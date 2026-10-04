--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,323 +8,473 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="non_contributives" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="530" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="109">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
-    <t>non_contributives</t>
+    <t>Prestations non contributives (assistance sociale)</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>Montant de l'allocation familiale non contributive</t>
+    <t>Programme national d’aide aux familles nécessiteuses (PNAFN) (1)</t>
   </si>
   <si>
     <t>Amen social</t>
   </si>
   <si>
-    <t>Cotisation annuelle forfaitaire</t>
-[...5 lines deleted...]
-    <t>Montant de l'allocation de base du transfert monétaire permanent du programme Amen social</t>
+    <t>Allocation familiale non contributive, montant mensuel par enfant (14)</t>
+  </si>
+  <si>
+    <t>Droit annuel d'affiliation au régime des soins à tarifs réduits (AMG2) (15)</t>
+  </si>
+  <si>
+    <t>Montant de l'allocation aux familles nécessiteuses dans le cadre de PNAFN (2)</t>
+  </si>
+  <si>
+    <t>Montant de l'allocation de base du transfert monétaire permanent du programme Amen social (3)</t>
   </si>
   <si>
     <t>Décile de score déterminant l'éligibilité au transfert monétaire permanent</t>
   </si>
   <si>
-    <t>Aides ponctuelles</t>
+    <t>Aides ponctuelles (4)</t>
   </si>
   <si>
     <t>Suppléments et majoration</t>
   </si>
   <si>
     <t>Seuil de revenu d’exclusion du programme Amen social selon la taille du ménage</t>
   </si>
   <si>
-    <t>Montant de l'allocation aux familles nécessiteuses dans le cadre de PNAFN</t>
-[...1 lines deleted...]
-  <si>
     <t>Fêtes religieuses</t>
   </si>
   <si>
     <t>Aides scolaires</t>
   </si>
   <si>
-    <t>Supplément par enfant à charge</t>
-[...8 lines deleted...]
-    <t>Majoration pour handicap</t>
+    <t>Appui d'urgence</t>
+  </si>
+  <si>
+    <t>Supplément mensuel par enfant à charge du transfert monétaire permanent (9)</t>
+  </si>
+  <si>
+    <t>Âge maximal de l'enfant ouvrant droit au supplément (10)</t>
+  </si>
+  <si>
+    <t>Âge maximal de l'étudiant ouvrant droit au supplément (11)</t>
+  </si>
+  <si>
+    <t>Coefficient appliqué au supplément en cas de handicap (12)</t>
+  </si>
+  <si>
+    <t>Âge minimal de l'enfant ouvrant droit au supplément (13)</t>
   </si>
   <si>
     <t>Une personne</t>
   </si>
   <si>
     <t>Deux personnes</t>
   </si>
   <si>
     <t>Trois ou quatre personnes</t>
   </si>
   <si>
     <t>Plus de cinq personnes</t>
   </si>
   <si>
     <t>Ménage avec handicap lourd</t>
   </si>
   <si>
-    <t>Ramadan</t>
-[...11 lines deleted...]
-    <t>Rentrée universitaire</t>
+    <t>Ramadan (5)</t>
+  </si>
+  <si>
+    <t>Aïd Al Fitr (5)</t>
+  </si>
+  <si>
+    <t>Aïd Al Adha (5)</t>
+  </si>
+  <si>
+    <t>Rentrée scolaire (5)</t>
+  </si>
+  <si>
+    <t>Rentrée universitaire (5)</t>
+  </si>
+  <si>
+    <t>Montant minimal de l'appui pour dépenses exceptionnelles (6)</t>
+  </si>
+  <si>
+    <t>Montant maximal de l'appui pour dépenses exceptionnelles (7)</t>
+  </si>
+  <si>
+    <t>Nombre maximal de versements de l'appui pour dépenses exceptionnelles, par an (8)</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>180 DT</t>
+  </si>
+  <si>
+    <t>260 DT</t>
+  </si>
+  <si>
+    <t>1 déciles</t>
+  </si>
+  <si>
+    <t>60 DT</t>
+  </si>
+  <si>
+    <t>50 DT</t>
+  </si>
+  <si>
+    <t>120 DT</t>
+  </si>
+  <si>
+    <t>200 DT</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>10 DT</t>
+  </si>
+  <si>
+    <t>18 ans</t>
+  </si>
+  <si>
+    <t>25 ans</t>
+  </si>
+  <si>
+    <t>200 %</t>
+  </si>
+  <si>
+    <t>6 ans</t>
+  </si>
+  <si>
+    <t>0,6666666 Smigs</t>
+  </si>
+  <si>
+    <t>1 Smigs</t>
+  </si>
+  <si>
+    <t>1,5 Smigs</t>
+  </si>
+  <si>
+    <t>2 Smigs</t>
+  </si>
+  <si>
+    <t>1,25 Smigs</t>
+  </si>
+  <si>
+    <t>2,5 Smigs</t>
+  </si>
+  <si>
+    <t>30 DT</t>
+  </si>
+  <si>
+    <t>Arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 29 janvier 2025, JORT n° 12 du 30 janvier 2025, p. 275 ; effet rétroactif au 1er janvier 2025</t>
+  </si>
+  <si>
+    <t>2025-01-30</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
-    <t>30 DT</t>
-[...1 lines deleted...]
-  <si>
     <t>240 DT</t>
   </si>
   <si>
-    <t>1 déciles</t>
-[...43 lines deleted...]
-  <si>
     <t>JORT n° 33 et paru le 1er mars 2024</t>
   </si>
   <si>
-    <t/>
+    <t>2024-03-01</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>220 DT</t>
   </si>
   <si>
     <t>JORT n° 34 et paru le 6 avril 2023</t>
   </si>
   <si>
+    <t>2023-04-06</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>Article 4 de l'arrêté conjoint du 8 décembre 2022, JORT n° 136 du 9 décembre 2022, p. 3446-3447 ; son article 5 abroge l'arrêté du 19 mai 2020 et reprend les mêmes montants; https://www.pist.tn/jort/2022/2022F/Jo1362022.pdf | Article 3 de l'arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 8 décembre 2022, JORT n° 136 du 9 décembre 2022, p. 3446-3447; https://www.pist.tn/jort/2022/2022F/Jo1362022.pdf</t>
+  </si>
+  <si>
     <t>01/06/2022</t>
   </si>
   <si>
-    <t>200 DT</t>
-[...1 lines deleted...]
-  <si>
     <t>Circulaire N°12 du 12 mai 2022</t>
   </si>
   <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>Article 11 bis de la loi organique n° 2019-10, ajouté par le décret-loi n° 2022-8 du 31 janvier 2022, et arrêté conjoint du 1er avril 2022</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>Article premier de l'arrêté conjoint du 1er avril 2022 modifiant l'arrêté du 19 mai 2020, JORT n° 38 du 8 avril 2022, p. 972 ; effet au 1er février 2022</t>
+  </si>
+  <si>
     <t>01/01/2022</t>
   </si>
   <si>
+    <t>0 ans</t>
+  </si>
+  <si>
     <t>JORT n° 38 et paru le 8 avril 2022</t>
   </si>
   <si>
-    <t>01/06/2020</t>
-[...5 lines deleted...]
-    <t>Loi organique 2019-10 du 30 janvier 2019 relative au programme AMEN social - Article 2 - Définition des allocations de base; https://www.pist.tn/jort/2019/2019F/Jo0112019.pdf | Décret 2020-317 du 19 mai 2020 fixant les modalités d'application; https://www.pist.tn/jort/2020/2020F/Jo0452020.pdf | Arrêté conjoint 2020-931 du ministère des affaires sociales et du ministère de l’économie et des finances du 19 mai 2020; https://www.pist.tn/jort/2020/2020F/Jo0452020.pdf</t>
+    <t>2022-04-08</t>
+  </si>
+  <si>
+    <t>20/05/2020</t>
+  </si>
+  <si>
+    <t>Article 4 de l'arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 19 mai 2020, fixant les cas de l'octroi et les montants de l'appui financier occasionnel au profit des catégories pauvres et des catégories à revenu limité, JORT n° 45 du 20 mai 2020, p. 1097; https://www.pist.tn/jort/2020/2020F/Jo0452020.pdf | Loi organique 2019-10 du 30 janvier 2019 relative au programme AMEN social - Article 2 - Définition des allocations de base; https://www.pist.tn/jort/2019/2019F/Jo0112019.pdf | Décret 2020-317 du 19 mai 2020 fixant les modalités d'application; https://www.pist.tn/jort/2020/2020F/Jo0452020.pdf | Arrêté conjoint 2020-931 du ministère des affaires sociales et du ministère de l’économie et des finances du 19 mai 2020; https://www.pist.tn/jort/2020/2020F/Jo0452020.pdf | Article 2 de l'arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 19 mai 2020, JORT n° 45 du 20 mai 2020, p. 1097 — aucune borne basse d'âge; https://www.pist.tn/jort/2020/2020F/Jo0452020.pdf | Article 2 de l'arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 19 mai 2020, pris pour l'application du décret gouvernemental n° 2020-317 | Dernier alinéa de l'article 2 de l'arrêté conjoint du 19 mai 2020</t>
   </si>
   <si>
     <t>2020-05-20</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
-    <t>Décret 2020-317 du 19 mai 2020 | Arrêté 931 du 20 mai 2020</t>
-[...5 lines deleted...]
-    <t>Article 4.1 du Décret n° 2019-318</t>
+    <t>Décret 2020-317 du 19 mai 2020</t>
   </si>
   <si>
     <t>01/04/2018</t>
   </si>
   <si>
+    <t>Montant constaté à 180 dinars par l'arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 10 juillet 2024</t>
+  </si>
+  <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>150 DT</t>
   </si>
   <si>
     <t>01/07/2014</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
   <si>
     <t>110 DT</t>
   </si>
   <si>
     <t>01/04/2012</t>
   </si>
   <si>
     <t>100 DT</t>
   </si>
   <si>
     <t>01/07/2011</t>
   </si>
   <si>
     <t>70 DT</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>63,333 DT</t>
   </si>
   <si>
-    <t>190 dinars par trimestre</t>
-[...1 lines deleted...]
-  <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>56,666 DT</t>
   </si>
   <si>
-    <t>170 dinars par trimestre</t>
-[...1 lines deleted...]
-  <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>53,333 DT</t>
   </si>
   <si>
-    <t>160 dinars par trimestre</t>
-[...1 lines deleted...]
-  <si>
     <t>01/01/2000</t>
   </si>
   <si>
     <t>36,3 DT</t>
   </si>
   <si>
+    <t>27/02/1998</t>
+  </si>
+  <si>
+    <t>7,7 DT</t>
+  </si>
+  <si>
+    <t>Article 10 du décret n° 98-409 du 18 février 1998 fixant les catégories des bénéficiaires des tarifs réduits de soins et d'hospitalisation, JORT n° 17 du 27 février 1998</t>
+  </si>
+  <si>
     <t>01/01/1987</t>
   </si>
   <si>
-    <t>7,7 DT</t>
-[...2 lines deleted...]
-    <t>(1) Créé en 1986, comme mesure d'accompagnement du programme d'ajustement structurel, le programme offre un transfert monétaire permanent aux familles pauvres et démunies.</t>
+    <t xml:space="preserve">(1) Créé en 1986, comme mesure d'accompagnement du programme d'ajustement structurel, le programme offre un transfert monétaire permanent aux familles pauvres et démunies.
+(2) Allocation mensuelle du programme national d'aide aux familles nécessiteuses.
+Aucun de ces onze paliers n'a de texte. Ce n'est pas une lacune de documentation mais un
+résultat établi : aucun texte publié au JORT ne crée le programme, n'en fixe l'objet,
+l'éligibilité ni le montant. Le programme n'y apparaît qu'en qualité d'objet de dépense —
+loi de finances rectificative n° 86-83, arrêté du 6 janvier 1987 fixant la contribution des
+caisses, loi de finances n° 87-83 — et la loi de 1986 le mentionne comme déjà existant.
+L'absence est démontrée et non supposée : la forme juridique de l'arrêté ministériel existait
+et a servi pour l'aide aux personnes âgées (1997), à la famille d'accueil (1997) et à la
+personne handicapée (2006). Elle n'a pas été employée ici. Mieux, l'arrêté du 30 septembre
+1997 refuse d'énoncer un chiffre et renvoie au « montant servi dans le cadre du programme ».
+Les valeurs de 2009 et 2010 sont des conversions de montants trimestriels (160, 170, 190
+dinars par trimestre), ce que leur forme décimale trahit.
+Seul le palier de 180 dinars est attesté : l'arrêté conjoint du 10 juillet 2024 le constate
+« fixé à 180 dinars à la date de la publication ». Ce même arrêté autorise un relèvement
+plafonné au niveau du transfert AMEN — 240 dinars, porté à 260 par l'arrêté du 29 août 2025 —
+sans fixer de nouveau montant. Encoder 240 ou 260 comme des valeurs serait une
+sur-interprétation : ce sont des plafonds sur une revalorisation, pas des barèmes.
+La série s'arrête donc en juillet 2024, faute de montant publié.
+(3) Montant de base mensuel du transfert monétaire permanent du programme AMEN social.
+Palier 2025 ajouté : 260 dinars, par l'arrêté conjoint du 29 août 2025, rétroactif au
+1er janvier 2025. La série s'arrêtait à 240 dinars.
+Avertissement sur les dates. Les clés `official_journal_date` portent les dates de
+publication des arrêtés — avril 2022, avril 2023, mars 2024 — tandis que les dates d'effet
+encodées sont au 1er janvier. Les deux séries de dates sont exactes mais ne décrivent pas la
+même chose ; ne pas aligner les unes sur les autres sans lire l'article d'effet.
+(4) Appui financier occasionnel prévu par l'article 12 de la loi organique n° 2019-10, par
+opposition au transfert monétaire permanent de l'article 11.
+Non modélisé : la prise en charge des abonnements annuels de transport scolaire et
+universitaire, créée par l'arrêté du 8 décembre 2022. Elle n'a pas de montant propre — le
+texte renvoie « aux tarifs pratiqués par les entreprises de transport public » —, et
+l'encoder par une valeur reviendrait à inventer un barème que le texte ne fixe pas.
+(5) Date corrigée. La valeur était datée du 1er janvier 2019 sans référence. Le montant est
+exact, mais 2019 n'est la date d'aucun texte : l'appui financier occasionnel est fixé par
+l'arrêté conjoint du 19 mai 2020, pris sur le fondement de l'article 12 de la loi organique
+n° 2019-10, et publié au JORT n° 45 du 20 mai 2020.
+L'arrêté conjoint du 8 décembre 2022 abroge celui de 2020 (art. 5) et reprend le même
+montant. La valeur ne change donc pas au 9 décembre 2022, mais son fondement, si : c'est
+pourquoi la date figure dans les références.
+Champ d'application, non modélisé ici : l'appui des fêtes religieuses est réservé aux
+catégories pauvres (art. 2), tandis que les aides de rentrée sont ouvertes aux catégories
+pauvres et aux catégories à revenu limité (art. 3).
+(6) Paramètre ajouté. L'arrêté conjoint du 8 décembre 2022 crée un appui destiné aux dépenses
+exceptionnelles nécessitées par des conditions sanitaires ou sociales d'urgence, ou pour
+appuyer la prise en charge des enfants scolarisés exposés à l'inadaptation sociale et au
+décrochage scolaire.
+Son montant n'est pas fixe : il est compris entre 60 et 200 dinars selon la situation
+financière de la famille. C'est le seul appui du dispositif dont le montant relève d'une
+appréciation, ce qui interdit de le modéliser par une valeur unique — d'où deux bornes.
+(7) Paramètre ajouté. Borne haute de l'appui pour dépenses exceptionnelles, modulé entre 60 et
+200 dinars selon la situation financière de la famille.
+Cette borne, comme le nombre maximal de versements annuels, peut être dépassée « dans des
+cas exceptionnels » sur autorisation du comité général de la promotion sociale : c'est un
+plafond de droit commun, non une limite absolue.
+(8) Paramètre ajouté. L'appui pour dépenses exceptionnelles est servi au maximum quatre fois
+par an. Comme le plafond de 200 dinars, cette limite peut être dépassée dans des cas
+exceptionnels sur autorisation du comité général de la promotion sociale.
+(9) Référence apocryphe corrigée. Le paramètre citait un « article 4.1 du décret n° 2019-318 » :
+ce décret n'existe pas. Le supplément est fixé par l'arrêté conjoint du 19 mai 2020, pris
+pour l'application du décret gouvernemental n° 2020-317.
+Date corrigée : 20 mai 2020 et non 1er janvier 2019.
+À ne pas confondre avec l'allocation familiale non contributive de 30 dinars, créée en avril
+2022, avec laquelle ce supplément ne se cumule pas. Le même arrêté d'avril 2022 déplace la
+borne d'âge de ce supplément à « 6 à 18 ans ».
+(10) Date corrigée : 20 mai 2020 et non 1er janvier 2019.
+Borne basse non modélisée : l'arrêté conjoint du 1er avril 2022 réserve le supplément aux
+enfants de six à dix-huit ans, les moins de six ans relevant désormais de l'allocation
+familiale non contributive. Encoder cette borne demanderait un paramètre distinct et une
+formule qui le lise ; ni l'un ni l'autre n'existe.
+(11) Valeur corrigée : 25 ans et non 21. L'article 2 de l'arrêté conjoint du 19 mai 2020 retient
+vingt-cinq ans pour l'enfant poursuivant ses études.
+Date corrigée : 20 mai 2020 et non 1er janvier 2019.
+(12) Référence apocryphe corrigée. Le paramètre citait un « arrêté 931 du 20 mai 2020 » : cette
+référence n'existe pas sous cette forme. La disposition figure au dernier alinéa de l'article 2
+de l'arrêté conjoint du 19 mai 2020.
+Date corrigée : 20 mai 2020 et non 1er janvier 2020.
+(13) Paramètre ajouté. Le supplément par enfant du transfert monétaire permanent n'avait, dans
+le modèle, qu'une borne haute d'âge (`limite_age_enfant`, 18 ans) et une borne d'études
+(`limite_age_etudiant`, 25 ans). Il lui manquait sa borne basse.
+Cette borne n'est pas un détail : l'arrêté du 1er avril 2022 la porte de 0 à 6 ans avec
+effet au 1er février 2022, jour où l'allocation familiale non contributive de 30 dinars
+(article 11 bis de la loi organique n° 2019-10, ajouté par le décret-loi n° 2022-8) prend
+en charge les enfants de moins de six ans. C'est une règle de non-cumul : sans cette borne,
+un enfant de moins de six ans ouvre droit aux deux prestations à la fois.
+(14) Date corrigée : l'allocation familiale non contributive n'existe qu'à partir d'avril 2022,
+et non de juin 2020. Ce qui existait en 2020 est le supplément pour enfant à charge du
+transfert monétaire permanent, d'un montant de 10 dinars — un dispositif distinct, avec
+lequel elle ne se cumule pas.
+Conditions non modélisées, faute de variables correspondantes : enfant de moins de six ans,
+sans plafond de nombre d'enfants, et exclusion des catégories à revenu limité affiliées à un
+régime de sécurité sociale. Le même arrêté déplace la borne du supplément AMEN à « 6 à
+18 ans ».
+(15) Date corrigée : 1998 et non 2015. Le droit annuel de 10 dinars est fixé par l'article 10 du
+décret n° 98-409, qui institue la carte de soins à tarifs réduits. La date de 2015 encodée
+jusqu'ici n'avait aucun support.
+Ce paramètre est une cotisation et non une prestation ; il reste rangé sous
+`prestations/non_contributives/` par cohérence avec le dispositif auquel il donne accès.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -663,1832 +813,2371 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2024/2024F/Jo0332024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2023/2023F/Jo0342023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijtimaia.tn/fileadmin/Nouveau%20dossier/Circulaire12.PDF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2022/2022F/Jo0382022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2025/2025F/Jo0122025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2024/2024F/Jo0332024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2023/2023F/Jo0342023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijtimaia.tn/fileadmin/Nouveau%20dossier/Circulaire12.PDF" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2022/2022F/Jo0382022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2022/2022F/Jo0382022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1998/1998F/Jo01798.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z26"/>
+  <dimension ref="A1:AD29"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
-      <c r="X1" s="1" t="s">
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="AC1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="AD1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
-      <c r="V2" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
-      <c r="Z2" s="1"/>
+      <c r="Z2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
     </row>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
-      <c r="B3" s="1"/>
+      <c r="B3" s="1" t="s">
+        <v>9</v>
+      </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
-      <c r="J3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
-      <c r="M3" s="1"/>
-      <c r="N3" s="1" t="s">
+      <c r="M3" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
-      <c r="R3" s="1"/>
+      <c r="R3" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
-      <c r="W3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="K4" s="1" t="s">
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="1" t="s">
+      <c r="N4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="M4" s="1" t="s">
+      <c r="O4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="N4" s="1" t="s">
+      <c r="P4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="O4" s="1" t="s">
+      <c r="Q4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="P4" s="1" t="s">
+      <c r="R4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Q4" s="1" t="s">
+      <c r="S4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="R4" s="1" t="s">
+      <c r="T4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="S4" s="1"/>
-[...2 lines deleted...]
-      <c r="V4" s="1"/>
+      <c r="U4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="V4" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="L5" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
-      <c r="R5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="T5" s="1" t="s">
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="U5" s="1" t="s">
+      <c r="W5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="V5" s="1"/>
-[...2 lines deleted...]
-      <c r="Y5" s="1"/>
+      <c r="X5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y5" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1"/>
+      <c r="AC5" s="1"/>
+      <c r="AD5" s="1"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>49</v>
+      </c>
+      <c r="R6" t="s">
+        <v>50</v>
+      </c>
+      <c r="S6" t="s">
+        <v>51</v>
+      </c>
+      <c r="T6" t="s">
+        <v>52</v>
+      </c>
+      <c r="U6" t="s">
+        <v>53</v>
+      </c>
+      <c r="V6" t="s">
+        <v>54</v>
+      </c>
+      <c r="W6" t="s">
+        <v>52</v>
+      </c>
+      <c r="X6" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" t="s">
         <v>37</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="C7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" t="s">
         <v>39</v>
       </c>
-      <c r="L6" t="s">
+      <c r="E7" t="s">
         <v>40</v>
       </c>
-      <c r="M6" t="s">
+      <c r="F7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="N6" t="s">
+      <c r="I7" t="s">
         <v>42</v>
       </c>
-      <c r="O6" t="s">
+      <c r="J7" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" t="s">
         <v>43</v>
       </c>
-      <c r="P6" t="s">
+      <c r="L7" t="s">
         <v>44</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="M7" t="s">
         <v>45</v>
       </c>
-      <c r="R6" t="s">
+      <c r="N7" t="s">
         <v>46</v>
       </c>
-      <c r="S6" t="s">
-[...5 lines deleted...]
-      <c r="U6" t="s">
+      <c r="O7" t="s">
         <v>47</v>
       </c>
-      <c r="V6" t="s">
-[...2 lines deleted...]
-      <c r="W6" t="s">
+      <c r="P7" t="s">
         <v>48</v>
       </c>
-      <c r="X6" t="s">
+      <c r="Q7" t="s">
         <v>49</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="R7" t="s">
         <v>50</v>
       </c>
-      <c r="Z6" t="s">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="S7" t="s">
         <v>51</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="T7" t="s">
         <v>52</v>
       </c>
-      <c r="D7" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="U7" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="V7" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="W7" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="X7" t="s">
         <v>53</v>
       </c>
       <c r="Y7" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8" t="s">
+        <v>44</v>
+      </c>
+      <c r="M8" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" t="s">
+        <v>46</v>
+      </c>
+      <c r="O8" t="s">
+        <v>47</v>
+      </c>
+      <c r="P8" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>49</v>
+      </c>
+      <c r="R8" t="s">
         <v>50</v>
       </c>
-      <c r="Z7" t="s">
+      <c r="S8" t="s">
+        <v>51</v>
+      </c>
+      <c r="T8" t="s">
+        <v>52</v>
+      </c>
+      <c r="U8" t="s">
+        <v>53</v>
+      </c>
+      <c r="V8" t="s">
+        <v>54</v>
+      </c>
+      <c r="W8" t="s">
+        <v>52</v>
+      </c>
+      <c r="X8" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M9" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" t="s">
+        <v>46</v>
+      </c>
+      <c r="O9" t="s">
+        <v>47</v>
+      </c>
+      <c r="P9" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>49</v>
+      </c>
+      <c r="R9" t="s">
         <v>50</v>
       </c>
+      <c r="S9" t="s">
+        <v>51</v>
+      </c>
+      <c r="T9" t="s">
+        <v>52</v>
+      </c>
+      <c r="U9" t="s">
+        <v>53</v>
+      </c>
+      <c r="V9" t="s">
+        <v>54</v>
+      </c>
+      <c r="W9" t="s">
+        <v>52</v>
+      </c>
+      <c r="X9" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>59</v>
+      </c>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
+    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" t="s">
+        <v>42</v>
+      </c>
+      <c r="J10" t="s">
+        <v>59</v>
+      </c>
+      <c r="K10" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" t="s">
+        <v>59</v>
+      </c>
+      <c r="M10" t="s">
+        <v>45</v>
+      </c>
+      <c r="N10" t="s">
+        <v>46</v>
+      </c>
+      <c r="O10" t="s">
+        <v>47</v>
+      </c>
+      <c r="P10" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>49</v>
+      </c>
+      <c r="R10" t="s">
+        <v>50</v>
+      </c>
+      <c r="S10" t="s">
+        <v>51</v>
+      </c>
+      <c r="T10" t="s">
+        <v>52</v>
+      </c>
+      <c r="U10" t="s">
+        <v>53</v>
+      </c>
+      <c r="V10" t="s">
         <v>54</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="W10" t="s">
+        <v>52</v>
+      </c>
+      <c r="X10" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y10" t="s">
         <v>55</v>
       </c>
-      <c r="D8" t="s">
-[...14 lines deleted...]
-      <c r="I8" t="s">
+      <c r="Z10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" t="s">
         <v>37</v>
       </c>
-      <c r="J8" t="s">
-[...5 lines deleted...]
-      <c r="L8" t="s">
+      <c r="C11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" t="s">
         <v>40</v>
       </c>
-      <c r="M8" t="s">
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" t="s">
         <v>41</v>
       </c>
-      <c r="N8" t="s">
+      <c r="I11" t="s">
         <v>42</v>
       </c>
-      <c r="O8" t="s">
+      <c r="J11" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" t="s">
+        <v>59</v>
+      </c>
+      <c r="M11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N11" t="s">
+        <v>46</v>
+      </c>
+      <c r="O11" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>49</v>
+      </c>
+      <c r="R11" t="s">
+        <v>50</v>
+      </c>
+      <c r="S11" t="s">
+        <v>51</v>
+      </c>
+      <c r="T11" t="s">
+        <v>52</v>
+      </c>
+      <c r="U11" t="s">
+        <v>53</v>
+      </c>
+      <c r="V11" t="s">
+        <v>54</v>
+      </c>
+      <c r="W11" t="s">
+        <v>52</v>
+      </c>
+      <c r="X11" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
         <v>43</v>
       </c>
-      <c r="P8" t="s">
-[...2 lines deleted...]
-      <c r="Q8" t="s">
+      <c r="D12" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" t="s">
+        <v>42</v>
+      </c>
+      <c r="J12" t="s">
+        <v>59</v>
+      </c>
+      <c r="K12" t="s">
+        <v>59</v>
+      </c>
+      <c r="L12" t="s">
+        <v>59</v>
+      </c>
+      <c r="M12" t="s">
         <v>45</v>
       </c>
-      <c r="R8" t="s">
+      <c r="N12" t="s">
         <v>46</v>
       </c>
-      <c r="S8" t="s">
-[...2 lines deleted...]
-      <c r="T8" t="s">
+      <c r="O12" t="s">
+        <v>47</v>
+      </c>
+      <c r="P12" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>49</v>
+      </c>
+      <c r="R12" t="s">
+        <v>50</v>
+      </c>
+      <c r="S12" t="s">
+        <v>51</v>
+      </c>
+      <c r="T12" t="s">
+        <v>52</v>
+      </c>
+      <c r="U12" t="s">
+        <v>53</v>
+      </c>
+      <c r="V12" t="s">
+        <v>54</v>
+      </c>
+      <c r="W12" t="s">
+        <v>52</v>
+      </c>
+      <c r="X12" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA12" t="s">
         <v>45</v>
       </c>
-      <c r="U8" t="s">
+      <c r="AB12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" t="s">
+        <v>59</v>
+      </c>
+      <c r="L13" t="s">
+        <v>59</v>
+      </c>
+      <c r="M13" t="s">
+        <v>45</v>
+      </c>
+      <c r="N13" t="s">
+        <v>46</v>
+      </c>
+      <c r="O13" t="s">
         <v>47</v>
       </c>
-      <c r="V8" t="s">
-[...2 lines deleted...]
-      <c r="W8" t="s">
+      <c r="P13" t="s">
         <v>48</v>
       </c>
-      <c r="X8" t="s">
-[...377 lines deleted...]
-      </c>
       <c r="Q13" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="R13" t="s">
         <v>50</v>
       </c>
       <c r="S13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="U13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="V13" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="W13" t="s">
+        <v>52</v>
+      </c>
+      <c r="X13" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" t="s">
+        <v>41</v>
+      </c>
+      <c r="I14" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K14" t="s">
+        <v>59</v>
+      </c>
+      <c r="L14" t="s">
+        <v>59</v>
+      </c>
+      <c r="M14" t="s">
+        <v>45</v>
+      </c>
+      <c r="N14" t="s">
+        <v>46</v>
+      </c>
+      <c r="O14" t="s">
+        <v>47</v>
+      </c>
+      <c r="P14" t="s">
         <v>48</v>
       </c>
-      <c r="X13" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="Q14" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="R14" t="s">
         <v>50</v>
       </c>
       <c r="S14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="U14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="V14" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="W14" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="X14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="Y14" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="Z14" t="s">
-        <v>50</v>
+        <v>59</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q15" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R15" t="s">
         <v>50</v>
       </c>
       <c r="S15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="U15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="V15" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="W15" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="X15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="Y15" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="Z15" t="s">
-        <v>50</v>
+        <v>59</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>84</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W16" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="X16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y16" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z16" t="s">
-        <v>50</v>
+        <v>59</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>86</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W17" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="X17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y17" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z17" t="s">
-        <v>50</v>
+        <v>59</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W18" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="X18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z18" t="s">
-        <v>50</v>
+        <v>59</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="19" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W19" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="X19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z19" t="s">
-        <v>50</v>
+        <v>59</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="20" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W20" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="X20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z20" t="s">
-        <v>79</v>
+        <v>59</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="21" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W21" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="X21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z21" t="s">
-        <v>82</v>
+        <v>59</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="22" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="C22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W22" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="X22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y22" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z22" t="s">
-        <v>85</v>
+        <v>59</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="23" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W23" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="X23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y23" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z23" t="s">
-        <v>50</v>
+        <v>59</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="24" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="K24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Q24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="S24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="T24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="U24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="V24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="W24" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="X24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Y24" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="Z24" t="s">
-        <v>50</v>
+        <v>59</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" t="s">
+        <v>59</v>
+      </c>
+      <c r="F25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" t="s">
+        <v>59</v>
+      </c>
+      <c r="H25" t="s">
+        <v>59</v>
+      </c>
+      <c r="I25" t="s">
+        <v>59</v>
+      </c>
+      <c r="J25" t="s">
+        <v>59</v>
+      </c>
+      <c r="K25" t="s">
+        <v>59</v>
+      </c>
+      <c r="L25" t="s">
+        <v>59</v>
+      </c>
+      <c r="M25" t="s">
+        <v>59</v>
+      </c>
+      <c r="N25" t="s">
+        <v>59</v>
+      </c>
+      <c r="O25" t="s">
+        <v>59</v>
+      </c>
+      <c r="P25" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>59</v>
+      </c>
+      <c r="R25" t="s">
+        <v>59</v>
+      </c>
+      <c r="S25" t="s">
+        <v>59</v>
+      </c>
+      <c r="T25" t="s">
+        <v>59</v>
+      </c>
+      <c r="U25" t="s">
+        <v>59</v>
+      </c>
+      <c r="V25" t="s">
+        <v>59</v>
+      </c>
+      <c r="W25" t="s">
+        <v>59</v>
+      </c>
+      <c r="X25" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" t="s">
+        <v>59</v>
+      </c>
+      <c r="E26" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" t="s">
+        <v>59</v>
+      </c>
+      <c r="I26" t="s">
+        <v>59</v>
+      </c>
+      <c r="J26" t="s">
+        <v>59</v>
+      </c>
+      <c r="K26" t="s">
+        <v>59</v>
+      </c>
+      <c r="L26" t="s">
+        <v>59</v>
+      </c>
+      <c r="M26" t="s">
+        <v>59</v>
+      </c>
+      <c r="N26" t="s">
+        <v>59</v>
+      </c>
+      <c r="O26" t="s">
+        <v>59</v>
+      </c>
+      <c r="P26" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>59</v>
+      </c>
+      <c r="R26" t="s">
+        <v>59</v>
+      </c>
+      <c r="S26" t="s">
+        <v>59</v>
+      </c>
+      <c r="T26" t="s">
+        <v>59</v>
+      </c>
+      <c r="U26" t="s">
+        <v>59</v>
+      </c>
+      <c r="V26" t="s">
+        <v>59</v>
+      </c>
+      <c r="W26" t="s">
+        <v>59</v>
+      </c>
+      <c r="X26" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" t="s">
+        <v>59</v>
+      </c>
+      <c r="I27" t="s">
+        <v>59</v>
+      </c>
+      <c r="J27" t="s">
+        <v>59</v>
+      </c>
+      <c r="K27" t="s">
+        <v>59</v>
+      </c>
+      <c r="L27" t="s">
+        <v>59</v>
+      </c>
+      <c r="M27" t="s">
+        <v>59</v>
+      </c>
+      <c r="N27" t="s">
+        <v>59</v>
+      </c>
+      <c r="O27" t="s">
+        <v>59</v>
+      </c>
+      <c r="P27" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>59</v>
+      </c>
+      <c r="R27" t="s">
+        <v>59</v>
+      </c>
+      <c r="S27" t="s">
+        <v>59</v>
+      </c>
+      <c r="T27" t="s">
+        <v>59</v>
+      </c>
+      <c r="U27" t="s">
+        <v>59</v>
+      </c>
+      <c r="V27" t="s">
+        <v>59</v>
+      </c>
+      <c r="W27" t="s">
+        <v>59</v>
+      </c>
+      <c r="X27" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>59</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="25">
-    <mergeCell ref="B1:W1"/>
+  <mergeCells count="27">
+    <mergeCell ref="B1:AA1"/>
     <mergeCell ref="A1:A5"/>
-    <mergeCell ref="C2:U2"/>
-[...7 lines deleted...]
-    <mergeCell ref="V2:V5"/>
+    <mergeCell ref="C2:Y2"/>
+    <mergeCell ref="AB1:AB5"/>
+    <mergeCell ref="AC1:AC5"/>
+    <mergeCell ref="AD1:AD5"/>
+    <mergeCell ref="E3:L3"/>
+    <mergeCell ref="M3:Q3"/>
+    <mergeCell ref="R3:Y3"/>
+    <mergeCell ref="Z2:Z5"/>
+    <mergeCell ref="AA2:AA5"/>
+    <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:I4"/>
-    <mergeCell ref="R4:U4"/>
-[...3 lines deleted...]
-    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="V4:Y4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="S4:S5"/>
+    <mergeCell ref="T4:T5"/>
+    <mergeCell ref="U4:U5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="X6" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="X9" r:id="rId4"/>
+    <hyperlink ref="AB6" r:id="rId1"/>
+    <hyperlink ref="AB7" r:id="rId2"/>
+    <hyperlink ref="AB8" r:id="rId3"/>
+    <hyperlink ref="AB10" r:id="rId4"/>
+    <hyperlink ref="AB12" r:id="rId5"/>
+    <hyperlink ref="AB13" r:id="rId6"/>
+    <hyperlink ref="AB26" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>non_contributives</vt:lpstr>
     </vt:vector>