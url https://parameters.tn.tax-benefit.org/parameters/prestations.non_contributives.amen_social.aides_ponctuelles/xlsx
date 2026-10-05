--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,101 +8,161 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="aides_ponctuelles" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="27">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Aides ponctuelles</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Fêtes religieuses</t>
   </si>
   <si>
     <t>Aides scolaires</t>
   </si>
   <si>
-    <t>Ramadan</t>
-[...14 lines deleted...]
-    <t>01/01/2019</t>
+    <t>Appui d'urgence</t>
+  </si>
+  <si>
+    <t>Ramadan (1)</t>
+  </si>
+  <si>
+    <t>Aïd Al Fitr (1)</t>
+  </si>
+  <si>
+    <t>Aïd Al Adha (1)</t>
+  </si>
+  <si>
+    <t>Rentrée scolaire (1)</t>
+  </si>
+  <si>
+    <t>Rentrée universitaire (1)</t>
+  </si>
+  <si>
+    <t>Montant minimal de l'appui pour dépenses exceptionnelles (2)</t>
+  </si>
+  <si>
+    <t>Montant maximal de l'appui pour dépenses exceptionnelles (3)</t>
+  </si>
+  <si>
+    <t>Nombre maximal de versements de l'appui pour dépenses exceptionnelles, par an (4)</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
   </si>
   <si>
     <t>60 DT</t>
   </si>
   <si>
     <t>50 DT</t>
   </si>
   <si>
     <t>120 DT</t>
   </si>
   <si>
+    <t>200 DT</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Article 4 de l'arrêté conjoint du 8 décembre 2022, JORT n° 136 du 9 décembre 2022, p. 3446-3447 ; son article 5 abroge l'arrêté du 19 mai 2020 et reprend les mêmes montants; https://www.pist.tn/jort/2022/2022F/Jo1362022.pdf | Article 3 de l'arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 8 décembre 2022, JORT n° 136 du 9 décembre 2022, p. 3446-3447; https://www.pist.tn/jort/2022/2022F/Jo1362022.pdf</t>
+  </si>
+  <si>
     <t/>
+  </si>
+  <si>
+    <t>20/05/2020</t>
+  </si>
+  <si>
+    <t>Article 4 de l'arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 19 mai 2020, fixant les cas de l'octroi et les montants de l'appui financier occasionnel au profit des catégories pauvres et des catégories à revenu limité, JORT n° 45 du 20 mai 2020, p. 1097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Appui financier occasionnel prévu par l'article 12 de la loi organique n° 2019-10, par
+opposition au transfert monétaire permanent de l'article 11.
+Non modélisé : la prise en charge des abonnements annuels de transport scolaire et
+universitaire, créée par l'arrêté du 8 décembre 2022. Elle n'a pas de montant propre — le
+texte renvoie « aux tarifs pratiqués par les entreprises de transport public » —, et
+l'encoder par une valeur reviendrait à inventer un barème que le texte ne fixe pas.
+(1) Date corrigée. La valeur était datée du 1er janvier 2019 sans référence. Le montant est
+exact, mais 2019 n'est la date d'aucun texte : l'appui financier occasionnel est fixé par
+l'arrêté conjoint du 19 mai 2020, pris sur le fondement de l'article 12 de la loi organique
+n° 2019-10, et publié au JORT n° 45 du 20 mai 2020.
+L'arrêté conjoint du 8 décembre 2022 abroge celui de 2020 (art. 5) et reprend le même
+montant. La valeur ne change donc pas au 9 décembre 2022, mais son fondement, si : c'est
+pourquoi la date figure dans les références.
+Champ d'application, non modélisé ici : l'appui des fêtes religieuses est réservé aux
+catégories pauvres (art. 2), tandis que les aides de rentrée sont ouvertes aux catégories
+pauvres et aux catégories à revenu limité (art. 3).
+(2) Paramètre ajouté. L'arrêté conjoint du 8 décembre 2022 crée un appui destiné aux dépenses
+exceptionnelles nécessitées par des conditions sanitaires ou sociales d'urgence, ou pour
+appuyer la prise en charge des enfants scolarisés exposés à l'inadaptation sociale et au
+décrochage scolaire.
+Son montant n'est pas fixe : il est compris entre 60 et 200 dinars selon la situation
+financière de la famille. C'est le seul appui du dispositif dont le montant relève d'une
+appréciation, ce qui interdit de le modéliser par une valeur unique — d'où deux bornes.
+(3) Paramètre ajouté. Borne haute de l'appui pour dépenses exceptionnelles, modulé entre 60 et
+200 dinars selon la situation financière de la famille.
+Cette borne, comme le nombre maximal de versements annuels, peut être dépassée « dans des
+cas exceptionnels » sur autorisation du comité général de la promotion sociale : c'est un
+plafond de droit commun, non une limite absolue.
+(4) Paramètre ajouté. L'appui pour dépenses exceptionnelles est servi au maximum quatre fois
+par an. Comme le plafond de 200 dinars, cette limite peut être dépassée dans des cas
+exceptionnels sur autorisation du comité général de la promotion sociale.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -440,157 +500,234 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2020/2020F/Jo0452020.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:L7"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="K1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="L1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="1"/>
-      <c r="G2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      <c r="I3" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="I4" t="s">
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="B1:F1"/>
+  <mergeCells count="8">
+    <mergeCell ref="B1:I1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:F2"/>
-    <mergeCell ref="G1:G3"/>
-[...1 lines deleted...]
-    <mergeCell ref="I1:I3"/>
+    <mergeCell ref="G2:I2"/>
+    <mergeCell ref="J1:J3"/>
+    <mergeCell ref="K1:K3"/>
+    <mergeCell ref="L1:L3"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="J5" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aides_ponctuelles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>