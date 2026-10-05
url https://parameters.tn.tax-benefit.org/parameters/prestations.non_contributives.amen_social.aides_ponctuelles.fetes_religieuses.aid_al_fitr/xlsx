--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,74 +8,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="aid_al_fitr" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="10">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Aïd Al Fitr</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>01/01/2019</t>
+    <t>20/05/2020</t>
   </si>
   <si>
     <t>60 DT</t>
   </si>
   <si>
+    <t>Article 4 de l'arrêté conjoint du ministre des affaires sociales et de la ministre des finances du 19 mai 2020, fixant les cas de l'octroi et les montants de l'appui financier occasionnel au profit des catégories pauvres et des catégories à revenu limité, JORT n° 45 du 20 mai 2020, p. 1097</t>
+  </si>
+  <si>
     <t/>
+  </si>
+  <si>
+    <t xml:space="preserve">Date corrigée. La valeur était datée du 1er janvier 2019 sans référence. Le montant est
+exact, mais 2019 n'est la date d'aucun texte : l'appui financier occasionnel est fixé par
+l'arrêté conjoint du 19 mai 2020, pris sur le fondement de l'article 12 de la loi organique
+n° 2019-10, et publié au JORT n° 45 du 20 mai 2020.
+L'arrêté conjoint du 8 décembre 2022 abroge celui de 2020 (art. 5) et reprend le même
+montant. La valeur ne change donc pas au 9 décembre 2022, mais son fondement, si : c'est
+pourquoi la date figure dans les références.
+Champ d'application, non modélisé ici : l'appui des fêtes religieuses est réservé aux
+catégories pauvres (art. 2), tandis que les aides de rentrée sont ouvertes aux catégories
+pauvres et aux catégories à revenu limité (art. 3).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -413,96 +428,108 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2020/2020F/Jo0452020.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E4"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>7</v>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C2" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aid_al_fitr</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>