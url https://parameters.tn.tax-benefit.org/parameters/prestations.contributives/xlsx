--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,158 +8,273 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="contributives" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="56">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>contributives</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Prestations familiales</t>
   </si>
   <si>
     <t>Allocations familiales</t>
   </si>
   <si>
     <t>Contribution au frais de crêche</t>
   </si>
   <si>
     <t>Majoration trimestrielle pour salaire unique</t>
   </si>
   <si>
-    <t>Plafond de revenus trimestriels</t>
+    <t>Nombre maximal d'enfants ouvrant droit aux allocations familiales (1)</t>
+  </si>
+  <si>
+    <t>Plafond de la rémunération globale trimestrielle servant d'assiette (2)</t>
   </si>
   <si>
     <t>Taux (% de la BTAF)</t>
   </si>
   <si>
-    <t>Age (en mois) maximal</t>
-[...26 lines deleted...]
-    <t>01/01/1960</t>
+    <t>Âge maximal de l'enfant, en mois (7)</t>
+  </si>
+  <si>
+    <t>Âge minimal de l'enfant, en mois (7)</t>
+  </si>
+  <si>
+    <t>Durée maximale de service, en mois (7)</t>
+  </si>
+  <si>
+    <t>Montant mensuel de la contribution (7)</t>
+  </si>
+  <si>
+    <t>Plafond de revenu, en multiples du SMIG 48 heures (7)</t>
+  </si>
+  <si>
+    <t>Majoration trimestrielle pour un enfant à charge (8)</t>
+  </si>
+  <si>
+    <t>Majoration trimestrielle pour deux enfants à charge (8)</t>
+  </si>
+  <si>
+    <t>Majoration trimestrielle pour trois enfants à charge ou plus (8)</t>
+  </si>
+  <si>
+    <t>Premier enfant à charge (3)</t>
+  </si>
+  <si>
+    <t>Deuxième enfant à charge (4)</t>
+  </si>
+  <si>
+    <t>Troisième enfant à charge (5)</t>
+  </si>
+  <si>
+    <t>Quatrième enfant à charge (6)</t>
+  </si>
+  <si>
+    <t>01/10/1994</t>
+  </si>
+  <si>
+    <t>3</t>
   </si>
   <si>
     <t>122 DT</t>
   </si>
   <si>
     <t>18 %</t>
   </si>
   <si>
     <t>16 %</t>
   </si>
   <si>
     <t>14 %</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>36 mois</t>
   </si>
   <si>
     <t>2 mois</t>
   </si>
   <si>
     <t>11 mois</t>
   </si>
   <si>
     <t>15 DT</t>
   </si>
   <si>
     <t>250 %</t>
   </si>
   <si>
     <t>9,375 DT</t>
   </si>
   <si>
     <t>18,75 DT</t>
   </si>
   <si>
     <t>23,475 DT</t>
   </si>
   <si>
-    <t>loi n°88-38 du 6 mai 1988 complétant et modifiant la loi 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_38_fr.pdf; texte de base : la  loi 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale  (article 61) | القانون عدد 38 لسنة 1988 مؤرخ في 6 ماي 1988 يتعلق بتنقيح القاتون عدد 30 لسنة 1960 المؤرخ في 14 ديسمبر 1960 المتعلق بتنظيم انظمة الضمان الاجتماعي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_38_ar.pdf; 61قاتون عدد 30 لسنة 1960 المؤرخ في 14 ديسمبر 1960 المتعلق بتنظيم انظمة الضمان الاجتماعي : الفصل</t>
-[...5 lines deleted...]
-    <t>loi n°88-38 du 6 mai 1988 complétant et modifiant la loi 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_38_fr.pdf; texte de base : la  loi 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale  (article 61) | القانون عدد 38 لسنة 1988 مؤرخ في 6 ماي 1988 يتعلق بتنقيح القاتون عدد 30 لسنة 1960 المؤرخ في 14 ديسمبر 1960 المتعلق بتنظيم انظمة الضمان الاجتماعي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_38_ar.pdf; القاتون عدد 30 لسنة 1960 المؤرخ في 14 ديسمبر 1960 المتعلق بتنظيم انظمة الضمان الاجتماعي الفصل 61 :</t>
+    <t>Loi n° 94-88 du 26 juillet 1994 et décret n° 95-114 du 16 janvier 1995 ; effet au 1er octobre 1994</t>
+  </si>
+  <si>
+    <t>01/01/1989</t>
+  </si>
+  <si>
+    <t>Article premier de la loi n° 88-38 du 6 mai 1988, JORT n° 33 des 13-17 mai 1988, p. 735 ; effet au 1er janvier 1989 (art. 5)</t>
+  </si>
+  <si>
+    <t>01/05/1986</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>12 %</t>
+  </si>
+  <si>
+    <t>Article premier de la loi n° 86-75 du 28 juillet 1986, JORT n° 43 des 1er-5 août 1986, p. 843 ; effet au 1er mai 1986 (art. 2)</t>
+  </si>
+  <si>
+    <t>01/05/1980</t>
+  </si>
+  <si>
+    <t>72 DT</t>
+  </si>
+  <si>
+    <t>Article 65 bis de la loi n° 60-30, ajouté par l'article premier de la loi n° 80-36 du 28 mai 1980, JORT n° 32 des 27-30 mai 1980, p. 1478 ; effet au 1er mai 1980 (art. 2)</t>
+  </si>
+  <si>
+    <t>01/01/1976</t>
+  </si>
+  <si>
+    <t>Article premier de la loi n° 75-82 du 30 décembre 1975, JORT n° 87 des 30-31 décembre 1975, p. 2852 ; effet au 1er janvier 1976 (art. 2)</t>
+  </si>
+  <si>
+    <t>01/04/1961</t>
+  </si>
+  <si>
+    <t>52,5 DT</t>
+  </si>
+  <si>
+    <t>15 %</t>
+  </si>
+  <si>
+    <t>Article 52 de la loi n° 60-30 du 14 décembre 1960, JORT n° 57 des 13-16 décembre 1960, p. 1606 ; entrée en vigueur le 1er avril 1961 (art. 130, p. 1612); https://www.pist.tn/jort/1960/1960F/Jo05760.pdf; Article 130 : « La présente loi entre en vigueur le 1er avril 1961, sauf en ce qui concerne les dispositions prévues par les articles 1 à 33, 119, 124 à 126 et 129, qui sont d'application immédiate. » L'article 52 n'est pas de ceux-là. | Article 61, 2e alinéa, de la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, JORT n° 57 des 13-16 décembre 1960, p. 1607 ; entrée en vigueur le 1er avril 1961 (art. 130, p. 1612); https://www.pist.tn/jort/1960/1960F/Jo05760.pdf; Article 130 : « La présente loi entre en vigueur le 1er avril 1961, sauf en ce qui concerne les dispositions prévues par les articles 1 à 33, 119, 124 à 126 et 129, qui sont d'application immédiate. » L'article 61 n'est pas de ceux-là.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(1) Paramètre créé. Le plafond de rang n'était porté par aucun paramètre alors qu'il varie
+dans le temps : quatre jusqu'aux revenus de 1988, trois ensuite. L'issue #391 relève ce
+que cette absence entraînait.
+Article 52 d'origine : « Le cinquième enfant et suivants, dans l'ordre de primogéniture ou
+d'adoption, n'ouvrent, en aucun cas, droit aux allocations familiales. » L'article premier de
+la loi n° 88-38 ramène ce nombre à trois à compter du 1er janvier 1989.
+(2) Plafond de la rémunération globale trimestrielle à laquelle s'appliquent les taux des
+allocations familiales (article 61 de la loi n° 60-30).
+Rédaction d'origine de l'article 61, 2e alinéa, lue à l'image dans les deux éditions du
+JORT n° 57 des 13-16 décembre 1960 (p. 1607 en français, p. 1945 en arabe) : « Toutefois,
+les parties des salaires, rémunérations ou gains ainsi déterminés, et dépassant 52 D, 500 par
+trimestre, n'entrent pas en compte pour le calcul des allocations familiales afférentes au
+trimestre considéré. » L'édition arabe porte « 500ر52 دينارا », soit 52,500 dinars. C'est un
+plafond unique de 52,500 dinars, et non une bande de 52 à 500 dinars comme on l'avait lu.
+La loi n° 75-82 porte le plafond à 72 dinars au 1er janvier 1976, avec un barème dégressif par
+rang, puis la loi n° 86-75 à 122 dinars au 1er mai 1986.
+Aucune valeur avant le 1er avril 1961 : le régime antérieur des allocations familiales,
+abrogé par l'article 131 de la loi n° 60-30, n'est pas établi ici.
+Date corrigée. La valeur de 122 dinars était encodée au 1er janvier 1960 en citant la loi
+n° 88-38 de 1988. C'est la loi n° 86-75 qui porte le plafond à 122 dinars, avec effet au
+1er mai 1986 ; la loi n° 88-38 supprime le quatrième rang, non le plafond.
+(3) Date corrigée. Le taux de 18% était encodé au 1er janvier 1960 en citant la loi n° 88-38
+de 1988. Il date en réalité de la loi n° 75-82, avec effet au 1er janvier 1976.
+L'article 61 d'origine ne connaît qu'un taux unique de 15 % par enfant, quel que soit son
+rang. Le barème dégressif par rang — 18, 16, 14 puis 12 % — est l'apport de 1976.
+(4) Date corrigée. Le taux de 16% était encodé au 1er janvier 1960 en citant la loi n° 88-38
+de 1988. Il date en réalité de la loi n° 75-82, avec effet au 1er janvier 1976.
+L'article 61 d'origine ne connaît qu'un taux unique de 15 % par enfant, quel que soit son
+rang. Le barème dégressif par rang — 18, 16, 14 puis 12 % — est l'apport de 1976.
+(5) Date corrigée. Le taux de 14% était encodé au 1er janvier 1960 en citant la loi n° 88-38
+de 1988. Il date en réalité de la loi n° 75-82, avec effet au 1er janvier 1976.
+L'article 61 d'origine ne connaît qu'un taux unique de 15 % par enfant, quel que soit son
+rang. Le barème dégressif par rang — 18, 16, 14 puis 12 % — est l'apport de 1976.
+(6) Paramètre créé. Le quatrième rang manquait, et sans lui la période 1960-1988 est
+inreprésentable : les allocations étaient dues pour les quatre premiers enfants.
+L'article 52 d'origine ouvre le droit aux quatre premiers enfants, au taux unique de 15 %,
+puis au taux de 12 % à partir des revenus de 1976. L'article premier de la loi n° 88-38
+ramène le plafond de quatre à trois enfants à compter du 1er janvier 1989 : le paramètre est
+clôturé à cette date.
+(7) Date et base légale corrigées. La valeur était encodée au 1er janvier 1960 sans référence.
+Le dispositif est institué par la loi n° 94-88 du 26 juillet 1994 et son décret d'application
+n° 95-114 du 16 janvier 1995, avec effet au 1er octobre 1994 — soit trente-quatre ans après
+la date encodée.
+Revalorisation non établie : aucun texte modificatif repéré depuis.
+(8) Date et texte corrigés. La valeur était encodée au 1er janvier 1960 sans aucune référence.
+Le dispositif n'existe pas en 1960 : il est créé par la loi n° 80-36 du 28 mai 1980, qui
+ajoute au chapitre premier du titre II de la loi n° 60-30 une « section I bis — Majoration
+pour Salaire Unique » et un article 65 bis, avec effet au 1er mai 1980.
+Le texte fondateur était réputé introuvable : son intitulé ne porte que « complétant la loi
+n° 60-30 » et aucune recherche par titre ne pouvait l'atteindre. Le décret n° 74-463, seul
+texte dont le titre porte l'expression « majoration pour salaire unique », ne la contient
+pas dans son dispositif — il accorde aux militaires « les indemnités à caractère familial ».
+Conditions cumulatives de l'article 65 bis : enfants à charge au sens de l'article 53, droit
+ouvert aux allocations familiales, et conjoint sans activité professionnelle.
+Revalorisation non établie : aucun texte modificatif n'a été repéré depuis 1980. Le montant
+serait donc nominalement gelé, ce qui est plausible mais non vérifié.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -497,267 +612,584 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1994/1994F/Jo06094.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1988/1988F/Jo03388.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1986/1986F/Jo04386.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1980/1980F/Jo03280.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1975/1975F/Jo08775.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:R13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
-      <c r="N1" s="1" t="s">
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
-      <c r="F3" s="1" t="s">
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="1"/>
-      <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-      <c r="K3" s="1" t="s">
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="L3" s="1"/>
-      <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E4" s="1"/>
-      <c r="F4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="1" t="s">
+      <c r="K4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="K4" s="1" t="s">
+      <c r="L4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="L4" s="1" t="s">
+      <c r="M4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="M4" s="1" t="s">
+      <c r="N4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="N4" s="1"/>
-      <c r="O4" s="1"/>
+      <c r="O4" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
-      <c r="C5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="G5" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" t="s">
+        <v>37</v>
+      </c>
+      <c r="O6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
         <v>25</v>
       </c>
-      <c r="G6" t="s">
+      <c r="C7" t="s">
         <v>26</v>
       </c>
-      <c r="H6" t="s">
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="I6" t="s">
+      <c r="E7" t="s">
         <v>28</v>
       </c>
-      <c r="J6" t="s">
+      <c r="F7" t="s">
         <v>29</v>
       </c>
-      <c r="K6" t="s">
-[...15 lines deleted...]
-        <v>35</v>
+      <c r="G7" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" t="s">
+        <v>30</v>
+      </c>
+      <c r="K7" t="s">
+        <v>30</v>
+      </c>
+      <c r="L7" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" t="s">
+        <v>37</v>
+      </c>
+      <c r="O7" t="s">
+        <v>38</v>
+      </c>
+      <c r="P7" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>30</v>
+      </c>
+      <c r="R7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" t="s">
+        <v>30</v>
+      </c>
+      <c r="K8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L8" t="s">
+        <v>30</v>
+      </c>
+      <c r="M8" t="s">
+        <v>36</v>
+      </c>
+      <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" t="s">
+        <v>38</v>
+      </c>
+      <c r="P8" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>30</v>
+      </c>
+      <c r="R8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" t="s">
+        <v>30</v>
+      </c>
+      <c r="J9" t="s">
+        <v>30</v>
+      </c>
+      <c r="K9" t="s">
+        <v>30</v>
+      </c>
+      <c r="L9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" t="s">
+        <v>36</v>
+      </c>
+      <c r="N9" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" t="s">
+        <v>38</v>
+      </c>
+      <c r="P9" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>30</v>
+      </c>
+      <c r="R9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" t="s">
+        <v>30</v>
+      </c>
+      <c r="K10" t="s">
+        <v>30</v>
+      </c>
+      <c r="L10" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" t="s">
+        <v>30</v>
+      </c>
+      <c r="N10" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" t="s">
+        <v>30</v>
+      </c>
+      <c r="P10" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>30</v>
+      </c>
+      <c r="R10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" t="s">
+        <v>30</v>
+      </c>
+      <c r="K11" t="s">
+        <v>30</v>
+      </c>
+      <c r="L11" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" t="s">
+        <v>30</v>
+      </c>
+      <c r="N11" t="s">
+        <v>30</v>
+      </c>
+      <c r="O11" t="s">
+        <v>30</v>
+      </c>
+      <c r="P11" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>30</v>
+      </c>
+      <c r="R11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
-    <mergeCell ref="B1:M1"/>
+  <mergeCells count="20">
+    <mergeCell ref="B1:O1"/>
     <mergeCell ref="A1:A5"/>
-    <mergeCell ref="B2:M2"/>
-[...1 lines deleted...]
-    <mergeCell ref="O1:O5"/>
+    <mergeCell ref="B2:O2"/>
     <mergeCell ref="P1:P5"/>
-    <mergeCell ref="B3:E3"/>
-[...2 lines deleted...]
-    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="Q1:Q5"/>
+    <mergeCell ref="R1:R5"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="H3:L3"/>
+    <mergeCell ref="M3:O3"/>
+    <mergeCell ref="D4:G4"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="F4:F5"/>
-    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="C4:C5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:O5"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="P6" r:id="rId1"/>
+    <hyperlink ref="P7" r:id="rId2"/>
+    <hyperlink ref="P8" r:id="rId3"/>
+    <hyperlink ref="P9" r:id="rId4"/>
+    <hyperlink ref="P10" r:id="rId5"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>contributives</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>