--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,205 +8,226 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="cotisations_sociales" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4035" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5452" uniqueCount="281">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Cotisations sociales au titre des régimes des secteurs publics et privés</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Cotisations sociales au titre des régimes du secteur privé</t>
   </si>
   <si>
     <t>Cotisations sociales au titre des régimes du secteur public</t>
   </si>
   <si>
     <t>Régime des salariés non agricoles (régime général)</t>
   </si>
   <si>
-    <t>Régime des salariés agricoles (1)</t>
+    <t>Régime des salariés agricoles (5)</t>
   </si>
   <si>
     <t>Régime des salariés agricoles amélioré</t>
   </si>
   <si>
     <t>rtns</t>
   </si>
   <si>
     <t>raci</t>
   </si>
   <si>
     <t>Régime des travailleurs à faibles revenus</t>
   </si>
   <si>
     <t>Régime des étudiants</t>
   </si>
   <si>
     <t>Régime des travailleurs tunisiens à l'étranger</t>
   </si>
   <si>
-    <t>Cotisations sociales des les agents de l’Etat, des établissements publics, des collectivités locales et de certaines entreprises à participations publiques (2)</t>
-[...2 lines deleted...]
-    <t>Cotisations des agents pensionnés de l'Etat (4)</t>
+    <t>Cotisations sociales des les agents de l’Etat, des établissements publics, des collectivités locales et de certaines entreprises à participations publiques (8)</t>
+  </si>
+  <si>
+    <t>Cotisations des agents pensionnés de l'Etat (10)</t>
   </si>
   <si>
     <t>Régimes spéciaux du secteur public</t>
   </si>
   <si>
     <t>Cotisations patronales</t>
   </si>
   <si>
     <t>Cotisations salariales</t>
   </si>
   <si>
+    <t>Réduction conventionnelle (4)</t>
+  </si>
+  <si>
     <t>Patronales</t>
   </si>
   <si>
     <t>Salariales</t>
   </si>
   <si>
     <t>Régime des travailleurs non salariés</t>
   </si>
   <si>
     <t>Régime des créateurs, artistes et intellectuels</t>
   </si>
   <si>
     <t>Montant de la cotisation</t>
   </si>
   <si>
     <t>cotisations_salarie</t>
   </si>
   <si>
     <t>Capital décès</t>
   </si>
   <si>
     <t>Prévoyance sociale</t>
   </si>
   <si>
-    <t>Cotisations sociales du régimes spécial des membres du gouvernement, des députés et des gouverneurs (5)</t>
+    <t>Cotisations sociales du régimes spécial des membres du gouvernement, des députés et des gouverneurs (11)</t>
   </si>
   <si>
     <t>Accidents du travail - Maladies professionelles</t>
   </si>
   <si>
     <t>Assurances sociales</t>
   </si>
   <si>
+    <t>Prestations familiales (1)</t>
+  </si>
+  <si>
+    <t>Fond spécial de l'Etat</t>
+  </si>
+  <si>
+    <t>Perte d'emploi</t>
+  </si>
+  <si>
+    <t>Protection sociale des travailleurs</t>
+  </si>
+  <si>
+    <t>Pensions de retraite (2)</t>
+  </si>
+  <si>
+    <t>Cotisation au régime complémentaire de retraite (ex-CAVIS)</t>
+  </si>
+  <si>
+    <t>Pensions (3)</t>
+  </si>
+  <si>
+    <t>Pensions</t>
+  </si>
+  <si>
     <t>Prestations familiales</t>
   </si>
   <si>
-    <t>Fond spécial de l'Etat</t>
-[...16 lines deleted...]
-  <si>
     <t>Pensions (seuils exprimés en SMIG/SMAG)</t>
   </si>
   <si>
     <t>Soins (seuils exprimés en SMIG/SMAG)</t>
   </si>
   <si>
-    <t>Capital décès (3)</t>
+    <t>Capital décès (9)</t>
   </si>
   <si>
     <t>Cotisations salarié de prévoyance sociale</t>
   </si>
   <si>
     <t>Retraite</t>
   </si>
   <si>
     <t>Cotisations employeur de prévoyance sociale</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
     <t>Cotisations sociales salarié du régimes spécial des membres du gouvernement, des députés et des gouverneurs</t>
   </si>
   <si>
     <t>Cotisations sociales employeur du régimes spécial des membres du gouvernement, des députés et des gouverneurs</t>
   </si>
   <si>
+    <t>Indemnités de décès et capital décès (1)</t>
+  </si>
+  <si>
+    <t>Assurance Maladie</t>
+  </si>
+  <si>
+    <t>Indemnités de maladie et maternité (1)</t>
+  </si>
+  <si>
+    <t>Indemnités de décès et capital décès (6)</t>
+  </si>
+  <si>
+    <t>Assurance maladie (7)</t>
+  </si>
+  <si>
+    <t>Indemnités de maladie et maternité (6)</t>
+  </si>
+  <si>
     <t>Indemnités de décès et capital décès</t>
   </si>
   <si>
-    <t>Assurance Maladie</t>
-[...1 lines deleted...]
-  <si>
     <t>Indemnités de maladie et maternité</t>
   </si>
   <si>
-    <t>Assurance maladie</t>
-[...1 lines deleted...]
-  <si>
     <t>Entre 0 Smigs et 0,66 Smigs</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>0,7222 %</t>
   </si>
   <si>
     <t>0,4694 %</t>
   </si>
   <si>
     <t>4,0006 %</t>
   </si>
   <si>
     <t>0,6139 %</t>
@@ -229,50 +250,53 @@
   <si>
     <t>0,2778 %</t>
   </si>
   <si>
     <t>0,1806 %</t>
   </si>
   <si>
     <t>2,7494 %</t>
   </si>
   <si>
     <t>0,2361 %</t>
   </si>
   <si>
     <t>0,8889 %</t>
   </si>
   <si>
     <t>0,1111 %</t>
   </si>
   <si>
     <t>4,7361 %</t>
   </si>
   <si>
     <t>3 %</t>
   </si>
   <si>
+    <t>0 %</t>
+  </si>
+  <si>
     <t>0,0375 %</t>
   </si>
   <si>
     <t>4 %</t>
   </si>
   <si>
     <t>0,18 %</t>
   </si>
   <si>
     <t>3,5 %</t>
   </si>
   <si>
     <t>0,0125 %</t>
   </si>
   <si>
     <t>2,75 %</t>
   </si>
   <si>
     <t>0,06 %</t>
   </si>
   <si>
     <t>1,75 %</t>
   </si>
   <si>
     <t>0,08 %</t>
@@ -322,420 +346,717 @@
   <si>
     <t>0,56 %</t>
   </si>
   <si>
     <t>0,74 %</t>
   </si>
   <si>
     <t>5,25 %</t>
   </si>
   <si>
     <t>1 %</t>
   </si>
   <si>
     <t>9,2 %</t>
   </si>
   <si>
     <t>14,5 %</t>
   </si>
   <si>
     <t>14,2 %</t>
   </si>
   <si>
     <t>22,5 %</t>
   </si>
   <si>
-    <t>Loi 2024-48 du 9 décembre 2024 portant loi de finances pour 2025</t>
+    <t>Loi n° 2024-48 du 9 décembre 2024 portant loi de finances pour l'année 2025, article 17</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
-    <t>Loi 2019-37 du 30 avril 2019, modifiant et complétant la loi 85-12 du 5 mars 1985, relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public.</t>
+    <t>Loi 2019-37 du 30 avril 2019, modifiant et complétant la loi 85-12 du 5 mars 1985, relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public.; https://natlex.ilo.org/dyn/natlex2/natlex2/files/download/112573/TUN-112573.pdf | Loi n° 2019-37 du 30 avril 2019 modifiant et complétant la loi n° 85-12 du 5 mars 1985 relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public, article 4; https://www.pist.tn/jort/2019/2019F/Jo0352019.pdf; JORT n° 35 du 30 avril 2019, p. 1314. L'article 4 majore les taux de 3 points au total, répartis ainsi : « Au titre de l'employeur : 2 % à partir du premier jour du mois qui suit la date d'entrée en vigueur de la présente loi. Au titre de l'agent : 1 % à partir du premier janvier 2020. » La part salariale monte donc d'un point en une seule fois au 1er janvier 2020. Le palier intermédiaire au 1er juin 2019 (8,7 %) que portait ce fichier est contredit par le texte : cette date vaut pour la part patronale seule. | قانون عدد 37 لسنة 2019 مؤرخ في 30 أفريل 2019 يتعلق بتنقيح وإتمام القانون عدد 12 لسنة 1985 المؤرخ في 5 مارس 1985 المتعلق بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي، الفصل 4; https://www.pist.tn/jort/2019/2019A/Ja0352019.pdf; الرائد الرسمي عدد 35 بتاريخ 30 أفريل 2019. ترفع مساهمة العون بنقطة واحدة ابتداء من غرة جانفي 2020.</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
     <t>01/06/2019</t>
   </si>
   <si>
+    <t>8,2 %</t>
+  </si>
+  <si>
+    <t>13,7 %</t>
+  </si>
+  <si>
+    <t>Loi 2019-37 du 30 avril 2019, modifiant et complétant la loi n°85-12 du 5 mars 1985, relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public.; https://www.pist.tn/jort/2019/2019F/Jo0352019.pdf; Majoration de 2 points de pourcentage au titre de l’employeur à partir du premier jour du mois qui suit la date d’entrée en vigueur de la loi 2019-37. Applicable aux régimes spéciaux. | Loi 2019-37 du 30 avril 2019, modifiant et complétant la loi 85-12 du 5 mars 1985, relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public.; https://natlex.ilo.org/dyn/natlex2/natlex2/files/download/112573/TUN-112573.pdf; Majoration de la cotisation salariale de 1%, répartie en 0,5% le mois suivant l'entrée en vigueur (juin 2019) et 0,5% en janvier 2020. Exigible pour les régimes spéciaux. | Loi 2019-37 du 30 avril 2019, modifiant et complétant la loi n°85-12 du 5 mars 1985, relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public.(article 4); https://www.pist.tn/jort/2019/2019F/Jo0352019.pdf; Les taux des contributions dues au titre de la retraite définis par la loi 85-12 du 5 mars 1985 sont majorés de 2 point de pourcentage au titre de l’employeur à partir du premier jour du mois qui suit la date d’entrée en vigueur de la loi 2019-37 | قانون عدد 37 لسنة 2019 مؤرخ في 30 أفريل 2019 يتعلّق بتنقيح وإتمام القانون عدد 12 لسنة 1985 المؤرخ في 5 مارس 1985 المتعلق بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي; https://www.pist.tn/jort/2019/2019A/Ja0352019.pdf; تم الترفــــيع في المساهمـــات المستوجبة بعنوان التقاعد المضـــــبوطة بالقانون عدد 12 لسنة 1985 المؤرخ في 5 مارس 1985  2 بالمائة (2%) بالنسبة للمشغل بداية من اليوم الأول من الشهر الموالي لتاريخ دخول القانون 2019-37 حيز النفاذ</t>
+  </si>
+  <si>
+    <t>01/07/2011</t>
+  </si>
+  <si>
+    <t>12,5 %</t>
+  </si>
+  <si>
+    <t>13,2 %</t>
+  </si>
+  <si>
+    <t>20,5 %</t>
+  </si>
+  <si>
+    <t>Décret-loi n° 2011-48 du 4 juin 2011, modifiant les lois régissant les pensions civiles et militaires de retraite et des survivants dans le secteur public, le régime de retraite des membres du gouvernement et le régime de retraite des gouverneurs.; https://www.pist.tn/jort/2011/2011F/Jo0412011.pdf | مرسوم عدد 48 لسنة 2011 مؤرخ في 4 جوان 2011 يتعلق بتنقيح القوانين المنظمة للجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي ولنظام تقاعد أعضاء الحكومة ولنظام تقاعد الولاة.; https://www.pist.tn/jort/2011/2011A/Ja0412011.pdf | Décret-loi n° 2011-48 du 4 juin 2011, modifiant les lois régissant les pensions civiles et militaires de retraite et des survivants dans le secteur public, le régime de retraite des membres du gouvernement et le régime de retraite des gouverneurs; https://www.pist.tn/jort/2011/2011F/Jo0412011.pdf | مرسوم عدد 48 لسنة 2011 مؤرخ في 4 جوان 2011 يتعلق بتنقيح القوانين المنظمة للجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي ولنظام تقاعد أعضاء الحكومة ولنظام تقاعد الولاة; https://www.pist.tn/jort/2011/2011A/Ja0412011.pdf</t>
+  </si>
+  <si>
+    <t>2011-06-07</t>
+  </si>
+  <si>
+    <t>loi 2015-39 du 22 septembre 2015, relative à l’extension des dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés aux membres de l’assemblé nationale constituante; https://www.pist.tn/jort/2015/2015F/Jo0792015.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs.  Ce régime est étendu aux : aux membres de la chambre des conseillers et aux membres de l’assemblé nationale constituante par la loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers et la loi 2015-39 du 22 septembre 2015, relative à l’extension des dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés aux membres de l’assemblé nationale constituante | قانون عدد 39 لسنة 2015 مؤرخ في 22 سبتمبر 2015 يتعلق بسحب أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب على أعضاء المجلس الوطني التأسيسي; https://www.pist.tn/jort/2015/2015A/Ja0792015.pdf; تنسحب أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب على أعضاء المجلس الوطني التأسيسي</t>
+  </si>
+  <si>
+    <t>01/07/2010</t>
+  </si>
+  <si>
+    <t>3,34 %</t>
+  </si>
+  <si>
+    <t>2,12 %</t>
+  </si>
+  <si>
+    <t>11,5 %</t>
+  </si>
+  <si>
+    <t>19,5 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf</t>
+  </si>
+  <si>
+    <t>01/07/2009</t>
+  </si>
+  <si>
+    <t>2,68 %</t>
+  </si>
+  <si>
+    <t>1,49 %</t>
+  </si>
+  <si>
+    <t>3,38 %</t>
+  </si>
+  <si>
+    <t>2,09 %</t>
+  </si>
+  <si>
+    <t>5,83 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Loi n° 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de : 1,8 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’employeur, et ce, comme suit: 0,60 point de pourcentage à partir du 1er janvier 200,  0,60 point de pourcentage à partir du 1er janvier 2008, 0,60 point de pourcentage à partir du 1er janvier 2009. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي : 1,8 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النحو التالي : 0,60 بالمائة ابتداء من أوّل جانفي 2007،  0,60 بالمائة ابتداء من أوّل جانفي 2008،  0,60 بالمائة ابتداء من أوّل جانفي 2009، | loi n° 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de : 1,2 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’assuré social, et ce, comme suit : 0,40 point de pourcentage à partir du 1er juillet 2007, 0,40 point de pourcentage à partir du 1er juillet 2008,  0,40 point de pourcentage à partir du 1er juillet 2009 | قانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي :  1،2 بالمائة من قاعدة احتساب الاشتراك على كاهل المضمون الاجتماعي وذلك على النحو التالي : 0,40 بالمائة ابتداء من أوّل جويلية 2007، 0,40 بالمائة ابتداء من أوّل جويلية 2008،  0,40 بالمائة ابتداء من أوّل جويلية 2009، | Loi n° 2007-43 du 25 juin 2007, article premier (échéancier); https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Troisième marche de l'échéancier : 0,40 point au 1er juillet 2009. Aucun texte distinct ne fixe ce palier. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007، الفصل الأول; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf</t>
+  </si>
+  <si>
+    <t>2007-06-26</t>
+  </si>
+  <si>
+    <t>01/01/2009</t>
+  </si>
+  <si>
+    <t>2,0394 %</t>
+  </si>
+  <si>
+    <t>2,02 %</t>
+  </si>
+  <si>
+    <t>0,86 %</t>
+  </si>
+  <si>
+    <t>2,76 %</t>
+  </si>
+  <si>
+    <t>1,43 %</t>
+  </si>
+  <si>
+    <t>4,9 %</t>
+  </si>
+  <si>
+    <t>5,87 %</t>
+  </si>
+  <si>
+    <t>1,88 %</t>
+  </si>
+  <si>
+    <t>7,8 %</t>
+  </si>
+  <si>
+    <t>2 %</t>
+  </si>
+  <si>
+    <t>12,8 %</t>
+  </si>
+  <si>
+    <t>18,9 %</t>
+  </si>
+  <si>
+    <t>Loi n° 2007-43 du 25 juin 2007, article premier (échéancier); https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Marche de l'échéancier patronal : 0,60 point. Les trois marches de la part patronale sont datées du 1er janvier 2007, 2008 et 2009, là où celles de la part salariale tombent en juillet. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007، الفصل الأول; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf | Loi 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf | القانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf</t>
+  </si>
+  <si>
+    <t>01/07/2008</t>
+  </si>
+  <si>
+    <t>10,9 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 7; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 7 p. 2159. « À compter du 1er juillet 2008, le taux de cotisations prévu au sous paragraphe 1er du présent article est relevé de 1,58 % à 2,88 %, le taux de cotisations supplémentaires, fixé à 1,3 %, se répartit comme suit : 0,67 % à la charge de l'employeur ; 0,63 % à la charge du salarié. » La part de l'employeur passe donc de 1,35 à 2,02 %, celle du salarié de 0,23 à 0,86 %. Édition arabe : https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 7; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 7 p. 2159. Au 1er juillet 2008 les cotisations supplémentaires, fixées à 1,3 %, se répartissent en 0,67 employeur et 0,63 salarié : la part salariale passe de 0,23 à 0,86 %. Édition arabe : https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Loi n° 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de : 1,8 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’employeur, et ce, comme suit: 0,60 point de pourcentage à partir du 1er janvier 200,  0,60 point de pourcentage à partir du 1er janvier 2008, 0,60 point de pourcentage à partir du 1er janvier 2009. | loi n° 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de : 1,2 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’assuré social, et ce, comme suit : 0,40 point de pourcentage à partir du 1er juillet 2007, 0,40 point de pourcentage à partir du 1er juillet 2008,  0,40 point de pourcentage à partir du 1er juillet 2009 | قانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي :  1،2 بالمائة من قاعدة احتساب الاشتراك على كاهل المضمون الاجتماعي وذلك على النحو التالي : 0,40 بالمائة ابتداء من أوّل جويلية 2007، 0,40 بالمائة ابتداء من أوّل جويلية 2008،  0,40 بالمائة ابتداء من أوّل جويلية 2009، | Loi n° 2007-43 du 25 juin 2007, article premier (échéancier); https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Deuxième marche de l'échéancier : 0,40 point au 1er juillet 2008. Aucun texte distinct ne fixe ce palier. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007، الفصل الأول; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf</t>
+  </si>
+  <si>
+    <t>قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية</t>
+  </si>
+  <si>
+    <t>01/01/2008</t>
+  </si>
+  <si>
+    <t>1,3194 %</t>
+  </si>
+  <si>
+    <t>1,35 %</t>
+  </si>
+  <si>
+    <t>0,23 %</t>
+  </si>
+  <si>
+    <t>2,14 %</t>
+  </si>
+  <si>
+    <t>0,76 %</t>
+  </si>
+  <si>
+    <t>3,97 %</t>
+  </si>
+  <si>
+    <t>4,99 %</t>
+  </si>
+  <si>
+    <t>7,4 %</t>
+  </si>
+  <si>
+    <t>12,4 %</t>
+  </si>
+  <si>
+    <t>17,7 %</t>
+  </si>
+  <si>
+    <t>Loi n° 2007-43 du 25 juin 2007, article premier (échéancier); https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Marche de l'échéancier patronal : 0,60 point. Les trois marches de la part patronale sont datées du 1er janvier 2007, 2008 et 2009, là où celles de la part salariale tombent en juillet. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007، الفصل الأول; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf</t>
+  </si>
+  <si>
+    <t>01/07/2007</t>
+  </si>
+  <si>
+    <t>10,3 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 7; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 7 p. 2159. « À compter du 1er juillet 2007, le taux de cotisations dues est fixé à 1,58 % de l'assiette des cotisations prévue au premier article du présent décret, et se répartit à raison de : 0,91 % prélevé sur le taux global des cotisations prévues par la loi n° 81-6 du 12 février 1981 susvisée ; 0,67 % au titre des cotisations supplémentaires à la charge de l'employeur. » Le point supplémentaire est donc intégralement patronal : la part de l'employeur passe de 0,68 à 1,35 %, celle du salarié reste à 0,23 %. Édition arabe : https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 7; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 7 p. 2159. Le point supplémentaire du 1er juillet 2007 est intégralement à la charge de l'employeur : la part salariale reste à 0,23 %. Édition arabe : https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 16; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 16 p. 2162. « Le présent décret entre en vigueur à compter du premier juillet 2007, et sont abrogées dès lors toutes les dispositions qui lui sont contraires et notamment celles du décret n° 97-1645 du 25 août 1997 susvisé. » La réduction conventionnelle disparaît donc avec la mise en place de l'assurance maladie de base ; la valeur nulle traduit cette abrogation. | Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, articles 2 et 13; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49 du 19 juin 2007, article 2 p. 2156, article 13 p. 2162. L'assiette est le montant brut de la pension ; l'article 13 échelonne le taux des titulaires de pension affiliés à la CNRPS au titre du régime obligatoire : 1 % au 1er juillet 2007, 2 % en 2008, 3 % en 2009, 4 % en 2010. La date de 1959 que portait ce fichier était sans appui textuel — aucun texte antérieur établissant un prélèvement obligatoire sur la pension n'a pu être retrouvé. | أمر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها، الفصلان 2 و13; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Loi n° 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de : 1,2 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’assuré social, et ce, comme suit : 0,40 point de pourcentage à partir du 1er juillet 2007, 0,40 point de pourcentage à partir du 1er juillet 2008,  0,40 point de pourcentage à partir du 1er juillet 2009. | قانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي :  1،2 بالمائة من قاعدة احتساب الاشتراك على كاهل المضمون الاجتماعي وذلك على النحو التالي : 0,40 بالمائة ابتداء من أوّل جويلية 2007، 0,40 بالمائة ابتداء من أوّل جويلية 2008،  0,40 بالمائة ابتداء من أوّل جويلية 2009، | loi n° 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux membres de la chambre des députés, aux membres de la chambre des conseillers; https://www.pist.tn/jort/2005/2005F/Jo0572005.pdf; Sont étendues aux membres de la chambre des conseillers, les dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés. | قانون عدد 54 لسنة 2005 مؤرخ في 18 جويلية 2005 يتعلق بسحب الأنظمة الخاصة المنطبقة على أعضاء مجلس النواب على أعضاء مجلس المستشارين; https://www.pist.tn/jort/2005/2005A/Ja0572005.pdf; تنسحب على أعضاء مجلس المستشارين أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب | Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Loi n° 2007-43 du 25 juin 2007 modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d'invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux, article premier; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; JORT n° 51 du 26 juin 2007, p. 2198. Second échéancier pluriannuel : la part de l'assuré social est relevée de 1,2 point, réparti en 0,40 point au 1er juillet 2007, 2008 et 2009. La part patronale suit un calendrier distinct, en janvier. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية، الفصل الأول; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf; الرائد الرسمي عدد 51 بتاريخ 26 جوان 2007.</t>
+  </si>
+  <si>
+    <t>01/01/2007</t>
+  </si>
+  <si>
+    <t>3,4306 %</t>
+  </si>
+  <si>
+    <t>0,68 %</t>
+  </si>
+  <si>
+    <t>1,52 %</t>
+  </si>
+  <si>
+    <t>3,04 %</t>
+  </si>
+  <si>
+    <t>4,1 %</t>
+  </si>
+  <si>
+    <t>12 %</t>
+  </si>
+  <si>
+    <t>Loi 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de  1,8 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’employeur, et ce, comme suit: 0,60 point de pourcentage à partir du 1er janvier 2007, 0,60 point de pourcentage à partir du 1er janvier 2008, 0,60 point de pourcentage à partir du 1er janvier 2009. | القانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي :1,8  بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النحو التالي :0,60     بالمائة ابتداء من أول جانفي 2007   0,60  بالمائة ابتداء من أول جانفي 2008 0,60  بالمائة ابتداء من أول جانفي 2009</t>
+  </si>
+  <si>
+    <t>01/07/2006</t>
+  </si>
+  <si>
+    <t>9,7 %</t>
+  </si>
+  <si>
+    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002; https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf</t>
+  </si>
+  <si>
+    <t>2001-12-28</t>
+  </si>
+  <si>
+    <t>01/07/2005</t>
+  </si>
+  <si>
+    <t>9,45 %</t>
+  </si>
+  <si>
+    <t>17,45 %</t>
+  </si>
+  <si>
+    <t>loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers; https://www.pist.tn/jort/2005/2005F/Jo0572005.pdf; Les dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés sont étendues aux membres de la chambre des conseillers et aux membres de l’assemblé nationale constituante par la loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers | القانون عدد 54 لسنة 2005 مؤرخ في 18 جويلية 2005 يتعلق بسحب الأنظمة الخاصة المنطبقة على أعضاء مجلس النواب على أعضاء مجلس المستشارين; https://www.pist.tn/jort/2005/2005A/Ja0572005.pdf; تنسحب على أعضاء مجلس المستشارين أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب</t>
+  </si>
+  <si>
+    <t>01/07/2004</t>
+  </si>
+  <si>
+    <t>17,2 %</t>
+  </si>
+  <si>
+    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1 point de pourcentage de la base de calcul de la contribution à la charge de l’assuré social et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004 | القانون عدد 123 لسنة 2001 المؤرخ في 28 ديسمبر 2001 المتعلق بقانون المالية لسنة 2002; https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1 بالمائة من قاعدة احتساب الاشتراك على كاهل المضمون الاجتماعي وذلك على النحو التالي :0.50 بالمائة ابتداء من غرة جويلية ‏2002‏‏-  0.25 بالمائة ابتداء من غرة جويلية 2003 -0.25 بالمائة ابتداء من غرة جويلية 2004 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf | Loi n° 2001-123 du 28 décembre 2001 portant loi de finances pour l'année 2002, article 85 (échéancier); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Troisième marche de l'échéancier de l'article 85 : 0,25 point au 1er juillet 2004. Aucun texte distinct ne fixe ce palier. | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002، الفصل 85; https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf</t>
+  </si>
+  <si>
+    <t>02/07/2003</t>
+  </si>
+  <si>
+    <t>8,95 %</t>
+  </si>
+  <si>
+    <t>11,75 %</t>
+  </si>
+  <si>
+    <t>16,95 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2003-1544 du 2 juillet 2003 modifiant le décret n° 92-631 du 23 mars 1992</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>2 DT</t>
+  </si>
+  <si>
+    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf | القانون عدد 123 لسنة 2001 المؤرخ في 28 ديسمبر 2001 المتعلق بقانون المالية لسنة 2002; https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf | Loi n° 2001-123 du 28 décembre 2001 portant loi de finances pour l'année 2002, article 85 (échéancier); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Deuxième marche de l'échéancier de l'article 85 : 0,25 point au 1er juillet 2003. Aucun texte distinct ne fixe ce palier. | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002، الفصل 85; https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf</t>
+  </si>
+  <si>
+    <t>05/01/2003</t>
+  </si>
+  <si>
+    <t>6,5 %</t>
+  </si>
+  <si>
     <t>8,7 %</t>
   </si>
   <si>
-    <t>13,7 %</t>
-[...224 lines deleted...]
-    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002 (الفصل 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf | القانون عدد 123 لسنة 2001 المؤرخ في 28 ديسمبر 2001 المتعلق بقانون المالية لسنة 2002; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf</t>
+    <t>16,7 %</t>
+  </si>
+  <si>
+    <t>Loi n° 2002-104 du 30 décembre 2002 relative au régime de sécurité sociale des artistes, des créateurs et des intellectuels, article 7</t>
+  </si>
+  <si>
+    <t>2002-12-31</t>
   </si>
   <si>
     <t>01/01/2003</t>
   </si>
   <si>
-    <t>6,5 %</t>
-[...2 lines deleted...]
-    <t>16,7 %</t>
+    <t>Décret n° 2003-1212 du 2 juin 2003 modifiant le décret n° 74-499 du 27 avril 1974 relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 5 b) nouveau; https://www.pist.tn/jort/2003/2003F/Jo0462003.pdf; JORT n° 46, p. 1834-1835. Porte à 7,25/20e la quote-part du taux global affectée au régime de pensions, avec effet au 1er janvier 2003 (article 2). C'est la dernière pièce de la construction : avant elle, la ventilation par branche du taux global n'est pas celle que porte ce paramètre. Édition arabe : https://www.pist.tn/jort/2003/2003A/Ja0462003.pdf | Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 155. L'article 41 (nouveau) porte le taux global des régimes de la loi n° 60-30 à 18 %, réparti 13 % à la charge de l'employeur et 5 % à la charge du travailleur. La loi n'énonce pas de date d'effet pour ce taux : la seule date qu'elle fixe, le 1er octobre 1996, porte sur la réduction conventionnelle de deux points du paragraphe 2. La date retenue ici est celle de la publication. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Décret n° 97-555 du 31 mars 1997, modifiant le décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 9 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo02797.pdf; JORT n° 27 du 4 avril 1997, p. 553. Source des 5,25 points de cotisation propre, dont 2,50 à la charge des employeurs, que cette valeur additionne à la quote-part. Aucun texte postérieur ne récrit l'article 9. | Décret n° 97-555 du 31 mars 1997, modifiant le décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 9 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo02797.pdf; JORT n° 27 du 4 avril 1997, p. 553. Source des 5,25 points de cotisation propre, dont 2,75 à la charge des travailleurs, que cette valeur additionne à la quote-part. Aucun texte postérieur ne récrit l'article 9.</t>
   </si>
   <si>
     <t>01/07/2002</t>
   </si>
   <si>
-    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002 (الفصل 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1 point de pourcentage de la base de calcul de la contribution à la charge de l’assuré social et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004 | القانون عدد 123 لسنة 2001 المؤرخ في 28 ديسمبر 2001 المتعلق بقانون المالية لسنة 2002; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1 بالمائة من قاعدة احتساب الاشتراك على كاهل المضمون الاجتماعي وذلك على النحو التالي :0.50 بالمائة ابتداء من غرة جويلية ‏2002‏‏-  0.25 بالمائة ابتداء من غرة جويلية 2003 -0.25 بالمائة ابتداء من غرة جويلية 2004 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002 ، 0.25  بالمائة ابتداء من غرة جويلية 2003، 0.25  بالمائة ابتداء من غرة جويلية 2004 ، 0.25  بالمائة ابتداء من غرة جويلية 2005، 0.25  بالمائة ابتداء من غرة جويلية 2006 | Loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1 de pourcentage de la base de calcul de la contribution à la charge de l’assuré social et ce comme suit : 0.50 point de pourcentage à partir du 1er juillet 2002 , 0.25 point de pourcentage  à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي :   1 بالمائة من قاعدة احتساب الاشتراك على كاهل المضمون الاجتماعي وذلك على النحو التالي : 0.50 بالمائة ابتداء من غرة جويلية ‏2002‏‏ ،  0.25  بالمائة ابتداء من غرة جويلية 2003 ، 0.25  بالمائة ابتداء من غرة جويلية 2004</t>
-[...2 lines deleted...]
-    <t>12/03/2002</t>
+    <t>7,0139 %</t>
+  </si>
+  <si>
+    <t>4,4861 %</t>
+  </si>
+  <si>
+    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1 point de pourcentage de la base de calcul de la contribution à la charge de l’assuré social et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004 | القانون عدد 123 لسنة 2001 المؤرخ في 28 ديسمبر 2001 المتعلق بقانون المالية لسنة 2002; https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1 بالمائة من قاعدة احتساب الاشتراك على كاهل المضمون الاجتماعي وذلك على النحو التالي :0.50 بالمائة ابتداء من غرة جويلية ‏2002‏‏-  0.25 بالمائة ابتداء من غرة جويلية 2003 -0.25 بالمائة ابتداء من غرة جويلية 2004 | loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002 ، 0.25  بالمائة ابتداء من غرة جويلية 2003، 0.25  بالمائة ابتداء من غرة جويلية 2004 ، 0.25  بالمائة ابتداء من غرة جويلية 2005، 0.25  بالمائة ابتداء من غرة جويلية 2006 | Loi n° 2001-123 du 28 décembre 2001 portant loi de finances pour l'année 2002, article 85; https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; JORT n° 104 du 28 décembre 2001, p. 4260. L'article porte un échéancier pluriannuel : la part de l'assuré social est relevée de 1 point, réparti en 0,50 point au 1er juillet 2002, 0,25 au 1er juillet 2003 et 0,25 au 1er juillet 2004. Les trois millésimes qui suivent relèvent donc de ce seul article. | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002، الفصل 85; https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; الرائد الرسمي عدد 104 بتاريخ 28 ديسمبر 2001. يضبط الفصل رزنامة متعددة السنوات.</t>
+  </si>
+  <si>
+    <t>07/05/2002</t>
   </si>
   <si>
     <t>11 %</t>
   </si>
   <si>
     <t>16,2 %</t>
   </si>
   <si>
-    <t>Décret n° 2002-916 du 22 avril 2002, relatif aux modalités d'application de la loi n° 2002-32 du 12 mars 2002, relative au régime de sécurité sociale pour certaines catégories de travailleurs dans les secteurs agricole et non agricole</t>
+    <t>Loi n° 2002-32 du 12 mars 2002 relative au régime de sécurité sociale pour certaines catégories de travailleurs dans les secteurs agricole et non agricole, article 7; https://www.pist.tn/jort/2002/2002F/Jo0222002.pdf; JORT n° 22, p. 603. L'article fixe en une phrase le taux global de 7,5 %, l'assiette — les deux tiers du SMIG ou du SMAG selon la catégorie — et la clé deux tiers employeur / un tiers salarié. La loi ne porte pas de clause d'entrée en vigueur : elle devient exécutoire le 21 mars 2002, cinq jours après le dépôt du fascicule au siège du gouvernorat de Tunis, le jour du dépôt n'étant pas compté (loi n° 93-64 du 5 juillet 1993, article 2) ; le fascicule porte un dépôt le 16 mars 2002. Les valeurs par branche ne commencent pourtant qu'avec le décret n° 2002-916 : la loi fixe le taux global et la clé employeur / salarié, mais seul le décret ventile le taux par branche. Attention : le seuil de 0,66 encodé ici traduit cette assiette forfaitaire des deux tiers, et non un plafond au-delà duquel le prélèvement cesserait. Édition arabe : https://www.pist.tn/jort/2002/2002A/Ja0222002.pdf | Décret n° 2002-916 du 22 avril 2002 fixant les modalités d'application de la loi n° 2002-32, articles 13 à 15; https://www.pist.tn/jort/2002/2002F/Jo0352002.pdf; JORT n° 35 du 30 avril 2002, p. 1058-1061. Le décret ne porte pas de clause d'entrée en vigueur, son article 31 n'étant que la clause d'exécution : il devient exécutoire le 7 mai 2002, cinq jours après le dépôt du fascicule au siège du gouvernorat de Tunis, le jour du dépôt n'étant pas compté (loi n° 93-64 du 5 juillet 1993, article 2) ; le fascicule porte un dépôt le 2 mai 2002. L'article 14 ventile les 7,5 % par branche — 2,5 points de soins et 5 points de pensions — et l'article 15 par payeur — 5 points employeur et 2,5 points salarié. Les deux répartitions ne sont jamais croisées par un texte : les quatre valeurs de ce régime (3,3333 / 1,6667 / 1,6667 / 0,8333) résultent d'un croisement opéré par le modèle. Édition arabe : https://www.pist.tn/jort/2002/2002A/Ja0352002.pdf</t>
   </si>
   <si>
     <t>2002-04-30</t>
   </si>
   <si>
+    <t>04/02/1997</t>
+  </si>
+  <si>
+    <t>Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 155. L'article 41 (nouveau) porte le taux global des régimes de la loi n° 60-30 à 18 %, réparti 13 % à la charge de l'employeur et 5 % à la charge du travailleur. La loi n'énonce pas de date d'effet pour ce taux : la seule date qu'elle fixe, le 1er octobre 1996, porte sur la réduction conventionnelle de deux points du paragraphe 2. La date retenue ici est celle de la publication. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 155. Le taux global passe à 18 %, dont 13 % à la charge de l'employeur et 5 % à la charge du travailleur. La quote-part de 6,25/20e est lue « en points » (6,25 points de salaire), comme au 1er janvier 2003, et répartie selon la clé 13/18 du nouveau taux global : 6,25 × 13/18 = 4,5139 points. Valeur : 2,5 + 4,5139 = 7,0139 %. La date est celle que portent les autres branches du taux global dans cet arbre, soit la publication du 4 février 1997 ; ce n'est pas la date où la loi devient exécutoire selon l'article 2 de la loi n° 93-64, cinq jours après le dépôt du Journal officiel au siège du gouvernorat de Tunis, dépôt dont la date n'est pas connue. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Décret n° 97-555 du 31 mars 1997, modifiant le décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 9 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo02797.pdf; JORT n° 27 du 4 avril 1997, p. 553. Fixe la cotisation propre à 5,25 %, dont 2,50 % à la charge des employeurs : la part patronale est inchangée. Le décret n'énonce pas de date d'effet ; il devient exécutoire cinq jours après le dépôt du Journal officiel au siège du gouvernorat de Tunis (loi n° 93-64, article 2), au plus tôt le 9 avril 1997. Il n'ouvre donc aucune valeur nouvelle ici. | Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 155. Le taux global passe à 18 %, dont 13 % à la charge de l'employeur et 5 % à la charge du travailleur. La quote-part de 6,25/20e est lue « en points » (6,25 points de salaire), comme au 1er janvier 2003, et répartie selon la clé 5/18 du nouveau taux global : 6,25 × 5/18 = 1,7361 point. Valeur : 2,75 + 1,7361 = 4,4861 %. La date est celle que portent les autres branches du taux global dans cet arbre, soit la publication du 4 février 1997 ; ce n'est pas la date où la loi devient exécutoire selon l'article 2 de la loi n° 93-64, cinq jours après le dépôt du Journal officiel au siège du gouvernorat de Tunis, dépôt dont la date n'est pas connue. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Décret n° 97-555 du 31 mars 1997, modifiant le décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 9 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo02797.pdf; JORT n° 27 du 4 avril 1997, p. 553. Abroge et remplace l'article 9 : cotisation propre de 5,25 %, dont 2,75 % à la charge des travailleurs, soit le niveau exigible depuis le 1er juillet 1996. Le palier de 3,25 % que le décret n° 94-1429 prévoyait au 1er juillet 1997 disparaît avant son échéance. Le décret n'énonce pas de date d'effet ; il devient exécutoire cinq jours après le dépôt du Journal officiel au siège du gouvernorat de Tunis (loi n° 93-64, article 2), au plus tôt le 9 avril 1997, et en tout état de cause avant le 1er juillet 1997. Il n'ouvre donc aucune valeur nouvelle ici.</t>
+  </si>
+  <si>
+    <t>1997-02-04</t>
+  </si>
+  <si>
+    <t>22/11/1996</t>
+  </si>
+  <si>
+    <t>7,1875 %</t>
+  </si>
+  <si>
+    <t>4,3125 %</t>
+  </si>
+  <si>
+    <t>Loi n° 96-101 du 18 novembre 1996 relative à la protection sociale des travailleurs, article 5</t>
+  </si>
+  <si>
+    <t>1996-11-22</t>
+  </si>
+  <si>
+    <t>01/10/1996</t>
+  </si>
+  <si>
+    <t>Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau) § 2 et article 2; https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 154. L'article 41 (nouveau) met 13 % à la charge des employeurs, puis : « Une réduction du taux de cotisation prévue à l'article présent peut être accordée aux employeurs qui assurent à leurs salariés ainsi qu'à leurs ayants droit, une couverture totale ou partielle des soins de santé dans le cadre d'un régime conventionnel. » L'article 2 en fixe la date : « Les dispositions du paragraphe 2 de l'article 41 susvisé relatives à la réduction de deux points de la contribution mise à la charge de l'employeur sont applicables à compter du 1er octobre 1996. » Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Décret n° 97-1645 du 25 août 1997 relatif à la détermination des conditions et modalités de bénéfice de la réduction du taux de cotisation à la sécurité sociale pour les entreprises assurant à leurs salariés une couverture de soins de santé dans le cadre d'un régime conventionnel; https://www.pist.tn/jort/1997/1997F/Jo07197.pdf; JORT n° 71, pp. 1675-1676. Article premier : « Peuvent bénéficier d'une réduction de deux points du taux de cotisation au régime de sécurité sociale, prévu à l'article 41 de la loi susvisée n° 60-30 […], les employeurs assujettis à cette loi, assurant à leurs salariés ainsi qu'à leurs ayants droit […] une couverture en matière d'assurance maladie ordinaire et d'accouchement, dans le cadre d'un régime conventionnel. » Article 6 : « La réduction du taux de cotisation prend effet à partir du premier jour du trimestre suivant celui au cours duquel la décision du bénéfice de la réduction a été accordée. » Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja07197.pdf</t>
+  </si>
+  <si>
+    <t>01/07/1996</t>
+  </si>
+  <si>
+    <t>Décret n° 94-1429 du 30 juin 1994, article 1er (article 9 nouveau), troisième palier</t>
+  </si>
+  <si>
+    <t>03/07/1995</t>
+  </si>
+  <si>
+    <t>3,8125 %</t>
+  </si>
+  <si>
+    <t>Décret n° 95-1166 du 3 juillet 1995 relatif à la sécurité sociale des travailleurs non salariés dans les secteurs agricole et non agricole, article 9</t>
+  </si>
+  <si>
     <t>01/07/1995</t>
   </si>
   <si>
-    <t>loi n°94-71 du 27 juin 1994 Relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/loi_94_71_fr.pdf | القانون عدد 71 لسنة 1994 المؤرخ في 27 جوان 1994 بتعلق بتعديل نسب المساهمات في أنظمة التقاعد في القطاع العمومي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/loi_94_71_ar.pdf | loi n°88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_16_fr.pdf | القانون عدد 16 لسنة 1988 المؤرخ في  17 مارس 1988 المتعلق بنظام تقاعد الولاة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_16_ar.pdf | Loi 94-71 du 27 juin 1994 relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/loi_94_71_fr.pdf; Les taux de contribution sont relevés de 1,2 point de pourcentage de la base de calcul de la contribution, à la charge de l'employeur et ce à partir du premier juillet 1995 | القانون عدد 71 لسنة 1994 مؤرخ في 27 جوان 1994  يتعلق بتعديل نسب المساهمات في انظمة التقاعد في القطاع العمومي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/loi_94_71_ar.pdf; ترفع نسب المساهمات ب1،2 بالمائة ابتداء من غرة جويلية 1995</t>
+    <t>Décret n° 94-1429 du 30 juin 1994, article 1er (article 9 nouveau), deuxième palier; https://www.pist.tn/jort/1994/1994F/Jo05294.pdf; Part des travailleurs exigible de 2,25 % à partir du 1er juillet 1995. Valeur : 2,25 + 1,5625 = 3,8125 %. | loi n°94-71 du 27 juin 1994 Relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://www.pist.tn/jort/1994/1994F/Jo05094.pdf | القانون عدد 71 لسنة 1994 المؤرخ في 27 جوان 1994 بتعلق بتعديل نسب المساهمات في أنظمة التقاعد في القطاع العمومي; https://www.pist.tn/jort/1994/1994A/Ja05094.pdf | loi n°88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs; https://www.pist.tn/jort/1988/1988F/Jo02088.pdf | قانون عدد 16 لسنة 1988 مؤرخ في 17 مارس 1988 يتعلق بضبط نظام تقاعد الولاة; https://www.pist.tn/jort/1988/1988A/Ja02088.pdf | Loi 94-71 du 27 juin 1994 relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://www.pist.tn/jort/1994/1994F/Jo05094.pdf; Les taux de contribution sont relevés de 1,2 point de pourcentage de la base de calcul de la contribution, à la charge de l'employeur et ce à partir du premier juillet 1995 | القانون عدد 71 لسنة 1994 مؤرخ في 27 جوان 1994  يتعلق بتعديل نسب المساهمات في انظمة التقاعد في القطاع العمومي; https://www.pist.tn/jort/1994/1994A/Ja05094.pdf; ترفع نسب المساهمات ب1،2 بالمائة ابتداء من غرة جويلية 1995</t>
+  </si>
+  <si>
+    <t>1994-06-28</t>
+  </si>
+  <si>
+    <t>01/01/1995</t>
+  </si>
+  <si>
+    <t>3,3125 %</t>
+  </si>
+  <si>
+    <t>15 %</t>
+  </si>
+  <si>
+    <t>Décret n° 95-538 du 1er avril 1995 relatif à la fixation des taux de cotisations au régime de réparation des préjudices résultant des accidents du travail et des maladies professionnelles, article 2</t>
   </si>
   <si>
     <t>01/07/1994</t>
   </si>
   <si>
-    <t>15 %</t>
-[...5 lines deleted...]
-    <t>01/01/1990</t>
+    <t>Décret n° 94-1429 du 30 juin 1994, portant amendement du décret n° 74-499 du 27 avril 1974 relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 1er (article 9 nouveau); https://www.pist.tn/jort/1994/1994F/Jo05294.pdf; JORT n° 52 du 5 juillet 1994, pp. 1141-1142. L'article 9 nouveau fixe la cotisation propre à 5,75 %, dont 2,5 % à la charge des employeurs et 3,25 % à la charge des travailleurs, cette dernière part étant exigible par paliers : 1,75 % à partir du 1er juillet 1994. La date est celle que l'article énonce. Valeur : 1,75 + 1,5625 = 3,3125 %. | Référence : la loi n°94-71 du 27 juin 1994 Relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://www.pist.tn/jort/1994/1994F/Jo05094.pdf; l'article 5 de la loi  83-31 du 17 mars 1983 fixant le régime de retraite des membres du gouvernement,  l'article 5 de la loi 85-16 du 8 mars 1985 fixant le régime de retraite des députés,  l'article 5 de la loi  88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs, | القانون عدد 71 لسنة 1994 المؤرخ في 17 جوان 1994 المتعلق بتعديل نسب المساهمات في أنظمة التقاعد في القطاع العمومي; https://www.pist.tn/jort/1994/1994A/Ja05094.pdf | Loi n° 94-71 du 27 juin 1994 relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public, article unique; https://www.pist.tn/jort/1994/1994F/Jo05094.pdf; JORT n° 50 du 28 juin 1994, p. 1086. Le relèvement de la part salariale prend effet au 1er juillet 1994 ; celui de la part patronale, au 1er juillet 1995. | قانون عدد 71 لسنة 1994 مؤرخ في 27 جوان 1994 يتعلق بتعديل نسب المساهمات في أنظمة التقاعد في القطاع العمومي; https://www.pist.tn/jort/1994/1994A/Ja05094.pdf; الرائد الرسمي عدد 50 بتاريخ 28 جوان 1994.</t>
+  </si>
+  <si>
+    <t>01/01/1994</t>
+  </si>
+  <si>
+    <t>2,8125 %</t>
   </si>
   <si>
     <t>10 %</t>
   </si>
   <si>
-    <t>01/10/1985</t>
-[...2 lines deleted...]
-    <t>Loi 85-12 du 5 mars 1985, portant régime des pensions civiles et militaires de retraite et des survivants dans le secteur public; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1985/loi_85_12_fr.pdf; L’application des cotisations est partir du 01/10/1985 et ce conformément aux dispositions de l’article 75 de la loi 85-12 paru dans le journal officiel à la date du 12 mars 1985. La présente loi entre en vigueur à l'expiration d'un délai de six (6) mois à compter de la date de sa publication au Journal Officiel de la République Tunisienne. | قانون عدد 12 لسنة 1985 مؤرخ في 5  مارس 1985 يتعلق بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1985/loi_85_12_ar.pdf; عملا بمقتضيات الفصل 75 من هذا القانون يدخل هذا القانون حيز النفاذ بانتهاء ستة اشهر من تاريخ نشره بالرائد الرسمي للجمهورية التونسية</t>
+    <t>Décret n° 94-1429 du 30 juin 1994, portant amendement du décret n° 74-499 du 27 avril 1974 relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 1er (articles 5 b) et 9 nouveaux) et 2; https://www.pist.tn/jort/1994/1994F/Jo05294.pdf; JORT n° 52 du 5 juillet 1994, pp. 1141-1142. Porte la quote-part à 6,25/20e ; l'article 2 donne à cette seule disposition effet au 1er janvier 1994. L'article 9 nouveau fixe la cotisation propre à 5,75 %, dont 2,5 % à la charge des employeurs : la part patronale n'augmente pas, seule la part des travailleurs monte par paliers à partir du 1er juillet 1994. Valeur : 2,5 + 6,25/20 × 15 = 2,5 + 4,6875 = 7,1875 %. | Décret n° 94-1429 du 30 juin 1994, portant amendement du décret n° 74-499 du 27 avril 1974 relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 1er (article 5 b) nouveau) et 2; https://www.pist.tn/jort/1994/1994F/Jo05294.pdf; JORT n° 52 du 5 juillet 1994, pp. 1141-1142. Porte la quote-part à 6,25/20e ; l'article 2 donne à cette seule disposition effet au 1er janvier 1994. La part des travailleurs dans la cotisation propre reste de 1,25 % jusqu'au premier palier de l'article 9 nouveau. Valeur : 1,25 + 6,25/20 × 5 = 1,25 + 1,5625 = 2,8125 %.</t>
+  </si>
+  <si>
+    <t>23/03/1992</t>
+  </si>
+  <si>
+    <t>5,6875 %</t>
+  </si>
+  <si>
+    <t>2,3125 %</t>
+  </si>
+  <si>
+    <t>Décret n° 92-631 du 23 mars 1992 fixant les conditions de bénéfice du régime de sécurité sociale des étudiants, article 2</t>
+  </si>
+  <si>
+    <t>01/10/1989</t>
+  </si>
+  <si>
+    <t>Loi n° 89-73 du 2 septembre 1989 modifiant et complétant la loi n° 81-6 du 12 février 1981, articles 4 et 90</t>
+  </si>
+  <si>
+    <t>10/01/1989</t>
+  </si>
+  <si>
+    <t>Décret n° 89-107 du 10 janvier 1989 étendant le régime de sécurité sociale aux travailleurs tunisiens à l'étranger, article 7</t>
+  </si>
+  <si>
+    <t>01/01/1988</t>
+  </si>
+  <si>
+    <t>Décret n° 88-1137 du 11 juin 1988, amendant le décret n° 74-499 du 27 avril 1974, relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 1er (article 5 b) nouveau) et 2; https://www.pist.tn/jort/1988/1988F/Jo04388.pdf; JORT n° 43 du 24 juin 1988, p. 942. Porte la quote-part à 4,25/20e ; l'article 2 fait prendre effet au décret à partir du 1er janvier 1988. La cotisation propre est inchangée. Valeur : 2,5 + 4,25/20 × 15 = 2,5 + 3,1875 = 5,6875 %. | Décret n° 88-1137 du 11 juin 1988, amendant le décret n° 74-499 du 27 avril 1974, relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 1er (article 5 b) nouveau) et 2; https://www.pist.tn/jort/1988/1988F/Jo04388.pdf; JORT n° 43 du 24 juin 1988, p. 942. Porte la quote-part à 4,25/20e ; l'article 2 fait prendre effet au décret à partir du 1er janvier 1988. La cotisation propre est inchangée. Valeur : 1,25 + 4,25/20 × 5 = 1,25 + 1,0625 = 2,3125 %.</t>
+  </si>
+  <si>
+    <t>12/09/1985</t>
+  </si>
+  <si>
+    <t>3,4375 %</t>
+  </si>
+  <si>
+    <t>1,5625 %</t>
+  </si>
+  <si>
+    <t>Loi n° 85-12 du 5 mars 1985 portant régime des pensions civiles et militaires de retraite et des survivants dans le secteur public, article 9; https://www.pist.tn/jort/1985/1985F/Jo02085.pdf; JORT n° 20 du 12 mars 1985, p. 359 ; article 75 p. 365. Le taux est inchangé, à 5 % : ce millésime marque la refonte du régime, non un mouvement de taux. L'article 75 fait entrer la loi en vigueur à l'expiration d'un délai de six mois à compter de la publication, soit le 12 septembre 1985 — date déduite, non énoncée telle quelle. | قانون عدد 12 لسنة 1985 مؤرخ في 5 مارس 1985 يتعلق بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي، الفصل 9; https://www.pist.tn/jort/1985/1985A/Ja02085.pdf; الرائد الرسمي عدد 20 بتاريخ 12 مارس 1985. يدخل القانون حيز النفاذ بانتهاء ستة أشهر من تاريخ نشره عملا بالفصل 75.</t>
+  </si>
+  <si>
+    <t>1985-03-12</t>
   </si>
   <si>
     <t>01/04/1985</t>
   </si>
   <si>
-    <t>Loi n°85-16 du 8 mars 1985, fixant le régime de retraite des députés; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1985/loi_85_16_fr.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs. | القانون عدد 16  لسنة 1985 المؤرخ في  8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1985/loi_85_16_ar.pdf; الأنظمة الخضوصية : نظام التقاعد لأعضاء الحكومة، الولاة، أعضاء مجلس النواب | loi n°88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_16_fr.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs. | القانون عدد 16 لسنة 1988 المؤرخ في  17 مارس 1983 المتعلق بنظام تقاعد الولاة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_16_ar.pdf; الأنظمة الخضوصية : نظام التقاعد لأعضاء الحكومة، الولاة، أعضاء مجلس النواب</t>
+    <t>Loi n°85-16 du 8 mars 1985, fixant le régime de retraite des députés; https://www.pist.tn/jort/1985/1985F/Jo02185.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs. | القانون عدد 16  لسنة 1985 المؤرخ في  8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب; https://www.pist.tn/jort/1985/1985A/Ja02185.pdf; الأنظمة الخضوصية : نظام التقاعد لأعضاء الحكومة، الولاة، أعضاء مجلس النواب | loi n°88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs; https://www.pist.tn/jort/1988/1988F/Jo02088.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs. | قانون عدد 16 لسنة 1988 مؤرخ في 17 مارس 1988 يتعلق بضبط نظام تقاعد الولاة; https://www.pist.tn/jort/1988/1988A/Ja02088.pdf; الأنظمة الخضوصية : نظام التقاعد لأعضاء الحكومة، الولاة، أعضاء مجلس النواب</t>
   </si>
   <si>
     <t>Ce régime est étendu aux : aux membres de la chambre des conseillers et aux membres de l’assemblé nationale constituante par la loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers et la loi 2015-39 du 22 septembre 2015, relative à l’extension des dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés aux membres de l’assemblé nationale constituante</t>
   </si>
   <si>
-    <t>01/01/1981</t>
-[...2 lines deleted...]
-    <t>01/01/1977</t>
+    <t>24/02/1981</t>
+  </si>
+  <si>
+    <t>Décret n° 81-224 du 24 février 1981 fixant la répartition des cotisations de sécurité sociale dans le secteur agricole; https://www.pist.tn/jort/1981/1981F/Jo01381.pdf; JORT n° 13, p. 425-426. Répartit les 6,45 % en 1,20 % d'assurances sociales et 5,25 % de pensions. Le partage interne des 1,20 % entre maladie, maternité et décès n'est fixé par aucun texte identifié : seule la part maladie de 0,91 % est attestée, par le décret n° 2007-1406. Édition arabe : https://www.pist.tn/jort/1981/1981A/Ja01381.pdf | Loi n° 81-6 du 12 février 1981 organisant les régimes de sécurité sociale dans le secteur agricole, article 18; https://www.pist.tn/jort/1981/1981F/Jo00981.pdf; JORT n° 9, p. 265-273. Fixe le taux global du régime des salariés agricoles à 6,45 %. La loi n'énonce pas de date d'effet. Édition arabe : https://www.pist.tn/jort/1981/1981A/Ja00981.pdf</t>
   </si>
   <si>
     <t>01/01/1975</t>
   </si>
   <si>
-    <t>Loi n° 74 - 101 du 25 décembre 1974 portant loi de finances pour l'année 1975; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/loi_74-101_fr.pdf; Conformément à la loi 85-12 du 05/03/1985 sont abrogées toutes dispositions antérieures contradictoires à cette loi | قانون عدد 101 لسنة 1974 مؤرخ في 25 ديسمبر 1974 يتعلّق بقانون المالية 1974; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/loi_74-101_ar.pdf; بمقتضى القانون عدد 12 لسنة 1985 المؤرخ في  5 مارس  1985 ألغيت جميع الأحكام السابقة المخالفة لهذا القانون</t>
+    <t>Loi n° 74-101 du 25 décembre 1974 portant loi de finances pour la gestion 1975, articles 57 et 58; https://www.pist.tn/jort/1974/1974F/Jo08074.pdf; JORT n° 80, p. 2919. Majore de 0,5 % la cotisation patronale de l'article 41 de la loi n° 60-30 « à compter du 1er janvier 1975 » ; l'article 58 en affecte le produit au fonds spécial. Édition arabe : https://www.pist.tn/jort/1974/1974A/Ja08074.pdf | Loi n° 74-101 du 25 décembre 1974 portant loi de finances pour l'année 1975, article 39; https://www.pist.tn/jort/1974/1974F/Jo08074.pdf; JORT n° 80 du 31 décembre 1974, p. 2918. L'article 39 remplace le deuxième alinéa de l'article 8 de la loi 59-18 : la subvention de l'État passe de 10 % à 7 %, assise sur les mêmes éléments de rémunération que la retenue salariale. L'article ne porte pas de date d'effet ; le 1er janvier 1975 se déduit du rattachement à la gestion 1975. | قانون عدد 101 لسنة 1974 مؤرخ في 25 ديسمبر 1974 يتعلق بقانون المالية لسنة 1975، الفصل 39; https://www.pist.tn/jort/1974/1974A/Ja08074.pdf | Loi n° 74-101 du 25 décembre 1974 portant loi de finances pour l'année 1975, article 38; https://www.pist.tn/jort/1974/1974F/Jo08074.pdf; JORT n° 80 du 31 décembre 1974, p. 2917. L'article 38 abroge et remplace l'article 5 de la loi 59-18 : le prélèvement passe à 5 %, mais l'assiette s'élargit simultanément aux émoluments globaux indiciaires, primes et indemnités entrant dans le calcul de la pension. La baisse de deux points ne se lit donc pas comme une baisse nette du prélèvement. L'article ne porte aucune date d'effet ; le 1er janvier 1975 se déduit du rattachement à la gestion 1975. | قانون عدد 101 لسنة 1974 مؤرخ في 25 ديسمبر 1974 يتعلق بقانون المالية لسنة 1975، الفصل 38; https://www.pist.tn/jort/1974/1974A/Ja08074.pdf; الرائد الرسمي عدد 80 بتاريخ 31 ديسمبر 1974. لا ينص الفصل على تاريخ لبداية السريان.</t>
+  </si>
+  <si>
+    <t>1974-12-31</t>
   </si>
   <si>
     <t>01/06/1974</t>
   </si>
   <si>
-    <t>décret 74-572 du 22 mai 1974 relatif au capital-décès; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/decret_74_572_fr.pdf; امر عدد 572 لسنة 1974 مؤرخ في22 ماي 1974 بتعلق براس المال عند الوفاة | https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/decret_74_572_ar.pdf | Décret n°93-308 du premier février 1993, relatif au régime du capital décès; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/decret__93_308_fr.pdf; Les principales dispositions du décret n°93-308 susvisé permettent aux agents publics d'opter pour 1'une des deux branches suivantes :  La branche générale où la cotisation est calculée sur la base de tous les éléments de la rémunération, soumis à retenue pour pension; La branche facultative transitoire où la cotisation est calculée uniquement sur le salaire de base. | أمر عدد 308 لسنة 1993 مؤرخ في 1 فيفري 1993 يتعلق بنظام رأس المال عند الوفاة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/decret__93_308_ar.pdf; طبقا لمنشور الوزير الأول عدد 12 بتاريخ 15 فيفري 1993 حول تطبيق الأمر عدد 308 لسنة 1993 : يمكن الأعوان العموميين من اختيار أحد الفرعين التاليين : الفرع العام وهو فرع تحتسب فيه المساهمة على كافة عناصر المرتب الخاضعة للحجز بعنوان جراية التقاعد، الفرع الاختياري الانتقالي وهو فرع تحتسب فيه المساهمة على الأجر الأساسي فحسب | Circulaire du premier ministre n°12  du 15 février 1993; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/circulaire_93_12_ar.pdf; طبقا لمنشور الوزير الأول عدد 12 بتاريخ 15 فيفري 1993 حول تطبيق الأمر عدد 308 لسنة 1993 : يمكن الأعوان العموميين من اختيار أحد الفرعين التاليين : الفرع العام وهو فرع تحتسب فيه المساهمة على كافة عناصر المرتب الخاضعة للحجز بعنوان جراية التقاعد، الفرع الاختياري الانتقالي وهو فرع تحتسب فيه المساهمة على الأجر الأساسي فحسب | décret 74-572 du 22 mai 1974 relatif au capital décès (article 7); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/decret_74_572_fr.pdf | الامر عدد 572 لسنة 1974 المؤرخ في 22 ماي 1974 يتعلق براس المال عند الوفاة (الفصل 7); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/decret_74_572_ar.pdf</t>
+    <t>décret 74-572 du 22 mai 1974 relatif au capital-décès; https://www.pist.tn/jort/1974/1974F/Jo03674.pdf; امر عدد 572 لسنة 1974 مؤرخ في22 ماي 1974 بتعلق براس المال عند الوفاة | امر عدد 572 لسنة 1974 مؤرخ في 22 ماي 1974 يتعلق براس المال عند الوفاة; https://www.pist.tn/jort/1974/1974A/Ja03674.pdf | Décret n°93-308 du premier février 1993, relatif au régime du capital décès; https://www.pist.tn/jort/1993/1993F/Jo01393.pdf; Les principales dispositions du décret n°93-308 susvisé permettent aux agents publics d'opter pour 1'une des deux branches suivantes :  La branche générale où la cotisation est calculée sur la base de tous les éléments de la rémunération, soumis à retenue pour pension; La branche facultative transitoire où la cotisation est calculée uniquement sur le salaire de base. | أمر عدد 308 لسنة 1993 مؤرخ في 1 فيفري 1993 يتعلق بنظام رأس المال عند الوفاة; https://www.pist.tn/jort/1993/1993A/Ja01393.pdf; طبقا لمنشور الوزير الأول عدد 12 بتاريخ 15 فيفري 1993 حول تطبيق الأمر عدد 308 لسنة 1993 : يمكن الأعوان العموميين من اختيار أحد الفرعين التاليين : الفرع العام وهو فرع تحتسب فيه المساهمة على كافة عناصر المرتب الخاضعة للحجز بعنوان جراية التقاعد، الفرع الاختياري الانتقالي وهو فرع تحتسب فيه المساهمة على الأجر الأساسي فحسب | Circulaire du premier ministre n°12  du 15 février 1993; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/circulaire_93_12_ar.pdf; طبقا لمنشور الوزير الأول عدد 12 بتاريخ 15 فيفري 1993 حول تطبيق الأمر عدد 308 لسنة 1993 : يمكن الأعوان العموميين من اختيار أحد الفرعين التاليين : الفرع العام وهو فرع تحتسب فيه المساهمة على كافة عناصر المرتب الخاضعة للحجز بعنوان جراية التقاعد، الفرع الاختياري الانتقالي وهو فرع تحتسب فيه المساهمة على الأجر الأساسي فحسب | décret 74-572 du 22 mai 1974 relatif au capital décès (article 7); https://www.pist.tn/jort/1974/1974F/Jo03674.pdf | الامر عدد 572 لسنة 1974 المؤرخ في 22 ماي 1974 يتعلق براس المال عند الوفاة (الفصل 7); https://www.pist.tn/jort/1974/1974A/Ja03674.pdf</t>
+  </si>
+  <si>
+    <t>01/01/1974</t>
+  </si>
+  <si>
+    <t>Décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 5 b) et 9; https://www.pist.tn/jort/1974/1974F/Jo03074.pdf; JORT n° 30, fascicule des 30 avril - 3-4 mai 1974, pp. 915-919 (art. 5 et 9 : p. 916). Deux ressources. L'article 5 b) affecte au régime de pensions « une quote-part égale à 1,25/20e de la masse des cotisations patronales et ouvrières provenant des régimes de sécurité sociale définis par la loi n° 60-30 ». L'article 9 institue une cotisation propre de 3,75 % des salaires, dont 2,5 % à la charge de l'employeur et 1,25 % à la charge du travailleur. L'article 64 fixe l'effet du décret au 1er janvier 1974. Valeur : 2,5 points de cotisation propre et 1,25/20e des 15 points patronaux de l'article 41 de la loi n° 60-30, soit 0,9375 point : 3,4375 %. | Loi n° 60-30 du 14 décembre 1960, relative à l'organisation des régimes de sécurité sociale, article 41; https://www.pist.tn/jort/1960/1960F/Jo05760.pdf; JORT n° 57, fascicule des 13-16 décembre 1960, p. 1605. Taux global des régimes de la loi : 15 % à la charge des employeurs et 5 % à la charge des travailleurs. C'est la masse dont l'article 5 b) du décret n° 74-499 prélève sa quote-part. | Arrêté du ministre des affaires sociales du 18 novembre 1978 portant publication du règlement du régime complémentaire de pension de vieillesse, d'invalidité et de survivants; https://www.pist.tn/jort/1978/1978F/Jo07978.pdf; JORT n° 79, p. 3374-3379. Le règlement « entre en application à compter du 1er janvier 1974 ». Deux réserves sur ce paramètre. Le taux : le règlement fixe un taux d'appel initial de 4,5 %, et confie ses révisions à une décision du comité de gestion de la CAVIS non publiée au Journal officiel — le passage à 9 % ne peut donc être ni sourcé ni daté ; seule la clé de répartition deux tiers / un tiers est attestée. L'assiette : l'article 6 du règlement la définit comme « la fraction de salaire excédant la limite fixée par le régime légal pour le calcul des prestations », et non comme le salaire entier auquel ce paramètre s'applique. Édition arabe : https://www.pist.tn/jort/1978/1978A/Ja07978.pdf | Décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 5 b) et 9; https://www.pist.tn/jort/1974/1974F/Jo03074.pdf; JORT n° 30, fascicule des 30 avril - 3-4 mai 1974, pp. 915-919 (art. 5 et 9 : p. 916). Deux ressources. L'article 5 b) affecte au régime de pensions « une quote-part égale à 1,25/20e de la masse des cotisations patronales et ouvrières provenant des régimes de sécurité sociale définis par la loi n° 60-30 ». L'article 9 institue une cotisation propre de 3,75 % des salaires, dont 2,5 % à la charge de l'employeur et 1,25 % à la charge du travailleur. L'article 64 fixe l'effet du décret au 1er janvier 1974. Valeur : 1,25 point de cotisation propre et 1,25/20e des 5 points ouvriers de l'article 41 de la loi n° 60-30, soit 0,3125 point : 1,5625 %.</t>
   </si>
   <si>
     <t>01/04/1973</t>
   </si>
   <si>
-    <t>décret 73-91 du 12 mars 1973 portant organisation des régimes de prévoyance sociale (article 14); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1973/décret_73_91_fr.pdf; le décret du 12 avril 1951 a institué un régime de prévoyance sociale en faveur des personnels de l'Etat et des collectivités publiques | الامر عدد 91 لسنة 1973 المؤرخ في 12  مارس 1973 بتعلق بضبط الانظمة المتعلقة بالحيطة الاجتماعية (الفصل 14); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1973/decret__73_91_ar.pdf</t>
-[...2 lines deleted...]
-    <t>01/01/1960</t>
+    <t>décret 73-91 du 12 mars 1973 portant organisation des régimes de prévoyance sociale (article 14); https://www.pist.tn/jort/1973/1973F/Jo01073.pdf; le décret du 12 avril 1951 a institué un régime de prévoyance sociale en faveur des personnels de l'Etat et des collectivités publiques | الامر عدد 91 لسنة 1973 المؤرخ في 12  مارس 1973 بتعلق بضبط الانظمة المتعلقة بالحيطة الاجتماعية (الفصل 14); https://www.pist.tn/jort/1973/1973A/Ja01073.pdf</t>
   </si>
   <si>
     <t>01/02/1959</t>
   </si>
   <si>
-    <t>loi n°59-18 du 5 février 1959 fixant le régime des pensions civiles et militaires de retraite; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1959/loi_59_18_fr.pdf; Ce montant a été ramené à 5% par l’article 38 de la loi 74-101 du 25/12/1974 portant loi des finances pour l’année 1975. Les dispositions de la loi n°59-18 du 5 février 1959 fixant le régime des pensions civiles et militaires de retraite sont abrogées sauf les dispositions de la section II concernant l’invalidité ne résultant pas de l'exercice des fonctions non abrogées et ce par la loi n°85-12 du 5 mars 1985 | قانون عدد 18 لسنة 1959 مؤرخ في 5 فيفري 1959 بتعلق بضبط نظام جرايات التقاعد المدني والعسكري; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1959/loi_59_18_ar.pdf; تعديل المساهمة إلى 5 يالمائة بمقتضى الفصل 38 من القانون عدد 101 لسنة 1974 المؤرخ في 25/12/1974 -   بمقتضى القانون عدد 12 لسنة 1985 المؤرخ في  5 مارس  1985 ألغيت جميع الأحكام السابقة المخالفة لهذا القانون وخاصة القانون عدد 18 لسنة 1959 المؤرخ ‏في 5 فيفري 1959 وجميع النصوص التي نقحته أو تممته باستثناء الأحكام المتعلقة بالسقوط ‏البدني</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">(1) Ce régime a été institué en 1970, pour couvrir les salariés employés 180 jours par an chez le même employeur contre les risques liés à la maladie, à la maternité et le décès.
+    <t>Loi n° 59-18 du 5 février 1959 fixant le régime des pensions civiles et militaires de retraite, article 8; https://www.pist.tn/jort/1959/1959F/Jo00859.pdf; JORT n° 8, fascicule des 3-6 février 1959, p. 93. L'article 8 met à la charge de l'État une subvention au taux uniforme de 10 % par an. La loi n'énonce pas de date d'effet pour cet article. | قانون عدد 18 لسنة 1959 مؤرخ في 5 فيفري 1959 يتعلق بضبط نظام جرايات التقاعد المدني والعسكري، الفصل 8; https://www.pist.tn/jort/1959/1959A/Ja00859.pdf | Loi n° 59-18 du 5 février 1959 fixant le régime des pensions civiles et militaires de retraite, article 5-I; https://www.pist.tn/jort/1959/1959F/Jo00859.pdf; JORT n° 8, fascicule des 3-6 février 1959, p. 93. La loi n'énonce aucune date d'effet pour l'article 5 : la seule date qu'elle fixe, le 1er avril 1959 (article 52), porte sur l'ouverture des droits à pension. Le 1er février 1959 retenu ici n'est pas énoncé par le texte. Le taux reste à 7 % jusqu'en 1974 ; la loi n° 73-71 du 19 novembre 1973 (JORT n° 43, p. 1852) remplace l'article 5 en maintenant le taux et en élargissant l'assiette. La loi n° 85-12 du 5 mars 1985 abroge la loi 59-18, à l'exception des dispositions sur l'invalidité ne résultant pas de l'exercice des fonctions. | قانون عدد 18 لسنة 1959 مؤرخ في 5 فيفري 1959 يتعلق بضبط نظام جرايات التقاعد المدني والعسكري، الفصل 5; https://www.pist.tn/jort/1959/1959A/Ja00859.pdf; الرائد الرسمي عدد 8 بتاريخ 3-6 فيفري 1959. لا ينص القانون على تاريخ لبداية سريان الفصل 5.</t>
+  </si>
+  <si>
+    <t>1959-02-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(1) Part obtenue par solde, sans texte. Aucun texte lu n'établit cette part. Elle se déduit
+du taux global de 18 % de l'article 41 (nouveau) de la loi n° 60-30, une fois retranchées
+les quatre parts attestées : 18,00 − 7,25 (pensions) − 4,75 (assurance maladie)
+− 1,00 (accidents du travail) − 0,40 (fonds spécial de l'État) = 4,60, que le modèle
+répartit en 3,10 de prestations familiales, 0,85 d'indemnités de maladie et de maternité
+et 0,65 de décès. Le dépouillement du JORT n'a rien trouvé qui fixe cette ventilation :
+l'hypothèse la plus vraisemblable est une décision du conseil d'administration de la CNSS
+ou un arrêté non recensé dans le corpus consulté.
+Tant qu'un texte n'est pas produit, ces trois parts sont à lire comme une convention de
+répartition, non comme une règle de droit sourcée. Leur somme, elle, est attestée.
+(2) La cotisation de la branche pensions additionne deux ressources que le décret n° 74-499
+distingue : une cotisation propre (article 9), dont le texte fixe lui-même le partage entre
+employeur et travailleur, et une quote-part du taux global des régimes de la loi n° 60-30
+(article 5 b)), exprimée en vingtièmes de « la masse des cotisations patronales et
+ouvrières ».
+| Depuis | Quote-part | Part patronale de la quote-part | Cotisation propre patronale | Total |
+|---|---:|---:|---:|---:|
+| 1er janvier 1974 | 1,25/20e | 0,9375 | 2,50 | 3,4375 |
+| 1er janvier 1988 | 4,25/20e | 3,1875 | 2,50 | 5,6875 |
+| 1er janvier 1994 | 6,25/20e | 4,6875 | 2,50 | 7,1875 |
+| 4 février 1997 | 6,25/20e | 4,5139 | 2,50 | 7,0139 |
+| 1er janvier 2003 | 7,25/20e | 5,2639 | 2,50 | 7,7639 |
+La part patronale de la cotisation propre ne bouge pas : 2,5 % en 1974, 2,5 % dans
+l'article 9 récrit par le décret n° 94-1429, 2,50 % dans celui du décret n° 97-555. Les
+paliers de 1994 à 1996 ne touchent que la part des travailleurs.
+Aucun texte ne partage la quote-part entre employeur et travailleur : elle est prélevée
+sur une masse commune. Le partage versé ici est celui de cette masse. Tant que le taux
+global est de 20 % (15 points patronaux, 5 points ouvriers), prélever 1,25/20e de la
+masse revient à prélever 1,25/20e de chacune de ses deux parts, soit 0,9375 point patronal
+et 0,3125 point ouvrier.
+Depuis la loi n° 97-4, qui ramène le taux global à 18 %, la fraction se lit de deux
+façons. Lue « en points », elle vaut 6,25 points de salaire, puis 7,25 depuis 2003 :
+c'est la lecture de la caisse, qui publie pour la branche un taux de 12,5 %. Lue
+littéralement, comme une fraction des 18 %, elle vaut 6,25/20 × 18 = 5,625 points, puis
+7,25/20 × 18 = 6,525 points, soit une branche à 11,775 % depuis 2003. Aucun texte
+retrouvé n'a converti la fraction après 1997. Ce paramètre suit la lecture « en points »,
+et répartit ces points selon la clé 13/18 du nouveau taux global. Dans la lecture
+littérale, la part patronale de la quote-part serait de 6,25/20 × 13 = 4,0625 points de
+1997 à 2002, et de 7,25/20 × 13 = 4,7125 points depuis 2003.
+Le taux global de 20 % retenu de 1974 à 1997 est celui de la rédaction d'origine de
+l'article 41 de la loi n° 60-30 : le dépouillement n'a retrouvé aucun texte qui le
+modifie avant la loi n° 97-4, sans que tous les modificatifs de la loi aient été relus.
+Au 1er janvier 2003, le partage employeur/salarié de cette branche n'est pas
+proportionnel, et l'écart n'a pas de texte. L'article 41 (nouveau) de la loi n° 60-30
+répartit le taux global de 18 % en 13 points d'employeur et 5 points de travailleur.
+Appliquée branche par branche, cette clé donnerait 5,2361 / 2,0139 pour les pensions
+(7,25) et 2,2389 / 0,8611 pour les prestations familiales (3,10). Les valeurs versées ici
+sont 5,2639 / 1,9861 et 2,2111 / 0,8889 : 0,0278 point est déplacé des prestations
+familiales vers les pensions du côté de l'employeur, et en sens inverse du côté du
+salarié. Les totaux par branche et le taux global sont inchangés.
+Aucun texte lu n'établit ce déplacement. Il est conservé parce qu'il fait tomber les totaux
+publiés par la CNSS, non parce qu'une source le fixe. Il n'est pas reporté sur la période
+1997-2002, dont le partage suit la clé 13/18 sans correction.
+(3) La cotisation de la branche pensions additionne deux ressources que le décret n° 74-499
+distingue : une cotisation propre (article 9), dont le texte fixe lui-même le partage entre
+employeur et travailleur, et une quote-part du taux global des régimes de la loi n° 60-30
+(article 5 b)), exprimée en vingtièmes de « la masse des cotisations patronales et
+ouvrières ».
+| Depuis | Quote-part | Part ouvrière de la quote-part | Cotisation propre ouvrière | Total |
+|---|---:|---:|---:|---:|
+| 1er janvier 1974 | 1,25/20e | 0,3125 | 1,25 | 1,5625 |
+| 1er janvier 1988 | 4,25/20e | 1,0625 | 1,25 | 2,3125 |
+| 1er janvier 1994 | 6,25/20e | 1,5625 | 1,25 | 2,8125 |
+| 1er juillet 1994 | 6,25/20e | 1,5625 | 1,75 | 3,3125 |
+| 1er juillet 1995 | 6,25/20e | 1,5625 | 2,25 | 3,8125 |
+| 1er juillet 1996 | 6,25/20e | 1,5625 | 2,75 | 4,3125 |
+| 4 février 1997 | 6,25/20e | 1,7361 | 2,75 | 4,4861 |
+| 1er janvier 2003 | 7,25/20e | 1,9861 | 2,75 | 4,7361 |
+Le décret n° 94-1429 fixe la cotisation propre à 5,75 %, mais n'en rend la part des
+travailleurs exigible que par paliers : 1,75 %, 2,25 %, 2,75 % puis 3,25 % aux 1er juillet
+1994, 1995, 1996 et 1997. Les valeurs versées sont les taux exigibles. Le dernier palier
+n'a jamais couru : le décret n° 97-555 récrit l'article 9 à 5,25 %, dont 2,75 % à la
+charge des travailleurs, avant le 1er juillet 1997.
+Aucun texte ne partage la quote-part entre employeur et travailleur : elle est prélevée
+sur une masse commune. Le partage versé ici est celui de cette masse. Tant que le taux
+global est de 20 % (15 points patronaux, 5 points ouvriers), prélever 1,25/20e de la
+masse revient à prélever 1,25/20e de chacune de ses deux parts, soit 0,9375 point patronal
+et 0,3125 point ouvrier.
+Depuis la loi n° 97-4, qui ramène le taux global à 18 %, la fraction se lit de deux
+façons. Lue « en points », elle vaut 6,25 points de salaire, puis 7,25 depuis 2003 :
+c'est la lecture de la caisse, qui publie pour la branche un taux de 12,5 %. Lue
+littéralement, comme une fraction des 18 %, elle vaut 6,25/20 × 18 = 5,625 points, puis
+7,25/20 × 18 = 6,525 points, soit une branche à 11,775 % depuis 2003. Aucun texte
+retrouvé n'a converti la fraction après 1997. Ce paramètre suit la lecture « en points »,
+et répartit ces points selon la clé 5/18 du nouveau taux global. Dans la lecture
+littérale, la part ouvrière de la quote-part resterait de 6,25/20 × 5 = 1,5625 point de
+1997 à 2002, et serait de 7,25/20 × 5 = 1,8125 point depuis 2003.
+Le taux global de 20 % retenu de 1974 à 1997 est celui de la rédaction d'origine de
+l'article 41 de la loi n° 60-30 : le dépouillement n'a retrouvé aucun texte qui le
+modifie avant la loi n° 97-4, sans que tous les modificatifs de la loi aient été relus.
+Au 1er janvier 2003, le partage employeur/salarié de cette branche n'est pas
+proportionnel, et l'écart n'a pas de texte. L'article 41 (nouveau) de la loi n° 60-30
+répartit le taux global de 18 % en 13 points d'employeur et 5 points de travailleur.
+Appliquée branche par branche, cette clé donnerait 5,2361 / 2,0139 pour les pensions
+(7,25) et 2,2389 / 0,8611 pour les prestations familiales (3,10). Les valeurs versées ici
+sont 5,2639 / 1,9861 et 2,2111 / 0,8889 : 0,0278 point est déplacé des prestations
+familiales vers les pensions du côté de l'employeur, et en sens inverse du côté du
+salarié. Les totaux par branche et le taux global sont inchangés.
+Aucun texte lu n'établit ce déplacement. Il est conservé parce qu'il fait tomber les totaux
+publiés par la CNSS, non parce qu'une source le fixe. Il n'est pas reporté sur la période
+1997-2002, dont le partage suit la clé 5/18 sans correction.
+(4) Réduction de deux points, du 1er octobre 1996 au 30 juin 2007. L'article 41 (nouveau) de la
+loi n° 60-30, issu de la loi n° 97-4, met 13 % à la charge de l'employeur du régime général et
+ouvre, à son paragraphe 2, une réduction de deux points — soit 11 % — aux employeurs assurant
+à leurs salariés une couverture maladie conventionnelle. Le décret n° 97-1645 en fixe les
+conditions ; le décret n° 2007-1406, article 16, l'abroge au 1er juillet 2007.
+La réduction porte sur le total, et non sur chaque branche. Le texte parle de « deux
+points du taux de cotisation », lequel s'entend du taux global : elle est donc versée
+comme un paramètre propre plutôt que comme une seconde série de taux par branche. La
+question de savoir s'il faudrait plutôt l'imputer branche par branche est posée à la
+revue.
+Une date d'effet trimestrielle. L'article 6 du décret n° 97-1645 fait prendre effet la
+réduction « à partir du premier jour du trimestre suivant celui au cours duquel la
+décision […] a été accordée ». La date d'octroi de la décision et celle de la prise
+d'effet sont donc distinctes, et la seconde se déduit de la première.
+La date de début est celle du texte, non celle de la structure. L'article 2 de la loi n° 97-4
+fixe l'application au 1er octobre 1996, alors que les taux par branche du régime général ne
+commencent qu'au 4 février 1997, date de publication de la loi. Du 1er octobre 1996 au
+3 février 1997, la réduction s'applique donc à une assiette dont la décomposition par branche
+n'est pas encore renseignée.
+(5) Ce régime a été institué en 1970, pour couvrir les salariés employés 180 jours par an chez le même employeur contre les risques liés à la maladie, à la maternité et le décès.
 Ce régime a été étendu en 1981 pour couvrir les risques liés à la vieillesse, à l'invalidité et à la survie.
 Ce régime s'applique dorénavant aux travailleurs salariés et aux coopérateurs exerçant des activités considérées comme agricoles et employés 45 jours par trimestre chez le même employeur.
 L'assiette de cotisation est forfaitaire. Elle est basée sur le salaire minimum agricole garanti rapporté à une durée de travail de 45 jours par trimestre, affecté d'un coefficient multiplicateur selon la spécialité du travailleur :
 - ouvrier ordinaire : 1
 - ouvrier spécialisé : 1,5
 - ouvrier qualifié : 2
-(2) La C.N.R.P.S a été créée, par la loi n° 75-83 du 31 décembre 1975 portant loi de finances pour la gestion 1976,
-[...1 lines deleted...]
-créées respectivement par la loi n°59-19 du 5 février 1959 et la loi n° 59-45 du 15 avril 1959.
+(6) Part obtenue par solde, sans texte. Le décret n° 81-224 répartit les 6,45 % du régime des
+salariés agricoles en 1,20 % d'assurances sociales et 5,25 % de pensions, et s'arrête à
+cette ligne globale. Le partage interne des 1,20 % — 0,91 de maladie, 0,24 de maternité,
+0,05 de décès — n'est fixé par aucun texte identifié. Seule la part de maladie de 0,91 %
+est attestée, et tardivement : par l'article 7 du décret n° 2007-1406, qui la reprend comme
+le socle sur lequel s'ajoutent les cotisations supplémentaires d'assurance maladie.
+Les 0,24 et les 0,05 sont donc obtenus par solde de 1,20 − 0,91 et d'une convention de
+partage entre maternité et décès, à lire comme telle.
+(7) Les deux premiers paliers ont été corrigés sur le texte (issue #412). L'article 7 du décret
+n° 2007-1406 donne 1,58 % au 1er juillet 2007 et 2,88 % au 1er juillet 2008 ; les paramètres
+portaient 1,53 % (1,30 + 0,23) et 2,86 % (2,00 + 0,86). La part patronale passe de 1,30 à
+1,35 % puis de 2,00 à 2,02 %, la part salariale étant inchangée, comme l'article le prescrit :
+le point supplémentaire de 2007 est intégralement patronal, celui de 2008 se partage en
+0,67 employeur et 0,63 salarié.
+La correction se referme sur les valeurs déjà exactes. Le palier du 1er juillet 2009, que rien
+n'a touché ici, vaut 4,17 % réparti 2,68 / 1,49. Il s'obtient exactement du palier corrigé de
+2008 par les incréments que l'article énonce : 2,02 + 0,66 = 2,68 et 0,86 + 0,63 = 1,49. Avec
+les anciennes valeurs, l'enchaînement ne tombait pas juste.
+(8) La C.N.R.P.S est née de l'article 28 de la loi n° 75-83 du 30 décembre 1975 portant loi de finances
+pour la gestion 1976 (JORT n° 87, p. 2854), qui « transforme en un établissement public à caractère
+financier » la Caisse nationale de retraite (CNR) et la Caisse de prévoyance sociale (CPS), créées
+respectivement par la loi n° 59-19 du 5 février 1959 et la loi n° 59-45 du 15 avril 1959. Le régime
+lui-même, et l'appellation de Caisse nationale de retraites, procèdent de la loi n° 59-18 du même jour.
+Le fascicule date la loi de finances du 30 décembre 1975, et non du 31.
 La C.N.R.P.S assure la gestion des régimes de retraite, de prévoyance sociale et du capital décès.
 La couverture sociale concerne les agents de l’Etat, des établissements publics, des collectivités locales
 et de certaines entreprises à participations publiques.
-(3) L'assiette de calcul diffère selon le régime de la cotisation. Pour le régime général, l'assiette est constituée de tous les éléments de salaire, tandis que pour la branche facultative transitoire, elle est limitée au salaire de base.
+(9) L'assiette de calcul diffère selon le régime de la cotisation. Pour le régime général, l'assiette est constituée de tous les éléments de salaire, tandis que pour la branche facultative transitoire, elle est limitée au salaire de base.
 Ces éléments sont définis dans la circulaire du premier ministre n°12 du 15 février 1993 et entrent en vigueur le 1er juillet 1993.
-(4) La C.N.R.P.S a été créée, par la loi n° 75-83 du 31 décembre 1975 portant loi de finances pour la gestion 1976,
-[...2 lines deleted...]
-(5) Le régime spécial des membres du gouvernement, des députés et des gouverneurs est régi par l'article 5 de la loi 83-31 du 17 mars 1983, fixant le régime de retraite des membres du gouvernement.</t>
+(10) La C.N.R.P.S est née de l'article 28 de la loi n° 75-83 du 30 décembre 1975 portant loi de finances
+pour la gestion 1976 (JORT n° 87, p. 2854), qui « transforme en un établissement public à caractère
+financier » la Caisse nationale de retraite (CNR) et la Caisse de prévoyance sociale (CPS), créées
+respectivement par la loi n° 59-19 du 5 février 1959 et la loi n° 59-45 du 15 avril 1959. Le régime
+lui-même, et l'appellation de Caisse nationale de retraites, procèdent de la loi n° 59-18 du même jour.
+Le fascicule date la loi de finances du 30 décembre 1975, et non du 31.
+(11) Le régime spécial des membres du gouvernement, des députés et des gouverneurs est régi par l'article 5 de la loi 83-31 du 17 mars 1983, fixant le régime de retraite des membres du gouvernement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1074,65 +1395,65 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facture-tunisie.com/411/fr/38/reglementations/principales-dispositions-du-projet-de-la-loi-de-finances-2025" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natlex.ilo.org/dyn/natlex2/natlex2/files/download/112573/TUN-112573.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_ar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2002/2002F/Jo0352002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2024/2024A/Ja1492024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2003/2003F/Jo0552003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2002/2002F/Jo1062002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1996/1996F/Jo09496.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1994/1994F/Jo05294.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1995/1995F/Jo05595.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1995/1995F/Jo03095.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1992/1992F/Jo02192.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1989/1989F/Jo06089.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1989/1989F/Jo00489.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DU40"/>
+  <dimension ref="A1:DV51"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -1215,61 +1536,62 @@
       <c r="CT1" s="1"/>
       <c r="CU1" s="1"/>
       <c r="CV1" s="1"/>
       <c r="CW1" s="1"/>
       <c r="CX1" s="1"/>
       <c r="CY1" s="1"/>
       <c r="CZ1" s="1"/>
       <c r="DA1" s="1"/>
       <c r="DB1" s="1"/>
       <c r="DC1" s="1"/>
       <c r="DD1" s="1"/>
       <c r="DE1" s="1"/>
       <c r="DF1" s="1"/>
       <c r="DG1" s="1"/>
       <c r="DH1" s="1"/>
       <c r="DI1" s="1"/>
       <c r="DJ1" s="1"/>
       <c r="DK1" s="1"/>
       <c r="DL1" s="1"/>
       <c r="DM1" s="1"/>
       <c r="DN1" s="1"/>
       <c r="DO1" s="1"/>
       <c r="DP1" s="1"/>
       <c r="DQ1" s="1"/>
       <c r="DR1" s="1"/>
-      <c r="DS1" s="1" t="s">
+      <c r="DS1" s="1"/>
+      <c r="DT1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="DT1" s="1" t="s">
+      <c r="DU1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="DU1" s="1" t="s">
+      <c r="DV1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
@@ -1332,12934 +1654,17221 @@
       <c r="CB2" s="1"/>
       <c r="CC2" s="1"/>
       <c r="CD2" s="1"/>
       <c r="CE2" s="1"/>
       <c r="CF2" s="1"/>
       <c r="CG2" s="1"/>
       <c r="CH2" s="1"/>
       <c r="CI2" s="1"/>
       <c r="CJ2" s="1"/>
       <c r="CK2" s="1"/>
       <c r="CL2" s="1"/>
       <c r="CM2" s="1"/>
       <c r="CN2" s="1"/>
       <c r="CO2" s="1"/>
       <c r="CP2" s="1"/>
       <c r="CQ2" s="1"/>
       <c r="CR2" s="1"/>
       <c r="CS2" s="1"/>
       <c r="CT2" s="1"/>
       <c r="CU2" s="1"/>
       <c r="CV2" s="1"/>
       <c r="CW2" s="1"/>
       <c r="CX2" s="1"/>
       <c r="CY2" s="1"/>
       <c r="CZ2" s="1"/>
-      <c r="DA2" s="1" t="s">
+      <c r="DA2" s="1"/>
+      <c r="DB2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="DB2" s="1"/>
       <c r="DC2" s="1"/>
       <c r="DD2" s="1"/>
       <c r="DE2" s="1"/>
       <c r="DF2" s="1"/>
       <c r="DG2" s="1"/>
       <c r="DH2" s="1"/>
       <c r="DI2" s="1"/>
       <c r="DJ2" s="1"/>
       <c r="DK2" s="1"/>
       <c r="DL2" s="1"/>
       <c r="DM2" s="1"/>
       <c r="DN2" s="1"/>
       <c r="DO2" s="1"/>
       <c r="DP2" s="1"/>
       <c r="DQ2" s="1"/>
       <c r="DR2" s="1"/>
       <c r="DS2" s="1"/>
       <c r="DT2" s="1"/>
       <c r="DU2" s="1"/>
+      <c r="DV2" s="1"/>
     </row>
-    <row r="3" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
       <c r="AL3" s="1"/>
       <c r="AM3" s="1"/>
-      <c r="AN3" s="1" t="s">
+      <c r="AN3" s="1"/>
+      <c r="AO3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AO3" s="1"/>
       <c r="AP3" s="1"/>
       <c r="AQ3" s="1"/>
       <c r="AR3" s="1"/>
       <c r="AS3" s="1"/>
       <c r="AT3" s="1"/>
       <c r="AU3" s="1"/>
       <c r="AV3" s="1"/>
       <c r="AW3" s="1"/>
       <c r="AX3" s="1"/>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1"/>
       <c r="BA3" s="1"/>
       <c r="BB3" s="1"/>
       <c r="BC3" s="1"/>
-      <c r="BD3" s="1" t="s">
+      <c r="BD3" s="1"/>
+      <c r="BE3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="BE3" s="1"/>
       <c r="BF3" s="1"/>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1"/>
       <c r="BI3" s="1"/>
       <c r="BJ3" s="1"/>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1"/>
       <c r="BM3" s="1"/>
       <c r="BN3" s="1"/>
       <c r="BO3" s="1"/>
       <c r="BP3" s="1"/>
       <c r="BQ3" s="1"/>
       <c r="BR3" s="1"/>
       <c r="BS3" s="1"/>
       <c r="BT3" s="1"/>
       <c r="BU3" s="1"/>
       <c r="BV3" s="1"/>
       <c r="BW3" s="1"/>
-      <c r="BX3" s="1" t="s">
+      <c r="BX3" s="1"/>
+      <c r="BY3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="BY3" s="1"/>
       <c r="BZ3" s="1"/>
       <c r="CA3" s="1"/>
       <c r="CB3" s="1"/>
       <c r="CC3" s="1"/>
       <c r="CD3" s="1"/>
       <c r="CE3" s="1"/>
-      <c r="CF3" s="1" t="s">
+      <c r="CF3" s="1"/>
+      <c r="CG3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="CG3" s="1"/>
       <c r="CH3" s="1"/>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="1"/>
       <c r="CK3" s="1"/>
       <c r="CL3" s="1"/>
       <c r="CM3" s="1"/>
-      <c r="CN3" s="1" t="s">
+      <c r="CN3" s="1"/>
+      <c r="CO3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="CO3" s="1"/>
       <c r="CP3" s="1"/>
       <c r="CQ3" s="1"/>
-      <c r="CR3" s="1" t="s">
+      <c r="CR3" s="1"/>
+      <c r="CS3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="CS3" s="1" t="s">
+      <c r="CT3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="CT3" s="1"/>
       <c r="CU3" s="1"/>
       <c r="CV3" s="1"/>
       <c r="CW3" s="1"/>
       <c r="CX3" s="1"/>
       <c r="CY3" s="1"/>
       <c r="CZ3" s="1"/>
-      <c r="DA3" s="1" t="s">
+      <c r="DA3" s="1"/>
+      <c r="DB3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="DB3" s="1"/>
       <c r="DC3" s="1"/>
       <c r="DD3" s="1"/>
       <c r="DE3" s="1"/>
       <c r="DF3" s="1"/>
       <c r="DG3" s="1"/>
       <c r="DH3" s="1"/>
       <c r="DI3" s="1"/>
       <c r="DJ3" s="1"/>
-      <c r="DK3" s="1" t="s">
+      <c r="DK3" s="1"/>
+      <c r="DL3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="DL3" s="1"/>
       <c r="DM3" s="1"/>
       <c r="DN3" s="1"/>
-      <c r="DO3" s="1" t="s">
+      <c r="DO3" s="1"/>
+      <c r="DP3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="DP3" s="1"/>
       <c r="DQ3" s="1"/>
       <c r="DR3" s="1"/>
       <c r="DS3" s="1"/>
       <c r="DT3" s="1"/>
       <c r="DU3" s="1"/>
+      <c r="DV3" s="1"/>
     </row>
-    <row r="4" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="AO4" s="1"/>
+      <c r="AO4" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
       <c r="AT4" s="1"/>
       <c r="AU4" s="1"/>
-      <c r="AV4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AW4" s="1"/>
+      <c r="AV4" s="1"/>
+      <c r="AW4" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="AX4" s="1"/>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
-      <c r="BD4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BE4" s="1"/>
+      <c r="BD4" s="1"/>
+      <c r="BE4" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="BF4" s="1"/>
       <c r="BG4" s="1"/>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1"/>
       <c r="BJ4" s="1"/>
       <c r="BK4" s="1"/>
       <c r="BL4" s="1"/>
       <c r="BM4" s="1"/>
-      <c r="BN4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BO4" s="1"/>
+      <c r="BN4" s="1"/>
+      <c r="BO4" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="BP4" s="1"/>
       <c r="BQ4" s="1"/>
       <c r="BR4" s="1"/>
       <c r="BS4" s="1"/>
       <c r="BT4" s="1"/>
       <c r="BU4" s="1"/>
       <c r="BV4" s="1"/>
       <c r="BW4" s="1"/>
-      <c r="BX4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BY4" s="1"/>
+      <c r="BX4" s="1"/>
+      <c r="BY4" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="BZ4" s="1"/>
       <c r="CA4" s="1"/>
       <c r="CB4" s="1"/>
       <c r="CC4" s="1"/>
       <c r="CD4" s="1"/>
       <c r="CE4" s="1"/>
-      <c r="CF4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="CG4" s="1"/>
+      <c r="CF4" s="1"/>
+      <c r="CG4" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="CH4" s="1"/>
       <c r="CI4" s="1"/>
       <c r="CJ4" s="1"/>
       <c r="CK4" s="1"/>
       <c r="CL4" s="1"/>
       <c r="CM4" s="1"/>
-      <c r="CN4" s="1" t="s">
-[...3 lines deleted...]
-      <c r="CP4" s="1" t="s">
+      <c r="CN4" s="1"/>
+      <c r="CO4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="CQ4" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP4" s="1"/>
+      <c r="CQ4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CR4" s="1"/>
       <c r="CS4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="CT4" s="1"/>
+      <c r="CT4" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="CU4" s="1"/>
       <c r="CV4" s="1"/>
       <c r="CW4" s="1"/>
       <c r="CX4" s="1"/>
       <c r="CY4" s="1"/>
       <c r="CZ4" s="1"/>
-      <c r="DA4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="DB4" s="1"/>
+      <c r="DA4" s="1"/>
+      <c r="DB4" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="DC4" s="1"/>
       <c r="DD4" s="1"/>
       <c r="DE4" s="1"/>
       <c r="DF4" s="1"/>
-      <c r="DG4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="DH4" s="1"/>
+      <c r="DG4" s="1"/>
+      <c r="DH4" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="DI4" s="1"/>
       <c r="DJ4" s="1"/>
-      <c r="DK4" s="1" t="s">
-[...3 lines deleted...]
-      <c r="DM4" s="1" t="s">
+      <c r="DK4" s="1"/>
+      <c r="DL4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="DN4" s="1"/>
-      <c r="DO4" s="1" t="s">
+      <c r="DM4" s="1"/>
+      <c r="DN4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="DP4" s="1"/>
+      <c r="DO4" s="1"/>
+      <c r="DP4" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="DQ4" s="1"/>
       <c r="DR4" s="1"/>
       <c r="DS4" s="1"/>
       <c r="DT4" s="1"/>
       <c r="DU4" s="1"/>
+      <c r="DV4" s="1"/>
     </row>
-    <row r="5" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K5" s="1"/>
       <c r="L5" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M5" s="1"/>
       <c r="N5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O5" s="1"/>
       <c r="P5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="S5" s="1"/>
       <c r="T5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="U5" s="1"/>
       <c r="V5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W5" s="1"/>
       <c r="X5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AM5" s="1"/>
-      <c r="AN5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AO5" s="1"/>
+      <c r="AN5" s="1"/>
+      <c r="AO5" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AP5" s="1"/>
       <c r="AQ5" s="1"/>
       <c r="AR5" s="1"/>
       <c r="AS5" s="1"/>
-      <c r="AT5" s="1" t="s">
-[...6 lines deleted...]
-      <c r="AW5" s="1"/>
+      <c r="AT5" s="1"/>
+      <c r="AU5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AV5" s="1"/>
+      <c r="AW5" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AX5" s="1"/>
       <c r="AY5" s="1"/>
       <c r="AZ5" s="1"/>
       <c r="BA5" s="1"/>
-      <c r="BB5" s="1" t="s">
-[...6 lines deleted...]
-      <c r="BE5" s="1"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="BD5" s="1"/>
+      <c r="BE5" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="BF5" s="1"/>
       <c r="BG5" s="1"/>
       <c r="BH5" s="1"/>
       <c r="BI5" s="1"/>
-      <c r="BJ5" s="1" t="s">
+      <c r="BJ5" s="1"/>
+      <c r="BK5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="BL5" s="1"/>
+      <c r="BM5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="BN5" s="1"/>
+      <c r="BO5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="BK5" s="1"/>
-[...7 lines deleted...]
-      <c r="BO5" s="1"/>
       <c r="BP5" s="1"/>
       <c r="BQ5" s="1"/>
       <c r="BR5" s="1"/>
       <c r="BS5" s="1"/>
-      <c r="BT5" s="1" t="s">
+      <c r="BT5" s="1"/>
+      <c r="BU5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="BV5" s="1"/>
+      <c r="BW5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="BX5" s="1"/>
+      <c r="BY5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="BU5" s="1"/>
-[...7 lines deleted...]
-      <c r="BY5" s="1"/>
       <c r="BZ5" s="1"/>
       <c r="CA5" s="1"/>
       <c r="CB5" s="1"/>
       <c r="CC5" s="1"/>
-      <c r="CD5" s="1" t="s">
-[...6 lines deleted...]
-      <c r="CG5" s="1"/>
+      <c r="CD5" s="1"/>
+      <c r="CE5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="CF5" s="1"/>
+      <c r="CG5" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="CH5" s="1"/>
       <c r="CI5" s="1"/>
       <c r="CJ5" s="1"/>
       <c r="CK5" s="1"/>
-      <c r="CL5" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="CL5" s="1"/>
+      <c r="CM5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="CN5" s="1"/>
       <c r="CO5" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="CP5" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="CQ5" s="1" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="CT5" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="CR5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="CS5" s="1"/>
+      <c r="CT5" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="CU5" s="1"/>
       <c r="CV5" s="1"/>
       <c r="CW5" s="1"/>
       <c r="CX5" s="1"/>
-      <c r="CY5" s="1" t="s">
-[...15 lines deleted...]
-      <c r="DG5" s="1" t="s">
+      <c r="CY5" s="1"/>
+      <c r="CZ5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="DA5" s="1"/>
+      <c r="DB5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="DH5" s="1"/>
-[...4 lines deleted...]
-      <c r="DK5" s="1" t="s">
+      <c r="DC5" s="1"/>
+      <c r="DD5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="DL5" s="1"/>
-[...4 lines deleted...]
-      <c r="DO5" s="1" t="s">
+      <c r="DE5" s="1"/>
+      <c r="DF5" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="DP5" s="1"/>
-      <c r="DQ5" s="1" t="s">
+      <c r="DG5" s="1"/>
+      <c r="DH5" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="DR5" s="1"/>
+      <c r="DI5" s="1"/>
+      <c r="DJ5" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="DK5" s="1"/>
+      <c r="DL5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DM5" s="1"/>
+      <c r="DN5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DO5" s="1"/>
+      <c r="DP5" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="DQ5" s="1"/>
+      <c r="DR5" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="DS5" s="1"/>
       <c r="DT5" s="1"/>
       <c r="DU5" s="1"/>
+      <c r="DV5" s="1"/>
     </row>
-    <row r="6" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="K6" s="1"/>
       <c r="L6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O6" s="1"/>
       <c r="P6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="Q6" s="1"/>
       <c r="R6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="S6" s="1"/>
       <c r="T6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="U6" s="1"/>
       <c r="V6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="W6" s="1"/>
       <c r="X6" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AM6" s="1"/>
-      <c r="AN6" s="1" t="s">
+      <c r="AN6" s="1"/>
+      <c r="AO6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="AP6" s="1"/>
+      <c r="AQ6" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AR6" s="1"/>
+      <c r="AS6" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AT6" s="1"/>
+      <c r="AU6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="AO6" s="1"/>
-[...12 lines deleted...]
-      <c r="AV6" s="1" t="s">
+      <c r="AV6" s="1"/>
+      <c r="AW6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ6" s="1"/>
+      <c r="BA6" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BB6" s="1"/>
+      <c r="BC6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="AW6" s="1"/>
-[...12 lines deleted...]
-      <c r="BD6" s="1" t="s">
+      <c r="BD6" s="1"/>
+      <c r="BE6" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF6" s="1"/>
+      <c r="BG6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BH6" s="1"/>
+      <c r="BI6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BJ6" s="1"/>
+      <c r="BK6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="BE6" s="1"/>
-[...16 lines deleted...]
-      <c r="BN6" s="1" t="s">
+      <c r="BL6" s="1"/>
+      <c r="BM6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="BO6" s="1"/>
-[...16 lines deleted...]
-      <c r="BX6" s="1" t="s">
+      <c r="BN6" s="1"/>
+      <c r="BO6" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BP6" s="1"/>
+      <c r="BQ6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BR6" s="1"/>
+      <c r="BS6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BT6" s="1"/>
+      <c r="BU6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="BY6" s="1"/>
-[...12 lines deleted...]
-      <c r="CF6" s="1" t="s">
+      <c r="BV6" s="1"/>
+      <c r="BW6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="CG6" s="1"/>
-[...12 lines deleted...]
-      <c r="CN6" s="1" t="s">
+      <c r="BX6" s="1"/>
+      <c r="BY6" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BZ6" s="1"/>
+      <c r="CA6" s="1" t="s">
         <v>51</v>
       </c>
+      <c r="CB6" s="1"/>
+      <c r="CC6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="CD6" s="1"/>
+      <c r="CE6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CF6" s="1"/>
+      <c r="CG6" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="CH6" s="1"/>
+      <c r="CI6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="CJ6" s="1"/>
+      <c r="CK6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="CL6" s="1"/>
+      <c r="CM6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CN6" s="1"/>
       <c r="CO6" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="CP6" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="CQ6" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="CR6" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="CS6" s="1"/>
+      <c r="CT6" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="CU6" s="1"/>
+      <c r="CV6" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="CP6" s="1" t="s">
-[...6 lines deleted...]
-      <c r="CS6" s="1" t="s">
+      <c r="CW6" s="1"/>
+      <c r="CX6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="CY6" s="1"/>
+      <c r="CZ6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="CT6" s="1"/>
-[...34 lines deleted...]
-      </c>
+      <c r="DA6" s="1"/>
+      <c r="DB6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DC6" s="1"/>
+      <c r="DD6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DE6" s="1"/>
+      <c r="DF6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DG6" s="1"/>
+      <c r="DH6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DI6" s="1"/>
+      <c r="DJ6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DK6" s="1"/>
       <c r="DL6" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="DM6" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="DN6" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="DO6" s="1" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="DR6" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="DP6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="DQ6" s="1"/>
+      <c r="DR6" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="DS6" s="1"/>
       <c r="DT6" s="1"/>
       <c r="DU6" s="1"/>
+      <c r="DV6" s="1"/>
     </row>
-    <row r="7" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="Q7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="R7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="S7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="U7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="V7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="W7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="X7" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AC7" s="1"/>
       <c r="AD7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AE7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AF7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AG7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AH7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AI7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AJ7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AK7" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AL7" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AM7" s="1" t="s">
-        <v>53</v>
-[...15 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="AN7" s="1"/>
+      <c r="AO7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AP7" s="1"/>
+      <c r="AQ7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AR7" s="1"/>
+      <c r="AS7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AT7" s="1"/>
       <c r="AU7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AV7" s="1" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="AW7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX7" s="1"/>
+      <c r="AY7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AZ7" s="1"/>
+      <c r="BA7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BB7" s="1"/>
       <c r="BC7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BD7" s="1" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="BE7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BF7" s="1"/>
+      <c r="BG7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BH7" s="1"/>
+      <c r="BI7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BJ7" s="1"/>
       <c r="BK7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BL7" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="BM7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BN7" s="1" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="BO7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BP7" s="1"/>
+      <c r="BQ7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BR7" s="1"/>
+      <c r="BS7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BT7" s="1"/>
       <c r="BU7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BV7" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="BW7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BX7" s="1" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="BY7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BZ7" s="1"/>
+      <c r="CA7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CB7" s="1"/>
+      <c r="CC7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CD7" s="1"/>
       <c r="CE7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="CF7" s="1" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="CG7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CH7" s="1"/>
+      <c r="CI7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CJ7" s="1"/>
+      <c r="CK7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CL7" s="1"/>
       <c r="CM7" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="CN7" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="CN7" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="CO7" s="1"/>
       <c r="CP7" s="1"/>
       <c r="CQ7" s="1"/>
       <c r="CR7" s="1"/>
-      <c r="CS7" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="CS7" s="1"/>
+      <c r="CT7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CU7" s="1"/>
+      <c r="CV7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CW7" s="1"/>
+      <c r="CX7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CY7" s="1"/>
       <c r="CZ7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="DA7" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="DB7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="DC7" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="DD7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="DE7" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="DF7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="DG7" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="DH7" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="DI7" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="DJ7" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="DK7" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="DK7" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="DL7" s="1"/>
       <c r="DM7" s="1"/>
       <c r="DN7" s="1"/>
-      <c r="DO7" s="1" t="s">
-[...6 lines deleted...]
-      <c r="DR7" s="1"/>
+      <c r="DO7" s="1"/>
+      <c r="DP7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DQ7" s="1"/>
+      <c r="DR7" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="DS7" s="1"/>
       <c r="DT7" s="1"/>
       <c r="DU7" s="1"/>
+      <c r="DV7" s="1"/>
     </row>
-    <row r="8" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="Y8" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z8" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AA8" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AB8" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AC8" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1"/>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="1"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1"/>
-      <c r="AN8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AN8" s="1"/>
       <c r="AO8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AP8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AQ8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AR8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AS8" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="AT8" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="AT8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="AU8" s="1"/>
-      <c r="AV8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AV8" s="1"/>
       <c r="AW8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AX8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AY8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AZ8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="BA8" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="BB8" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="BB8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="BC8" s="1"/>
-      <c r="BD8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BD8" s="1"/>
       <c r="BE8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BF8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="BG8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BH8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="BI8" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="BJ8" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="BJ8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="BK8" s="1"/>
       <c r="BL8" s="1"/>
       <c r="BM8" s="1"/>
-      <c r="BN8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BN8" s="1"/>
       <c r="BO8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BP8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="BQ8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BR8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="BS8" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="BT8" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="BT8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="BU8" s="1"/>
       <c r="BV8" s="1"/>
       <c r="BW8" s="1"/>
-      <c r="BX8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BX8" s="1"/>
       <c r="BY8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="BZ8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="CA8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="CB8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="CC8" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="CD8" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="CD8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="CE8" s="1"/>
-      <c r="CF8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CF8" s="1"/>
       <c r="CG8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="CH8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="CI8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="CJ8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="CK8" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="CL8" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="CL8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="CM8" s="1"/>
       <c r="CN8" s="1"/>
       <c r="CO8" s="1"/>
       <c r="CP8" s="1"/>
       <c r="CQ8" s="1"/>
       <c r="CR8" s="1"/>
-      <c r="CS8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CS8" s="1"/>
       <c r="CT8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="CU8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="CV8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="CW8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="CX8" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="CY8" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="CY8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="CZ8" s="1"/>
       <c r="DA8" s="1"/>
       <c r="DB8" s="1"/>
       <c r="DC8" s="1"/>
       <c r="DD8" s="1"/>
       <c r="DE8" s="1"/>
       <c r="DF8" s="1"/>
       <c r="DG8" s="1"/>
       <c r="DH8" s="1"/>
       <c r="DI8" s="1"/>
       <c r="DJ8" s="1"/>
       <c r="DK8" s="1"/>
       <c r="DL8" s="1"/>
       <c r="DM8" s="1"/>
       <c r="DN8" s="1"/>
-      <c r="DO8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DO8" s="1"/>
       <c r="DP8" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="DQ8" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="DR8" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="DS8" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="DS8" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="DT8" s="1"/>
       <c r="DU8" s="1"/>
+      <c r="DV8" s="1"/>
     </row>
-    <row r="9" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="G9" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="J9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="K9" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M9" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O9" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="Q9" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="R9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="S9" t="s">
+        <v>70</v>
+      </c>
+      <c r="T9" t="s">
+        <v>62</v>
+      </c>
+      <c r="U9" t="s">
+        <v>71</v>
+      </c>
+      <c r="V9" t="s">
+        <v>62</v>
+      </c>
+      <c r="W9" t="s">
+        <v>72</v>
+      </c>
+      <c r="X9" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>82</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>86</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>82</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>86</v>
+      </c>
+      <c r="BS9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX9" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY9" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>97</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD9" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF9" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH9" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>97</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ9" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR9" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS9" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU9" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW9" t="s">
+        <v>97</v>
+      </c>
+      <c r="CX9" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA9" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC9" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE9" t="s">
+        <v>86</v>
+      </c>
+      <c r="DF9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG9" t="s">
+        <v>108</v>
+      </c>
+      <c r="DH9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI9" t="s">
+        <v>82</v>
+      </c>
+      <c r="DJ9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK9" t="s">
+        <v>109</v>
+      </c>
+      <c r="DL9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM9" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO9" t="s">
+        <v>82</v>
+      </c>
+      <c r="DP9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ9" t="s">
+        <v>110</v>
+      </c>
+      <c r="DR9" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS9" t="s">
+        <v>111</v>
+      </c>
+      <c r="DT9" t="s">
+        <v>112</v>
+      </c>
+      <c r="DU9" t="s">
+        <v>113</v>
+      </c>
+      <c r="DV9" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="10" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>115</v>
+      </c>
+      <c r="B10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" t="s">
         <v>63</v>
       </c>
-      <c r="T9" t="s">
-[...2 lines deleted...]
-      <c r="U9" t="s">
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
         <v>64</v>
       </c>
-      <c r="V9" t="s">
-[...2 lines deleted...]
-      <c r="W9" t="s">
+      <c r="F10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" t="s">
         <v>65</v>
       </c>
-      <c r="X9" t="s">
-[...2 lines deleted...]
-      <c r="Y9" t="s">
+      <c r="H10" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" t="s">
         <v>66</v>
       </c>
-      <c r="Z9" t="s">
-[...2 lines deleted...]
-      <c r="AA9" t="s">
+      <c r="J10" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" t="s">
         <v>67</v>
       </c>
-      <c r="AB9" t="s">
-[...2 lines deleted...]
-      <c r="AC9" t="s">
+      <c r="L10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" t="s">
         <v>68</v>
       </c>
-      <c r="AD9" t="s">
-[...2 lines deleted...]
-      <c r="AE9" t="s">
+      <c r="N10" t="s">
+        <v>114</v>
+      </c>
+      <c r="O10" t="s">
+        <v>114</v>
+      </c>
+      <c r="P10" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q10" t="s">
         <v>69</v>
       </c>
-      <c r="AF9" t="s">
-[...8 lines deleted...]
-      <c r="AI9" t="s">
+      <c r="R10" t="s">
+        <v>62</v>
+      </c>
+      <c r="S10" t="s">
         <v>70</v>
       </c>
-      <c r="AJ9" t="s">
-[...2 lines deleted...]
-      <c r="AK9" t="s">
+      <c r="T10" t="s">
+        <v>62</v>
+      </c>
+      <c r="U10" t="s">
         <v>71</v>
       </c>
-      <c r="AL9" t="s">
-[...2 lines deleted...]
-      <c r="AM9" t="s">
+      <c r="V10" t="s">
+        <v>62</v>
+      </c>
+      <c r="W10" t="s">
         <v>72</v>
       </c>
-      <c r="AN9" t="s">
-[...2 lines deleted...]
-      <c r="AO9" t="s">
+      <c r="X10" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y10" t="s">
         <v>73</v>
       </c>
-      <c r="AP9" t="s">
-[...2 lines deleted...]
-      <c r="AQ9" t="s">
+      <c r="Z10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA10" t="s">
         <v>74</v>
       </c>
-      <c r="AR9" t="s">
-[...2 lines deleted...]
-      <c r="AS9" t="s">
+      <c r="AB10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC10" t="s">
         <v>75</v>
       </c>
-      <c r="AT9" t="s">
-[...2 lines deleted...]
-      <c r="AU9" t="s">
+      <c r="AD10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE10" t="s">
         <v>76</v>
       </c>
-      <c r="AV9" t="s">
-[...2 lines deleted...]
-      <c r="AW9" t="s">
+      <c r="AF10" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI10" t="s">
         <v>77</v>
       </c>
-      <c r="AX9" t="s">
-[...2 lines deleted...]
-      <c r="AY9" t="s">
+      <c r="AJ10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK10" t="s">
         <v>78</v>
       </c>
-      <c r="AZ9" t="s">
-[...2 lines deleted...]
-      <c r="BA9" t="s">
+      <c r="AL10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM10" t="s">
         <v>79</v>
       </c>
-      <c r="BB9" t="s">
-[...2 lines deleted...]
-      <c r="BC9" t="s">
+      <c r="AN10" t="s">
         <v>80</v>
       </c>
-      <c r="BD9" t="s">
-[...2 lines deleted...]
-      <c r="BE9" t="s">
+      <c r="AO10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP10" t="s">
         <v>81</v>
       </c>
-      <c r="BF9" t="s">
-[...2 lines deleted...]
-      <c r="BG9" t="s">
+      <c r="AQ10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>82</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>86</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>82</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>86</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>97</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>97</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>97</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>86</v>
+      </c>
+      <c r="DF10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG10" t="s">
+        <v>108</v>
+      </c>
+      <c r="DH10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI10" t="s">
+        <v>82</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK10" t="s">
+        <v>109</v>
+      </c>
+      <c r="DL10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM10" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO10" t="s">
+        <v>82</v>
+      </c>
+      <c r="DP10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ10" t="s">
+        <v>110</v>
+      </c>
+      <c r="DR10" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS10" t="s">
+        <v>111</v>
+      </c>
+      <c r="DT10" t="s">
+        <v>116</v>
+      </c>
+      <c r="DU10" t="s">
+        <v>117</v>
+      </c>
+      <c r="DV10" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="11" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>118</v>
+      </c>
+      <c r="B11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" t="s">
+        <v>62</v>
+      </c>
+      <c r="G11" t="s">
+        <v>65</v>
+      </c>
+      <c r="H11" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11" t="s">
+        <v>62</v>
+      </c>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>62</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
+        <v>114</v>
+      </c>
+      <c r="O11" t="s">
+        <v>114</v>
+      </c>
+      <c r="P11" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>69</v>
+      </c>
+      <c r="R11" t="s">
+        <v>62</v>
+      </c>
+      <c r="S11" t="s">
+        <v>70</v>
+      </c>
+      <c r="T11" t="s">
+        <v>62</v>
+      </c>
+      <c r="U11" t="s">
+        <v>71</v>
+      </c>
+      <c r="V11" t="s">
+        <v>62</v>
+      </c>
+      <c r="W11" t="s">
+        <v>72</v>
+      </c>
+      <c r="X11" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA11" t="s">
         <v>74</v>
       </c>
-      <c r="BH9" t="s">
-[...2 lines deleted...]
-      <c r="BI9" t="s">
+      <c r="AB11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR11" t="s">
         <v>82</v>
       </c>
-      <c r="BJ9" t="s">
-[...2 lines deleted...]
-      <c r="BK9" t="s">
+      <c r="AS11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>86</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>82</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>86</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>97</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>97</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>97</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE11" t="s">
+        <v>86</v>
+      </c>
+      <c r="DF11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG11" t="s">
+        <v>119</v>
+      </c>
+      <c r="DH11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI11" t="s">
+        <v>82</v>
+      </c>
+      <c r="DJ11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK11" t="s">
+        <v>109</v>
+      </c>
+      <c r="DL11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM11" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO11" t="s">
+        <v>82</v>
+      </c>
+      <c r="DP11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ11" t="s">
+        <v>120</v>
+      </c>
+      <c r="DR11" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS11" t="s">
+        <v>111</v>
+      </c>
+      <c r="DT11" t="s">
+        <v>121</v>
+      </c>
+      <c r="DU11" t="s">
+        <v>117</v>
+      </c>
+      <c r="DV11" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" t="s">
+        <v>62</v>
+      </c>
+      <c r="G12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+      <c r="I12" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M12" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" t="s">
+        <v>114</v>
+      </c>
+      <c r="O12" t="s">
+        <v>114</v>
+      </c>
+      <c r="P12" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>69</v>
+      </c>
+      <c r="R12" t="s">
+        <v>62</v>
+      </c>
+      <c r="S12" t="s">
+        <v>70</v>
+      </c>
+      <c r="T12" t="s">
+        <v>62</v>
+      </c>
+      <c r="U12" t="s">
+        <v>71</v>
+      </c>
+      <c r="V12" t="s">
+        <v>62</v>
+      </c>
+      <c r="W12" t="s">
         <v>72</v>
       </c>
-      <c r="BL9" t="s">
-[...2 lines deleted...]
-      <c r="BM9" t="s">
+      <c r="X12" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>82</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT12" t="s">
         <v>83</v>
       </c>
-      <c r="BN9" t="s">
-[...2 lines deleted...]
-      <c r="BO9" t="s">
+      <c r="AU12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV12" t="s">
         <v>84</v>
       </c>
-      <c r="BP9" t="s">
-[...2 lines deleted...]
-      <c r="BQ9" t="s">
+      <c r="AW12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>86</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>82</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>86</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>97</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF12" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>97</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>97</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>86</v>
+      </c>
+      <c r="DF12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG12" t="s">
+        <v>119</v>
+      </c>
+      <c r="DH12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI12" t="s">
+        <v>82</v>
+      </c>
+      <c r="DJ12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK12" t="s">
+        <v>123</v>
+      </c>
+      <c r="DL12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM12" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO12" t="s">
+        <v>82</v>
+      </c>
+      <c r="DP12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ12" t="s">
+        <v>124</v>
+      </c>
+      <c r="DR12" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS12" t="s">
+        <v>125</v>
+      </c>
+      <c r="DT12" t="s">
+        <v>126</v>
+      </c>
+      <c r="DU12" t="s">
+        <v>127</v>
+      </c>
+      <c r="DV12" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="13" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
+        <v>64</v>
+      </c>
+      <c r="F13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" t="s">
+        <v>62</v>
+      </c>
+      <c r="M13" t="s">
+        <v>68</v>
+      </c>
+      <c r="N13" t="s">
+        <v>114</v>
+      </c>
+      <c r="O13" t="s">
+        <v>114</v>
+      </c>
+      <c r="P13" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>69</v>
+      </c>
+      <c r="R13" t="s">
+        <v>62</v>
+      </c>
+      <c r="S13" t="s">
+        <v>70</v>
+      </c>
+      <c r="T13" t="s">
+        <v>62</v>
+      </c>
+      <c r="U13" t="s">
+        <v>71</v>
+      </c>
+      <c r="V13" t="s">
+        <v>62</v>
+      </c>
+      <c r="W13" t="s">
+        <v>72</v>
+      </c>
+      <c r="X13" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK13" t="s">
         <v>78</v>
       </c>
-      <c r="BR9" t="s">
-[...2 lines deleted...]
-      <c r="BS9" t="s">
+      <c r="AL13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX13" t="s">
         <v>85</v>
       </c>
-      <c r="BT9" t="s">
-[...2 lines deleted...]
-      <c r="BU9" t="s">
+      <c r="AY13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>82</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR13" t="s">
         <v>86</v>
       </c>
-      <c r="BV9" t="s">
-[...2 lines deleted...]
-      <c r="BW9" t="s">
+      <c r="BS13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>97</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD13" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF13" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH13" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>97</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>97</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA13" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC13" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE13" t="s">
+        <v>86</v>
+      </c>
+      <c r="DF13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG13" t="s">
+        <v>119</v>
+      </c>
+      <c r="DH13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI13" t="s">
+        <v>82</v>
+      </c>
+      <c r="DJ13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK13" t="s">
+        <v>132</v>
+      </c>
+      <c r="DL13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM13" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO13" t="s">
+        <v>82</v>
+      </c>
+      <c r="DP13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ13" t="s">
+        <v>124</v>
+      </c>
+      <c r="DR13" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS13" t="s">
+        <v>133</v>
+      </c>
+      <c r="DT13" t="s">
+        <v>134</v>
+      </c>
+      <c r="DU13" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV13" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>64</v>
+      </c>
+      <c r="F14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G14" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+      <c r="I14" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" t="s">
+        <v>62</v>
+      </c>
+      <c r="K14" t="s">
+        <v>67</v>
+      </c>
+      <c r="L14" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" t="s">
+        <v>68</v>
+      </c>
+      <c r="N14" t="s">
+        <v>114</v>
+      </c>
+      <c r="O14" t="s">
+        <v>114</v>
+      </c>
+      <c r="P14" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>69</v>
+      </c>
+      <c r="R14" t="s">
+        <v>62</v>
+      </c>
+      <c r="S14" t="s">
+        <v>70</v>
+      </c>
+      <c r="T14" t="s">
+        <v>62</v>
+      </c>
+      <c r="U14" t="s">
+        <v>71</v>
+      </c>
+      <c r="V14" t="s">
+        <v>62</v>
+      </c>
+      <c r="W14" t="s">
+        <v>72</v>
+      </c>
+      <c r="X14" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>136</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>137</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB14" t="s">
         <v>87</v>
       </c>
-      <c r="BX9" t="s">
-[...2 lines deleted...]
-      <c r="BY9" t="s">
+      <c r="BC14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD14" t="s">
         <v>88</v>
       </c>
-      <c r="BZ9" t="s">
-[...2 lines deleted...]
-      <c r="CA9" t="s">
+      <c r="BE14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF14" t="s">
         <v>89</v>
       </c>
-      <c r="CB9" t="s">
-[...2 lines deleted...]
-      <c r="CC9" t="s">
+      <c r="BG14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ14" t="s">
         <v>90</v>
       </c>
-      <c r="CD9" t="s">
-[...2 lines deleted...]
-      <c r="CE9" t="s">
+      <c r="BK14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN14" t="s">
         <v>91</v>
       </c>
-      <c r="CF9" t="s">
-[...23 lines deleted...]
-      <c r="CN9" t="s">
+      <c r="BO14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP14" t="s">
         <v>92</v>
       </c>
-      <c r="CO9" t="s">
+      <c r="BQ14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT14" t="s">
         <v>93</v>
       </c>
-      <c r="CP9" t="s">
-[...2 lines deleted...]
-      <c r="CQ9" t="s">
+      <c r="BU14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV14" t="s">
         <v>94</v>
       </c>
-      <c r="CR9" t="s">
+      <c r="BW14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX14" t="s">
         <v>95</v>
       </c>
-      <c r="CS9" t="s">
-[...2 lines deleted...]
-      <c r="CT9" t="s">
+      <c r="BY14" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ14" t="s">
         <v>96</v>
       </c>
-      <c r="CU9" t="s">
-[...8 lines deleted...]
-      <c r="CX9" t="s">
+      <c r="CA14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>140</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF14" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH14" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ14" t="s">
+        <v>140</v>
+      </c>
+      <c r="CK14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL14" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ14" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR14" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU14" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW14" t="s">
         <v>97</v>
       </c>
-      <c r="CY9" t="s">
-[...62 lines deleted...]
-      <c r="DT9" t="s">
+      <c r="CX14" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY14" t="s">
         <v>105</v>
       </c>
-      <c r="DU9" t="s">
+      <c r="CZ14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA14" t="s">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="DB14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC14" t="s">
         <v>107</v>
       </c>
-      <c r="B10" t="s">
-[...80 lines deleted...]
-      <c r="AC10" t="s">
+      <c r="DD14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE14" t="s">
+        <v>86</v>
+      </c>
+      <c r="DF14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG14" t="s">
+        <v>119</v>
+      </c>
+      <c r="DH14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI14" t="s">
+        <v>82</v>
+      </c>
+      <c r="DJ14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK14" t="s">
+        <v>132</v>
+      </c>
+      <c r="DL14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM14" t="s">
         <v>68</v>
       </c>
-      <c r="AD10" t="s">
-[...68 lines deleted...]
-      <c r="BA10" t="s">
+      <c r="DN14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO14" t="s">
         <v>79</v>
       </c>
-      <c r="BB10" t="s">
-[...1310 lines deleted...]
-      <c r="DJ13" t="s">
+      <c r="DP14" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ14" t="s">
         <v>124</v>
       </c>
-      <c r="DK13" t="s">
-[...396 lines deleted...]
-      </c>
       <c r="DR14" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="DS14" t="s">
         <v>133</v>
       </c>
       <c r="DT14" t="s">
+        <v>141</v>
+      </c>
+      <c r="DU14" t="s">
+        <v>142</v>
+      </c>
+      <c r="DV14" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="15" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>62</v>
+      </c>
+      <c r="I15" t="s">
+        <v>66</v>
+      </c>
+      <c r="J15" t="s">
+        <v>62</v>
+      </c>
+      <c r="K15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L15" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" t="s">
+        <v>68</v>
+      </c>
+      <c r="N15" t="s">
+        <v>114</v>
+      </c>
+      <c r="O15" t="s">
+        <v>114</v>
+      </c>
+      <c r="P15" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>69</v>
+      </c>
+      <c r="R15" t="s">
+        <v>62</v>
+      </c>
+      <c r="S15" t="s">
+        <v>70</v>
+      </c>
+      <c r="T15" t="s">
+        <v>62</v>
+      </c>
+      <c r="U15" t="s">
+        <v>71</v>
+      </c>
+      <c r="V15" t="s">
+        <v>62</v>
+      </c>
+      <c r="W15" t="s">
+        <v>72</v>
+      </c>
+      <c r="X15" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>144</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>145</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>146</v>
+      </c>
+      <c r="BA15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD15" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF15" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH15" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL15" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN15" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP15" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>148</v>
+      </c>
+      <c r="BS15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT15" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV15" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX15" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY15" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ15" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB15" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD15" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF15" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH15" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ15" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL15" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN15" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO15" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP15" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ15" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR15" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS15" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU15" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW15" t="s">
+        <v>150</v>
+      </c>
+      <c r="CX15" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY15" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA15" t="s">
         <v>106</v>
       </c>
-      <c r="DU14" t="s">
+      <c r="DB15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC15" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE15" t="s">
+        <v>151</v>
+      </c>
+      <c r="DF15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG15" t="s">
+        <v>152</v>
+      </c>
+      <c r="DH15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI15" t="s">
+        <v>79</v>
+      </c>
+      <c r="DJ15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK15" t="s">
+        <v>132</v>
+      </c>
+      <c r="DL15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM15" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO15" t="s">
+        <v>153</v>
+      </c>
+      <c r="DP15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ15" t="s">
+        <v>154</v>
+      </c>
+      <c r="DR15" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS15" t="s">
+        <v>155</v>
+      </c>
+      <c r="DT15" t="s">
+        <v>156</v>
+      </c>
+      <c r="DU15" t="s">
+        <v>142</v>
+      </c>
+      <c r="DV15" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" t="s">
+        <v>62</v>
+      </c>
+      <c r="G16" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" t="s">
+        <v>62</v>
+      </c>
+      <c r="I16" t="s">
+        <v>66</v>
+      </c>
+      <c r="J16" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" t="s">
+        <v>67</v>
+      </c>
+      <c r="L16" t="s">
+        <v>62</v>
+      </c>
+      <c r="M16" t="s">
+        <v>68</v>
+      </c>
+      <c r="N16" t="s">
+        <v>114</v>
+      </c>
+      <c r="O16" t="s">
+        <v>114</v>
+      </c>
+      <c r="P16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>69</v>
+      </c>
+      <c r="R16" t="s">
+        <v>62</v>
+      </c>
+      <c r="S16" t="s">
+        <v>70</v>
+      </c>
+      <c r="T16" t="s">
+        <v>62</v>
+      </c>
+      <c r="U16" t="s">
+        <v>71</v>
+      </c>
+      <c r="V16" t="s">
+        <v>62</v>
+      </c>
+      <c r="W16" t="s">
+        <v>72</v>
+      </c>
+      <c r="X16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>144</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>145</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>146</v>
+      </c>
+      <c r="BA16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB16" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD16" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF16" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH16" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ16" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL16" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN16" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP16" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR16" t="s">
+        <v>148</v>
+      </c>
+      <c r="BS16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT16" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV16" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX16" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY16" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ16" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB16" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD16" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF16" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH16" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ16" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL16" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN16" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO16" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP16" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ16" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR16" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS16" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU16" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW16" t="s">
+        <v>150</v>
+      </c>
+      <c r="CX16" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY16" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA16" t="s">
         <v>106</v>
       </c>
+      <c r="DB16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC16" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE16" t="s">
+        <v>151</v>
+      </c>
+      <c r="DF16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG16" t="s">
+        <v>152</v>
+      </c>
+      <c r="DH16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI16" t="s">
+        <v>79</v>
+      </c>
+      <c r="DJ16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK16" t="s">
+        <v>158</v>
+      </c>
+      <c r="DL16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM16" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO16" t="s">
+        <v>153</v>
+      </c>
+      <c r="DP16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ16" t="s">
+        <v>154</v>
+      </c>
+      <c r="DR16" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS16" t="s">
+        <v>155</v>
+      </c>
+      <c r="DT16" t="s">
+        <v>159</v>
+      </c>
+      <c r="DU16" t="s">
+        <v>142</v>
+      </c>
+      <c r="DV16" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="15" spans="1:125" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="N15" t="s">
+    <row r="17" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" t="s">
+        <v>62</v>
+      </c>
+      <c r="G17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17" t="s">
+        <v>62</v>
+      </c>
+      <c r="I17" t="s">
+        <v>66</v>
+      </c>
+      <c r="J17" t="s">
+        <v>62</v>
+      </c>
+      <c r="K17" t="s">
+        <v>67</v>
+      </c>
+      <c r="L17" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" t="s">
+        <v>68</v>
+      </c>
+      <c r="N17" t="s">
+        <v>114</v>
+      </c>
+      <c r="O17" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>69</v>
+      </c>
+      <c r="R17" t="s">
+        <v>62</v>
+      </c>
+      <c r="S17" t="s">
+        <v>70</v>
+      </c>
+      <c r="T17" t="s">
+        <v>62</v>
+      </c>
+      <c r="U17" t="s">
+        <v>71</v>
+      </c>
+      <c r="V17" t="s">
+        <v>62</v>
+      </c>
+      <c r="W17" t="s">
+        <v>72</v>
+      </c>
+      <c r="X17" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>163</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD17" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF17" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH17" t="s">
+        <v>165</v>
+      </c>
+      <c r="BI17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ17" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN17" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP17" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR17" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT17" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV17" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ17" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB17" t="s">
+        <v>167</v>
+      </c>
+      <c r="CC17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD17" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF17" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH17" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ17" t="s">
+        <v>167</v>
+      </c>
+      <c r="CK17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL17" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN17" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO17" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP17" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ17" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR17" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS17" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU17" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW17" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX17" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY17" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA17" t="s">
         <v>106</v>
       </c>
-      <c r="O15" t="s">
+      <c r="DB17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC17" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE17" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG17" t="s">
+        <v>169</v>
+      </c>
+      <c r="DH17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI17" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK17" t="s">
+        <v>158</v>
+      </c>
+      <c r="DL17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM17" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DO17" t="s">
+        <v>107</v>
+      </c>
+      <c r="DP17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ17" t="s">
+        <v>170</v>
+      </c>
+      <c r="DR17" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS17" t="s">
+        <v>171</v>
+      </c>
+      <c r="DT17" t="s">
+        <v>172</v>
+      </c>
+      <c r="DU17" t="s">
+        <v>142</v>
+      </c>
+      <c r="DV17" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="18" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>64</v>
+      </c>
+      <c r="F18" t="s">
+        <v>62</v>
+      </c>
+      <c r="G18" t="s">
+        <v>65</v>
+      </c>
+      <c r="H18" t="s">
+        <v>62</v>
+      </c>
+      <c r="I18" t="s">
+        <v>66</v>
+      </c>
+      <c r="J18" t="s">
+        <v>62</v>
+      </c>
+      <c r="K18" t="s">
+        <v>67</v>
+      </c>
+      <c r="L18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" t="s">
+        <v>68</v>
+      </c>
+      <c r="N18" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" t="s">
+        <v>114</v>
+      </c>
+      <c r="P18" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>69</v>
+      </c>
+      <c r="R18" t="s">
+        <v>62</v>
+      </c>
+      <c r="S18" t="s">
+        <v>70</v>
+      </c>
+      <c r="T18" t="s">
+        <v>62</v>
+      </c>
+      <c r="U18" t="s">
+        <v>71</v>
+      </c>
+      <c r="V18" t="s">
+        <v>62</v>
+      </c>
+      <c r="W18" t="s">
+        <v>72</v>
+      </c>
+      <c r="X18" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>163</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>165</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT18" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ18" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB18" t="s">
+        <v>167</v>
+      </c>
+      <c r="CC18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD18" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF18" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH18" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ18" t="s">
+        <v>167</v>
+      </c>
+      <c r="CK18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL18" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN18" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO18" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP18" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ18" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR18" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS18" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU18" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW18" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX18" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY18" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ18" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA18" t="s">
         <v>106</v>
       </c>
-      <c r="P15" t="s">
-[...38 lines deleted...]
-      <c r="AC15" t="s">
+      <c r="DB18" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC18" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD18" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE18" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF18" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG18" t="s">
+        <v>169</v>
+      </c>
+      <c r="DH18" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI18" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ18" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK18" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL18" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM18" t="s">
         <v>68</v>
       </c>
-      <c r="AD15" t="s">
-[...1393 lines deleted...]
-      </c>
       <c r="DN18" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="DO18" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="DP18" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ18" t="s">
         <v>170</v>
       </c>
-      <c r="DQ18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DR18" t="s">
-        <v>162</v>
+        <v>62</v>
       </c>
       <c r="DS18" t="s">
         <v>171</v>
       </c>
       <c r="DT18" t="s">
+        <v>175</v>
+      </c>
+      <c r="DU18" t="s">
+        <v>142</v>
+      </c>
+      <c r="DV18" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>64</v>
+      </c>
+      <c r="F19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" t="s">
+        <v>177</v>
+      </c>
+      <c r="H19" t="s">
+        <v>62</v>
+      </c>
+      <c r="I19" t="s">
+        <v>66</v>
+      </c>
+      <c r="J19" t="s">
+        <v>62</v>
+      </c>
+      <c r="K19" t="s">
+        <v>67</v>
+      </c>
+      <c r="L19" t="s">
+        <v>62</v>
+      </c>
+      <c r="M19" t="s">
+        <v>68</v>
+      </c>
+      <c r="N19" t="s">
+        <v>114</v>
+      </c>
+      <c r="O19" t="s">
+        <v>114</v>
+      </c>
+      <c r="P19" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>69</v>
+      </c>
+      <c r="R19" t="s">
+        <v>62</v>
+      </c>
+      <c r="S19" t="s">
+        <v>70</v>
+      </c>
+      <c r="T19" t="s">
+        <v>62</v>
+      </c>
+      <c r="U19" t="s">
+        <v>71</v>
+      </c>
+      <c r="V19" t="s">
+        <v>62</v>
+      </c>
+      <c r="W19" t="s">
+        <v>72</v>
+      </c>
+      <c r="X19" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD19" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF19" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH19" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ19" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL19" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN19" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO19" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP19" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ19" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR19" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS19" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU19" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW19" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX19" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY19" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA19" t="s">
         <v>106</v>
       </c>
-      <c r="DU18" t="s">
+      <c r="DB19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC19" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE19" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG19" t="s">
+        <v>99</v>
+      </c>
+      <c r="DH19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI19" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK19" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM19" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN19" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO19" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ19" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR19" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS19" t="s">
+        <v>171</v>
+      </c>
+      <c r="DT19" t="s">
+        <v>183</v>
+      </c>
+      <c r="DU19" t="s">
+        <v>142</v>
+      </c>
+      <c r="DV19" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="20" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" t="s">
+        <v>62</v>
+      </c>
+      <c r="G20" t="s">
+        <v>177</v>
+      </c>
+      <c r="H20" t="s">
+        <v>62</v>
+      </c>
+      <c r="I20" t="s">
+        <v>66</v>
+      </c>
+      <c r="J20" t="s">
+        <v>62</v>
+      </c>
+      <c r="K20" t="s">
+        <v>67</v>
+      </c>
+      <c r="L20" t="s">
+        <v>62</v>
+      </c>
+      <c r="M20" t="s">
+        <v>68</v>
+      </c>
+      <c r="N20" t="s">
+        <v>114</v>
+      </c>
+      <c r="O20" t="s">
+        <v>114</v>
+      </c>
+      <c r="P20" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>69</v>
+      </c>
+      <c r="R20" t="s">
+        <v>62</v>
+      </c>
+      <c r="S20" t="s">
+        <v>70</v>
+      </c>
+      <c r="T20" t="s">
+        <v>62</v>
+      </c>
+      <c r="U20" t="s">
+        <v>71</v>
+      </c>
+      <c r="V20" t="s">
+        <v>62</v>
+      </c>
+      <c r="W20" t="s">
+        <v>72</v>
+      </c>
+      <c r="X20" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF20" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH20" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ20" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR20" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT20" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX20" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ20" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD20" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF20" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH20" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ20" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL20" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN20" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO20" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP20" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ20" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR20" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS20" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU20" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW20" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX20" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY20" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA20" t="s">
         <v>106</v>
       </c>
+      <c r="DB20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC20" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE20" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG20" t="s">
+        <v>99</v>
+      </c>
+      <c r="DH20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI20" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK20" t="s">
+        <v>185</v>
+      </c>
+      <c r="DL20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM20" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN20" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO20" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ20" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR20" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS20" t="s">
+        <v>171</v>
+      </c>
+      <c r="DT20" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU20" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV20" t="s">
+        <v>114</v>
+      </c>
     </row>
-    <row r="19" spans="1:125" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="N19" t="s">
+    <row r="21" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>188</v>
+      </c>
+      <c r="B21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" t="s">
+        <v>177</v>
+      </c>
+      <c r="H21" t="s">
+        <v>62</v>
+      </c>
+      <c r="I21" t="s">
+        <v>66</v>
+      </c>
+      <c r="J21" t="s">
+        <v>62</v>
+      </c>
+      <c r="K21" t="s">
+        <v>67</v>
+      </c>
+      <c r="L21" t="s">
+        <v>62</v>
+      </c>
+      <c r="M21" t="s">
+        <v>68</v>
+      </c>
+      <c r="N21" t="s">
+        <v>114</v>
+      </c>
+      <c r="O21" t="s">
+        <v>114</v>
+      </c>
+      <c r="P21" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>69</v>
+      </c>
+      <c r="R21" t="s">
+        <v>62</v>
+      </c>
+      <c r="S21" t="s">
+        <v>70</v>
+      </c>
+      <c r="T21" t="s">
+        <v>62</v>
+      </c>
+      <c r="U21" t="s">
+        <v>71</v>
+      </c>
+      <c r="V21" t="s">
+        <v>62</v>
+      </c>
+      <c r="W21" t="s">
+        <v>72</v>
+      </c>
+      <c r="X21" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD21" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ21" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX21" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ21" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD21" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF21" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH21" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ21" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL21" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN21" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO21" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP21" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ21" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR21" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS21" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU21" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW21" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX21" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY21" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA21" t="s">
         <v>106</v>
       </c>
-      <c r="O19" t="s">
+      <c r="DB21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC21" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE21" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG21" t="s">
+        <v>99</v>
+      </c>
+      <c r="DH21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI21" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK21" t="s">
+        <v>189</v>
+      </c>
+      <c r="DL21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM21" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN21" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO21" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ21" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR21" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS21" t="s">
+        <v>190</v>
+      </c>
+      <c r="DT21" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU21" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV21" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="22" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>192</v>
+      </c>
+      <c r="B22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>64</v>
+      </c>
+      <c r="F22" t="s">
+        <v>62</v>
+      </c>
+      <c r="G22" t="s">
+        <v>177</v>
+      </c>
+      <c r="H22" t="s">
+        <v>62</v>
+      </c>
+      <c r="I22" t="s">
+        <v>66</v>
+      </c>
+      <c r="J22" t="s">
+        <v>62</v>
+      </c>
+      <c r="K22" t="s">
+        <v>67</v>
+      </c>
+      <c r="L22" t="s">
+        <v>62</v>
+      </c>
+      <c r="M22" t="s">
+        <v>68</v>
+      </c>
+      <c r="N22" t="s">
+        <v>114</v>
+      </c>
+      <c r="O22" t="s">
+        <v>114</v>
+      </c>
+      <c r="P22" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>69</v>
+      </c>
+      <c r="R22" t="s">
+        <v>62</v>
+      </c>
+      <c r="S22" t="s">
+        <v>70</v>
+      </c>
+      <c r="T22" t="s">
+        <v>62</v>
+      </c>
+      <c r="U22" t="s">
+        <v>71</v>
+      </c>
+      <c r="V22" t="s">
+        <v>62</v>
+      </c>
+      <c r="W22" t="s">
+        <v>72</v>
+      </c>
+      <c r="X22" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD22" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF22" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP22" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV22" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ22" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD22" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF22" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH22" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ22" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL22" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN22" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO22" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP22" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ22" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR22" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS22" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU22" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW22" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX22" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY22" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA22" t="s">
         <v>106</v>
       </c>
-      <c r="P19" t="s">
-[...8 lines deleted...]
-      <c r="S19" t="s">
+      <c r="DB22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC22" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE22" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG22" t="s">
+        <v>99</v>
+      </c>
+      <c r="DH22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI22" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK22" t="s">
+        <v>108</v>
+      </c>
+      <c r="DL22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM22" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN22" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO22" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ22" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR22" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS22" t="s">
+        <v>193</v>
+      </c>
+      <c r="DT22" t="s">
+        <v>194</v>
+      </c>
+      <c r="DU22" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV22" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="23" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>195</v>
+      </c>
+      <c r="B23" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" t="s">
         <v>63</v>
       </c>
-      <c r="T19" t="s">
-[...2 lines deleted...]
-      <c r="U19" t="s">
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" t="s">
         <v>64</v>
       </c>
-      <c r="V19" t="s">
-[...8 lines deleted...]
-      <c r="Y19" t="s">
+      <c r="F23" t="s">
+        <v>62</v>
+      </c>
+      <c r="G23" t="s">
+        <v>177</v>
+      </c>
+      <c r="H23" t="s">
+        <v>62</v>
+      </c>
+      <c r="I23" t="s">
         <v>66</v>
       </c>
-      <c r="Z19" t="s">
-[...8 lines deleted...]
-      <c r="AC19" t="s">
+      <c r="J23" t="s">
+        <v>62</v>
+      </c>
+      <c r="K23" t="s">
+        <v>67</v>
+      </c>
+      <c r="L23" t="s">
+        <v>62</v>
+      </c>
+      <c r="M23" t="s">
         <v>68</v>
       </c>
-      <c r="AD19" t="s">
-[...2 lines deleted...]
-      <c r="AE19" t="s">
+      <c r="N23" t="s">
+        <v>114</v>
+      </c>
+      <c r="O23" t="s">
+        <v>114</v>
+      </c>
+      <c r="P23" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q23" t="s">
         <v>69</v>
       </c>
-      <c r="AF19" t="s">
+      <c r="R23" t="s">
+        <v>62</v>
+      </c>
+      <c r="S23" t="s">
+        <v>70</v>
+      </c>
+      <c r="T23" t="s">
+        <v>62</v>
+      </c>
+      <c r="U23" t="s">
+        <v>71</v>
+      </c>
+      <c r="V23" t="s">
+        <v>62</v>
+      </c>
+      <c r="W23" t="s">
+        <v>72</v>
+      </c>
+      <c r="X23" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD23" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX23" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ23" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD23" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF23" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH23" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ23" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL23" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN23" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO23" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP23" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ23" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR23" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS23" t="s">
+        <v>103</v>
+      </c>
+      <c r="CT23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU23" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW23" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX23" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY23" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA23" t="s">
         <v>106</v>
       </c>
-      <c r="AG19" t="s">
+      <c r="DB23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC23" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE23" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG23" t="s">
+        <v>97</v>
+      </c>
+      <c r="DH23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI23" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK23" t="s">
+        <v>196</v>
+      </c>
+      <c r="DL23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM23" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN23" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO23" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ23" t="s">
+        <v>197</v>
+      </c>
+      <c r="DR23" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS23" t="s">
+        <v>198</v>
+      </c>
+      <c r="DT23" t="s">
+        <v>199</v>
+      </c>
+      <c r="DU23" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV23" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>200</v>
+      </c>
+      <c r="B24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" t="s">
+        <v>62</v>
+      </c>
+      <c r="G24" t="s">
+        <v>177</v>
+      </c>
+      <c r="H24" t="s">
+        <v>62</v>
+      </c>
+      <c r="I24" t="s">
+        <v>66</v>
+      </c>
+      <c r="J24" t="s">
+        <v>62</v>
+      </c>
+      <c r="K24" t="s">
+        <v>67</v>
+      </c>
+      <c r="L24" t="s">
+        <v>62</v>
+      </c>
+      <c r="M24" t="s">
+        <v>68</v>
+      </c>
+      <c r="N24" t="s">
+        <v>114</v>
+      </c>
+      <c r="O24" t="s">
+        <v>114</v>
+      </c>
+      <c r="P24" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>69</v>
+      </c>
+      <c r="R24" t="s">
+        <v>62</v>
+      </c>
+      <c r="S24" t="s">
+        <v>70</v>
+      </c>
+      <c r="T24" t="s">
+        <v>62</v>
+      </c>
+      <c r="U24" t="s">
+        <v>71</v>
+      </c>
+      <c r="V24" t="s">
+        <v>62</v>
+      </c>
+      <c r="W24" t="s">
+        <v>72</v>
+      </c>
+      <c r="X24" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF24" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ24" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN24" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP24" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR24" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV24" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX24" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ24" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB24" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD24" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF24" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH24" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ24" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL24" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN24" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO24" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP24" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ24" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR24" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS24" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU24" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW24" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX24" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY24" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA24" t="s">
         <v>106</v>
       </c>
-      <c r="AH19" t="s">
-[...2 lines deleted...]
-      <c r="AI19" t="s">
+      <c r="DB24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC24" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE24" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG24" t="s">
+        <v>97</v>
+      </c>
+      <c r="DH24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI24" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK24" t="s">
+        <v>196</v>
+      </c>
+      <c r="DL24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM24" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN24" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO24" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ24" t="s">
+        <v>197</v>
+      </c>
+      <c r="DR24" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS24" t="s">
+        <v>198</v>
+      </c>
+      <c r="DT24" t="s">
+        <v>202</v>
+      </c>
+      <c r="DU24" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV24" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="25" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>203</v>
+      </c>
+      <c r="B25" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" t="s">
+        <v>62</v>
+      </c>
+      <c r="E25" t="s">
+        <v>64</v>
+      </c>
+      <c r="F25" t="s">
+        <v>62</v>
+      </c>
+      <c r="G25" t="s">
+        <v>177</v>
+      </c>
+      <c r="H25" t="s">
+        <v>62</v>
+      </c>
+      <c r="I25" t="s">
+        <v>66</v>
+      </c>
+      <c r="J25" t="s">
+        <v>62</v>
+      </c>
+      <c r="K25" t="s">
+        <v>67</v>
+      </c>
+      <c r="L25" t="s">
+        <v>62</v>
+      </c>
+      <c r="M25" t="s">
+        <v>68</v>
+      </c>
+      <c r="N25" t="s">
+        <v>114</v>
+      </c>
+      <c r="O25" t="s">
+        <v>114</v>
+      </c>
+      <c r="P25" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>69</v>
+      </c>
+      <c r="R25" t="s">
+        <v>62</v>
+      </c>
+      <c r="S25" t="s">
         <v>70</v>
       </c>
-      <c r="AJ19" t="s">
-[...2 lines deleted...]
-      <c r="AK19" t="s">
+      <c r="T25" t="s">
+        <v>62</v>
+      </c>
+      <c r="U25" t="s">
         <v>71</v>
       </c>
-      <c r="AL19" t="s">
-[...2 lines deleted...]
-      <c r="AM19" t="s">
+      <c r="V25" t="s">
+        <v>62</v>
+      </c>
+      <c r="W25" t="s">
         <v>72</v>
       </c>
-      <c r="AN19" t="s">
-[...2 lines deleted...]
-      <c r="AO19" t="s">
+      <c r="X25" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y25" t="s">
         <v>73</v>
       </c>
-      <c r="AP19" t="s">
-[...2 lines deleted...]
-      <c r="AQ19" t="s">
+      <c r="Z25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD25" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF25" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ25" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL25" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR25" t="s">
         <v>166</v>
       </c>
-      <c r="AR19" t="s">
-[...2 lines deleted...]
-      <c r="AS19" t="s">
+      <c r="BS25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV25" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ25" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB25" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD25" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF25" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CH25" t="s">
+        <v>98</v>
+      </c>
+      <c r="CI25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ25" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CL25" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CN25" t="s">
+        <v>99</v>
+      </c>
+      <c r="CO25" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP25" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ25" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR25" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS25" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU25" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW25" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX25" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY25" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA25" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC25" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE25" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG25" t="s">
+        <v>204</v>
+      </c>
+      <c r="DH25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI25" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK25" t="s">
+        <v>205</v>
+      </c>
+      <c r="DL25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM25" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN25" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO25" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ25" t="s">
+        <v>132</v>
+      </c>
+      <c r="DR25" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS25" t="s">
+        <v>206</v>
+      </c>
+      <c r="DT25" t="s">
+        <v>207</v>
+      </c>
+      <c r="DU25" t="s">
+        <v>208</v>
+      </c>
+      <c r="DV25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" t="s">
+        <v>64</v>
+      </c>
+      <c r="F26" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" t="s">
+        <v>177</v>
+      </c>
+      <c r="H26" t="s">
+        <v>62</v>
+      </c>
+      <c r="I26" t="s">
+        <v>66</v>
+      </c>
+      <c r="J26" t="s">
+        <v>62</v>
+      </c>
+      <c r="K26" t="s">
+        <v>67</v>
+      </c>
+      <c r="L26" t="s">
+        <v>62</v>
+      </c>
+      <c r="M26" t="s">
+        <v>68</v>
+      </c>
+      <c r="N26" t="s">
+        <v>114</v>
+      </c>
+      <c r="O26" t="s">
+        <v>114</v>
+      </c>
+      <c r="P26" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>69</v>
+      </c>
+      <c r="R26" t="s">
+        <v>62</v>
+      </c>
+      <c r="S26" t="s">
+        <v>70</v>
+      </c>
+      <c r="T26" t="s">
+        <v>62</v>
+      </c>
+      <c r="U26" t="s">
+        <v>71</v>
+      </c>
+      <c r="V26" t="s">
+        <v>62</v>
+      </c>
+      <c r="W26" t="s">
+        <v>72</v>
+      </c>
+      <c r="X26" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC26" t="s">
         <v>75</v>
       </c>
-      <c r="AT19" t="s">
-[...2 lines deleted...]
-      <c r="AU19" t="s">
+      <c r="AD26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE26" t="s">
         <v>76</v>
       </c>
-      <c r="AV19" t="s">
-[...2 lines deleted...]
-      <c r="AW19" t="s">
+      <c r="AF26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI26" t="s">
         <v>77</v>
       </c>
-      <c r="AX19" t="s">
-[...8 lines deleted...]
-      <c r="BA19" t="s">
+      <c r="AJ26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM26" t="s">
         <v>79</v>
       </c>
-      <c r="BB19" t="s">
-[...8 lines deleted...]
-      <c r="BE19" t="s">
+      <c r="AN26" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP26" t="s">
         <v>81</v>
       </c>
-      <c r="BF19" t="s">
-[...14 lines deleted...]
-      <c r="BK19" t="s">
+      <c r="AQ26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD26" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF26" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN26" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA26" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC26" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD26" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE26" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF26" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO26" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP26" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ26" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR26" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS26" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT26" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU26" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV26" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW26" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX26" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY26" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA26" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC26" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE26" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG26" t="s">
+        <v>204</v>
+      </c>
+      <c r="DH26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI26" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK26" t="s">
+        <v>205</v>
+      </c>
+      <c r="DL26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM26" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN26" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO26" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ26" t="s">
+        <v>132</v>
+      </c>
+      <c r="DR26" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS26" t="s">
+        <v>206</v>
+      </c>
+      <c r="DT26" t="s">
+        <v>210</v>
+      </c>
+      <c r="DU26" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>211</v>
+      </c>
+      <c r="B27" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" t="s">
+        <v>64</v>
+      </c>
+      <c r="F27" t="s">
+        <v>62</v>
+      </c>
+      <c r="G27" t="s">
+        <v>177</v>
+      </c>
+      <c r="H27" t="s">
+        <v>62</v>
+      </c>
+      <c r="I27" t="s">
+        <v>66</v>
+      </c>
+      <c r="J27" t="s">
+        <v>114</v>
+      </c>
+      <c r="K27" t="s">
+        <v>114</v>
+      </c>
+      <c r="L27" t="s">
+        <v>62</v>
+      </c>
+      <c r="M27" t="s">
+        <v>68</v>
+      </c>
+      <c r="N27" t="s">
+        <v>114</v>
+      </c>
+      <c r="O27" t="s">
+        <v>114</v>
+      </c>
+      <c r="P27" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>69</v>
+      </c>
+      <c r="R27" t="s">
+        <v>62</v>
+      </c>
+      <c r="S27" t="s">
+        <v>212</v>
+      </c>
+      <c r="T27" t="s">
+        <v>62</v>
+      </c>
+      <c r="U27" t="s">
+        <v>71</v>
+      </c>
+      <c r="V27" t="s">
+        <v>62</v>
+      </c>
+      <c r="W27" t="s">
         <v>72</v>
       </c>
-      <c r="BL19" t="s">
-[...2 lines deleted...]
-      <c r="BM19" t="s">
+      <c r="X27" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>213</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT27" t="s">
         <v>83</v>
       </c>
-      <c r="BN19" t="s">
-[...2 lines deleted...]
-      <c r="BO19" t="s">
+      <c r="AU27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV27" t="s">
         <v>84</v>
       </c>
-      <c r="BP19" t="s">
-[...8 lines deleted...]
-      <c r="BS19" t="s">
+      <c r="AW27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX27" t="s">
         <v>85</v>
       </c>
-      <c r="BT19" t="s">
-[...8 lines deleted...]
-      <c r="BW19" t="s">
+      <c r="AY27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB27" t="s">
         <v>87</v>
       </c>
-      <c r="BX19" t="s">
-[...2 lines deleted...]
-      <c r="BY19" t="s">
+      <c r="BC27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD27" t="s">
         <v>88</v>
       </c>
-      <c r="BZ19" t="s">
-[...8 lines deleted...]
-      <c r="CC19" t="s">
+      <c r="BE27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF27" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH27" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ27" t="s">
         <v>90</v>
       </c>
-      <c r="CD19" t="s">
-[...2 lines deleted...]
-      <c r="CE19" t="s">
+      <c r="BK27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL27" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN27" t="s">
         <v>91</v>
       </c>
-      <c r="CF19" t="s">
-[...2 lines deleted...]
-      <c r="CG19" t="s">
+      <c r="BO27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP27" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR27" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT27" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV27" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX27" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA27" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB27" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC27" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD27" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE27" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF27" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG27" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH27" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI27" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ27" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK27" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL27" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM27" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN27" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO27" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP27" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ27" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR27" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS27" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT27" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU27" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV27" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW27" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX27" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY27" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA27" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC27" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE27" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG27" t="s">
+        <v>204</v>
+      </c>
+      <c r="DH27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI27" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK27" t="s">
+        <v>205</v>
+      </c>
+      <c r="DL27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM27" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN27" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO27" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ27" t="s">
+        <v>132</v>
+      </c>
+      <c r="DR27" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS27" t="s">
+        <v>206</v>
+      </c>
+      <c r="DT27" t="s">
+        <v>214</v>
+      </c>
+      <c r="DU27" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28" t="s">
+        <v>62</v>
+      </c>
+      <c r="E28" t="s">
+        <v>64</v>
+      </c>
+      <c r="F28" t="s">
+        <v>62</v>
+      </c>
+      <c r="G28" t="s">
+        <v>177</v>
+      </c>
+      <c r="H28" t="s">
+        <v>62</v>
+      </c>
+      <c r="I28" t="s">
+        <v>66</v>
+      </c>
+      <c r="J28" t="s">
+        <v>114</v>
+      </c>
+      <c r="K28" t="s">
+        <v>114</v>
+      </c>
+      <c r="L28" t="s">
+        <v>62</v>
+      </c>
+      <c r="M28" t="s">
+        <v>68</v>
+      </c>
+      <c r="N28" t="s">
+        <v>114</v>
+      </c>
+      <c r="O28" t="s">
+        <v>114</v>
+      </c>
+      <c r="P28" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>69</v>
+      </c>
+      <c r="R28" t="s">
+        <v>62</v>
+      </c>
+      <c r="S28" t="s">
+        <v>212</v>
+      </c>
+      <c r="T28" t="s">
+        <v>62</v>
+      </c>
+      <c r="U28" t="s">
+        <v>71</v>
+      </c>
+      <c r="V28" t="s">
+        <v>62</v>
+      </c>
+      <c r="W28" t="s">
+        <v>72</v>
+      </c>
+      <c r="X28" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>213</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD28" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF28" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH28" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ28" t="s">
         <v>90</v>
       </c>
-      <c r="CH19" t="s">
-[...8 lines deleted...]
-      <c r="CK19" t="s">
+      <c r="BK28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL28" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN28" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV28" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX28" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY28" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ28" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA28" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB28" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC28" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD28" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE28" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF28" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG28" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH28" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI28" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ28" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK28" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL28" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM28" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN28" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO28" t="s">
+        <v>100</v>
+      </c>
+      <c r="CP28" t="s">
+        <v>101</v>
+      </c>
+      <c r="CQ28" t="s">
+        <v>101</v>
+      </c>
+      <c r="CR28" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS28" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT28" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU28" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV28" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW28" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX28" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY28" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA28" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC28" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE28" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG28" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI28" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK28" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM28" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN28" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO28" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ28" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR28" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS28" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT28" t="s">
+        <v>218</v>
+      </c>
+      <c r="DU28" t="s">
+        <v>219</v>
+      </c>
+      <c r="DV28" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="29" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>220</v>
+      </c>
+      <c r="B29" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E29" t="s">
+        <v>64</v>
+      </c>
+      <c r="F29" t="s">
+        <v>62</v>
+      </c>
+      <c r="G29" t="s">
+        <v>177</v>
+      </c>
+      <c r="H29" t="s">
+        <v>62</v>
+      </c>
+      <c r="I29" t="s">
+        <v>66</v>
+      </c>
+      <c r="J29" t="s">
+        <v>114</v>
+      </c>
+      <c r="K29" t="s">
+        <v>114</v>
+      </c>
+      <c r="L29" t="s">
+        <v>62</v>
+      </c>
+      <c r="M29" t="s">
+        <v>68</v>
+      </c>
+      <c r="N29" t="s">
+        <v>114</v>
+      </c>
+      <c r="O29" t="s">
+        <v>114</v>
+      </c>
+      <c r="P29" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>69</v>
+      </c>
+      <c r="R29" t="s">
+        <v>62</v>
+      </c>
+      <c r="S29" t="s">
+        <v>212</v>
+      </c>
+      <c r="T29" t="s">
+        <v>62</v>
+      </c>
+      <c r="U29" t="s">
+        <v>71</v>
+      </c>
+      <c r="V29" t="s">
+        <v>62</v>
+      </c>
+      <c r="W29" t="s">
+        <v>72</v>
+      </c>
+      <c r="X29" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>213</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB29" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD29" t="s">
         <v>88</v>
       </c>
-      <c r="CL19" t="s">
-[...2 lines deleted...]
-      <c r="CM19" t="s">
+      <c r="BE29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF29" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH29" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ29" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL29" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN29" t="s">
         <v>91</v>
       </c>
-      <c r="CN19" t="s">
+      <c r="BO29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP29" t="s">
         <v>92</v>
       </c>
-      <c r="CO19" t="s">
+      <c r="BQ29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR29" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT29" t="s">
         <v>93</v>
       </c>
-      <c r="CP19" t="s">
+      <c r="BU29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV29" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ29" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA29" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB29" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC29" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD29" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE29" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF29" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR29" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS29" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT29" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU29" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV29" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW29" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX29" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY29" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA29" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC29" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE29" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG29" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI29" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK29" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM29" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN29" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO29" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ29" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR29" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS29" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT29" t="s">
+        <v>221</v>
+      </c>
+      <c r="DU29" t="s">
+        <v>222</v>
+      </c>
+      <c r="DV29" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="30" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>223</v>
+      </c>
+      <c r="B30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" t="s">
+        <v>63</v>
+      </c>
+      <c r="D30" t="s">
+        <v>114</v>
+      </c>
+      <c r="E30" t="s">
+        <v>114</v>
+      </c>
+      <c r="F30" t="s">
+        <v>114</v>
+      </c>
+      <c r="G30" t="s">
+        <v>114</v>
+      </c>
+      <c r="H30" t="s">
+        <v>114</v>
+      </c>
+      <c r="I30" t="s">
+        <v>114</v>
+      </c>
+      <c r="J30" t="s">
+        <v>114</v>
+      </c>
+      <c r="K30" t="s">
+        <v>114</v>
+      </c>
+      <c r="L30" t="s">
+        <v>62</v>
+      </c>
+      <c r="M30" t="s">
+        <v>68</v>
+      </c>
+      <c r="N30" t="s">
+        <v>114</v>
+      </c>
+      <c r="O30" t="s">
+        <v>114</v>
+      </c>
+      <c r="P30" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>69</v>
+      </c>
+      <c r="R30" t="s">
+        <v>62</v>
+      </c>
+      <c r="S30" t="s">
+        <v>224</v>
+      </c>
+      <c r="T30" t="s">
+        <v>62</v>
+      </c>
+      <c r="U30" t="s">
+        <v>71</v>
+      </c>
+      <c r="V30" t="s">
+        <v>62</v>
+      </c>
+      <c r="W30" t="s">
+        <v>72</v>
+      </c>
+      <c r="X30" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>225</v>
+      </c>
+      <c r="AL30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM30" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX30" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY30" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ30" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB30" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD30" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF30" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH30" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ30" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL30" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN30" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP30" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR30" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT30" t="s">
         <v>93</v>
       </c>
-      <c r="CQ19" t="s">
+      <c r="BU30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV30" t="s">
         <v>94</v>
       </c>
-      <c r="CR19" t="s">
+      <c r="BW30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX30" t="s">
         <v>95</v>
       </c>
-      <c r="CS19" t="s">
-[...2 lines deleted...]
-      <c r="CT19" t="s">
+      <c r="BY30" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ30" t="s">
         <v>96</v>
       </c>
-      <c r="CU19" t="s">
-[...14 lines deleted...]
-      <c r="CZ19" t="s">
+      <c r="CA30" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB30" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC30" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD30" t="s">
         <v>98</v>
       </c>
-      <c r="DA19" t="s">
-[...2 lines deleted...]
-      <c r="DB19" t="s">
+      <c r="CE30" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF30" t="s">
         <v>99</v>
       </c>
-      <c r="DC19" t="s">
-[...2 lines deleted...]
-      <c r="DD19" t="s">
+      <c r="CG30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR30" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS30" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT30" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU30" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV30" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW30" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX30" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY30" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA30" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC30" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE30" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG30" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI30" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK30" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM30" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN30" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO30" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ30" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR30" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS30" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT30" t="s">
+        <v>226</v>
+      </c>
+      <c r="DU30" t="s">
+        <v>227</v>
+      </c>
+      <c r="DV30" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>228</v>
+      </c>
+      <c r="B31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" t="s">
+        <v>63</v>
+      </c>
+      <c r="D31" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" t="s">
+        <v>114</v>
+      </c>
+      <c r="F31" t="s">
+        <v>114</v>
+      </c>
+      <c r="G31" t="s">
+        <v>114</v>
+      </c>
+      <c r="H31" t="s">
+        <v>114</v>
+      </c>
+      <c r="I31" t="s">
+        <v>114</v>
+      </c>
+      <c r="J31" t="s">
+        <v>114</v>
+      </c>
+      <c r="K31" t="s">
+        <v>114</v>
+      </c>
+      <c r="L31" t="s">
+        <v>62</v>
+      </c>
+      <c r="M31" t="s">
+        <v>68</v>
+      </c>
+      <c r="N31" t="s">
+        <v>114</v>
+      </c>
+      <c r="O31" t="s">
+        <v>114</v>
+      </c>
+      <c r="P31" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>114</v>
+      </c>
+      <c r="R31" t="s">
+        <v>62</v>
+      </c>
+      <c r="S31" t="s">
+        <v>224</v>
+      </c>
+      <c r="T31" t="s">
+        <v>62</v>
+      </c>
+      <c r="U31" t="s">
+        <v>71</v>
+      </c>
+      <c r="V31" t="s">
+        <v>62</v>
+      </c>
+      <c r="W31" t="s">
+        <v>72</v>
+      </c>
+      <c r="X31" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>225</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR31" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV31" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX31" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY31" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ31" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB31" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD31" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF31" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH31" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ31" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL31" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN31" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP31" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR31" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT31" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV31" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY31" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ31" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA31" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB31" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC31" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD31" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE31" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF31" t="s">
         <v>99</v>
       </c>
-      <c r="DE19" t="s">
-[...2 lines deleted...]
-      <c r="DF19" t="s">
+      <c r="CG31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR31" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS31" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT31" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU31" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV31" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW31" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX31" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY31" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA31" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC31" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE31" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG31" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI31" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK31" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM31" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN31" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO31" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ31" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR31" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS31" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT31" t="s">
+        <v>229</v>
+      </c>
+      <c r="DU31" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV31" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>230</v>
+      </c>
+      <c r="B32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32" t="s">
+        <v>63</v>
+      </c>
+      <c r="D32" t="s">
+        <v>114</v>
+      </c>
+      <c r="E32" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" t="s">
+        <v>114</v>
+      </c>
+      <c r="G32" t="s">
+        <v>114</v>
+      </c>
+      <c r="H32" t="s">
+        <v>114</v>
+      </c>
+      <c r="I32" t="s">
+        <v>114</v>
+      </c>
+      <c r="J32" t="s">
+        <v>114</v>
+      </c>
+      <c r="K32" t="s">
+        <v>114</v>
+      </c>
+      <c r="L32" t="s">
+        <v>62</v>
+      </c>
+      <c r="M32" t="s">
+        <v>68</v>
+      </c>
+      <c r="N32" t="s">
+        <v>114</v>
+      </c>
+      <c r="O32" t="s">
+        <v>114</v>
+      </c>
+      <c r="P32" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>114</v>
+      </c>
+      <c r="R32" t="s">
+        <v>62</v>
+      </c>
+      <c r="S32" t="s">
+        <v>224</v>
+      </c>
+      <c r="T32" t="s">
+        <v>62</v>
+      </c>
+      <c r="U32" t="s">
+        <v>71</v>
+      </c>
+      <c r="V32" t="s">
+        <v>62</v>
+      </c>
+      <c r="W32" t="s">
+        <v>72</v>
+      </c>
+      <c r="X32" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>225</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV32" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY32" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ32" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB32" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD32" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF32" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH32" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ32" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL32" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN32" t="s">
         <v>91</v>
       </c>
-      <c r="DG19" t="s">
-[...2 lines deleted...]
-      <c r="DH19" t="s">
+      <c r="BO32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP32" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR32" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT32" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV32" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY32" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ32" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA32" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB32" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC32" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD32" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE32" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF32" t="s">
         <v>99</v>
       </c>
-      <c r="DI19" t="s">
-[...14 lines deleted...]
-      <c r="DN19" t="s">
+      <c r="CG32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR32" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS32" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT32" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU32" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV32" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW32" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX32" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY32" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA32" t="s">
+        <v>106</v>
+      </c>
+      <c r="DB32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC32" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE32" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG32" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI32" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK32" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM32" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN32" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO32" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ32" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR32" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS32" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT32" t="s">
+        <v>231</v>
+      </c>
+      <c r="DU32" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV32" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>232</v>
+      </c>
+      <c r="B33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" t="s">
+        <v>114</v>
+      </c>
+      <c r="E33" t="s">
+        <v>114</v>
+      </c>
+      <c r="F33" t="s">
+        <v>114</v>
+      </c>
+      <c r="G33" t="s">
+        <v>114</v>
+      </c>
+      <c r="H33" t="s">
+        <v>114</v>
+      </c>
+      <c r="I33" t="s">
+        <v>114</v>
+      </c>
+      <c r="J33" t="s">
+        <v>114</v>
+      </c>
+      <c r="K33" t="s">
+        <v>114</v>
+      </c>
+      <c r="L33" t="s">
+        <v>62</v>
+      </c>
+      <c r="M33" t="s">
+        <v>68</v>
+      </c>
+      <c r="N33" t="s">
+        <v>114</v>
+      </c>
+      <c r="O33" t="s">
+        <v>114</v>
+      </c>
+      <c r="P33" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>114</v>
+      </c>
+      <c r="R33" t="s">
+        <v>62</v>
+      </c>
+      <c r="S33" t="s">
+        <v>224</v>
+      </c>
+      <c r="T33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U33" t="s">
+        <v>71</v>
+      </c>
+      <c r="V33" t="s">
+        <v>62</v>
+      </c>
+      <c r="W33" t="s">
+        <v>72</v>
+      </c>
+      <c r="X33" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>233</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB33" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD33" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF33" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH33" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ33" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL33" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN33" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP33" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR33" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT33" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV33" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY33" t="s">
+        <v>62</v>
+      </c>
+      <c r="BZ33" t="s">
+        <v>96</v>
+      </c>
+      <c r="CA33" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB33" t="s">
+        <v>180</v>
+      </c>
+      <c r="CC33" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD33" t="s">
+        <v>98</v>
+      </c>
+      <c r="CE33" t="s">
+        <v>62</v>
+      </c>
+      <c r="CF33" t="s">
         <v>99</v>
       </c>
-      <c r="DO19" t="s">
-[...14 lines deleted...]
-      <c r="DT19" t="s">
+      <c r="CG33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR33" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS33" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT33" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU33" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV33" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW33" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX33" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY33" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA33" t="s">
         <v>106</v>
       </c>
-      <c r="DU19" t="s">
+      <c r="DB33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC33" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE33" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG33" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI33" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK33" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM33" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN33" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO33" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ33" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR33" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS33" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT33" t="s">
+        <v>234</v>
+      </c>
+      <c r="DU33" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV33" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="34" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>235</v>
+      </c>
+      <c r="B34" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" t="s">
+        <v>114</v>
+      </c>
+      <c r="E34" t="s">
+        <v>114</v>
+      </c>
+      <c r="F34" t="s">
+        <v>114</v>
+      </c>
+      <c r="G34" t="s">
+        <v>114</v>
+      </c>
+      <c r="H34" t="s">
+        <v>114</v>
+      </c>
+      <c r="I34" t="s">
+        <v>114</v>
+      </c>
+      <c r="J34" t="s">
+        <v>114</v>
+      </c>
+      <c r="K34" t="s">
+        <v>114</v>
+      </c>
+      <c r="L34" t="s">
+        <v>62</v>
+      </c>
+      <c r="M34" t="s">
+        <v>68</v>
+      </c>
+      <c r="N34" t="s">
+        <v>114</v>
+      </c>
+      <c r="O34" t="s">
+        <v>114</v>
+      </c>
+      <c r="P34" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>114</v>
+      </c>
+      <c r="R34" t="s">
+        <v>62</v>
+      </c>
+      <c r="S34" t="s">
+        <v>224</v>
+      </c>
+      <c r="T34" t="s">
+        <v>62</v>
+      </c>
+      <c r="U34" t="s">
+        <v>71</v>
+      </c>
+      <c r="V34" t="s">
+        <v>62</v>
+      </c>
+      <c r="W34" t="s">
+        <v>72</v>
+      </c>
+      <c r="X34" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>233</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV34" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX34" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB34" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD34" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF34" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH34" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ34" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL34" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN34" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP34" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR34" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT34" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV34" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW34" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX34" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY34" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR34" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS34" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT34" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU34" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV34" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW34" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX34" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY34" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA34" t="s">
         <v>106</v>
       </c>
+      <c r="DB34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC34" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE34" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG34" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI34" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK34" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM34" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN34" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO34" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ34" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR34" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS34" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT34" t="s">
+        <v>236</v>
+      </c>
+      <c r="DU34" t="s">
+        <v>237</v>
+      </c>
+      <c r="DV34" t="s">
+        <v>114</v>
+      </c>
     </row>
-    <row r="20" spans="1:125" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="N20" t="s">
+    <row r="35" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>238</v>
+      </c>
+      <c r="B35" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" t="s">
+        <v>114</v>
+      </c>
+      <c r="E35" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" t="s">
+        <v>114</v>
+      </c>
+      <c r="G35" t="s">
+        <v>114</v>
+      </c>
+      <c r="H35" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" t="s">
+        <v>114</v>
+      </c>
+      <c r="J35" t="s">
+        <v>114</v>
+      </c>
+      <c r="K35" t="s">
+        <v>114</v>
+      </c>
+      <c r="L35" t="s">
+        <v>62</v>
+      </c>
+      <c r="M35" t="s">
+        <v>68</v>
+      </c>
+      <c r="N35" t="s">
+        <v>114</v>
+      </c>
+      <c r="O35" t="s">
+        <v>114</v>
+      </c>
+      <c r="P35" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>114</v>
+      </c>
+      <c r="R35" t="s">
+        <v>62</v>
+      </c>
+      <c r="S35" t="s">
+        <v>224</v>
+      </c>
+      <c r="T35" t="s">
+        <v>62</v>
+      </c>
+      <c r="U35" t="s">
+        <v>71</v>
+      </c>
+      <c r="V35" t="s">
+        <v>62</v>
+      </c>
+      <c r="W35" t="s">
+        <v>72</v>
+      </c>
+      <c r="X35" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>239</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX35" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB35" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD35" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF35" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH35" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ35" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL35" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN35" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP35" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR35" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT35" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV35" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW35" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX35" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY35" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR35" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS35" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT35" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU35" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV35" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW35" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX35" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY35" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA35" t="s">
         <v>106</v>
       </c>
-      <c r="O20" t="s">
-[...41 lines deleted...]
-      <c r="AC20" t="s">
+      <c r="DB35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC35" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE35" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG35" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI35" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK35" t="s">
+        <v>99</v>
+      </c>
+      <c r="DL35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM35" t="s">
         <v>68</v>
       </c>
-      <c r="AD20" t="s">
-[...20 lines deleted...]
-      <c r="AK20" t="s">
+      <c r="DN35" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO35" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ35" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR35" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS35" t="s">
+        <v>240</v>
+      </c>
+      <c r="DT35" t="s">
+        <v>241</v>
+      </c>
+      <c r="DU35" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV35" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="36" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>242</v>
+      </c>
+      <c r="B36" t="s">
+        <v>114</v>
+      </c>
+      <c r="C36" t="s">
+        <v>114</v>
+      </c>
+      <c r="D36" t="s">
+        <v>114</v>
+      </c>
+      <c r="E36" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" t="s">
+        <v>114</v>
+      </c>
+      <c r="G36" t="s">
+        <v>114</v>
+      </c>
+      <c r="H36" t="s">
+        <v>114</v>
+      </c>
+      <c r="I36" t="s">
+        <v>114</v>
+      </c>
+      <c r="J36" t="s">
+        <v>114</v>
+      </c>
+      <c r="K36" t="s">
+        <v>114</v>
+      </c>
+      <c r="L36" t="s">
+        <v>62</v>
+      </c>
+      <c r="M36" t="s">
+        <v>68</v>
+      </c>
+      <c r="N36" t="s">
+        <v>114</v>
+      </c>
+      <c r="O36" t="s">
+        <v>114</v>
+      </c>
+      <c r="P36" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>114</v>
+      </c>
+      <c r="R36" t="s">
+        <v>62</v>
+      </c>
+      <c r="S36" t="s">
+        <v>224</v>
+      </c>
+      <c r="T36" t="s">
+        <v>62</v>
+      </c>
+      <c r="U36" t="s">
         <v>71</v>
       </c>
-      <c r="AL20" t="s">
-[...14 lines deleted...]
-      <c r="AQ20" t="s">
+      <c r="V36" t="s">
+        <v>114</v>
+      </c>
+      <c r="W36" t="s">
+        <v>114</v>
+      </c>
+      <c r="X36" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>239</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR36" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX36" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY36" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ36" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB36" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD36" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF36" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH36" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ36" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL36" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN36" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP36" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR36" t="s">
         <v>166</v>
       </c>
-      <c r="AR20" t="s">
-[...146 lines deleted...]
-      <c r="CO20" t="s">
+      <c r="BS36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT36" t="s">
         <v>93</v>
       </c>
-      <c r="CP20" t="s">
-[...2 lines deleted...]
-      <c r="CQ20" t="s">
+      <c r="BU36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV36" t="s">
         <v>94</v>
       </c>
-      <c r="CR20" t="s">
+      <c r="BW36" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX36" t="s">
         <v>95</v>
       </c>
-      <c r="CS20" t="s">
-[...454 lines deleted...]
-      <c r="DS21" t="s">
+      <c r="BY36" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR36" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS36" t="s">
+        <v>201</v>
+      </c>
+      <c r="CT36" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU36" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV36" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW36" t="s">
         <v>181</v>
       </c>
-      <c r="DT21" t="s">
-[...5587 lines deleted...]
-      </c>
       <c r="CX36" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="CY36" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="CZ36" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="DA36" t="s">
         <v>106</v>
       </c>
       <c r="DB36" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="DC36" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="DD36" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE36" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF36" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG36" t="s">
+        <v>71</v>
+      </c>
+      <c r="DH36" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI36" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ36" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK36" t="s">
         <v>99</v>
       </c>
-      <c r="DE36" t="s">
-[...2 lines deleted...]
-      <c r="DF36" t="s">
+      <c r="DL36" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM36" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN36" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO36" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP36" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ36" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR36" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS36" t="s">
+        <v>240</v>
+      </c>
+      <c r="DT36" t="s">
+        <v>243</v>
+      </c>
+      <c r="DU36" t="s">
+        <v>237</v>
+      </c>
+      <c r="DV36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>244</v>
+      </c>
+      <c r="B37" t="s">
+        <v>114</v>
+      </c>
+      <c r="C37" t="s">
+        <v>114</v>
+      </c>
+      <c r="D37" t="s">
+        <v>114</v>
+      </c>
+      <c r="E37" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37" t="s">
+        <v>114</v>
+      </c>
+      <c r="G37" t="s">
+        <v>114</v>
+      </c>
+      <c r="H37" t="s">
+        <v>114</v>
+      </c>
+      <c r="I37" t="s">
+        <v>114</v>
+      </c>
+      <c r="J37" t="s">
+        <v>114</v>
+      </c>
+      <c r="K37" t="s">
+        <v>114</v>
+      </c>
+      <c r="L37" t="s">
+        <v>62</v>
+      </c>
+      <c r="M37" t="s">
+        <v>68</v>
+      </c>
+      <c r="N37" t="s">
+        <v>114</v>
+      </c>
+      <c r="O37" t="s">
+        <v>114</v>
+      </c>
+      <c r="P37" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>114</v>
+      </c>
+      <c r="R37" t="s">
+        <v>62</v>
+      </c>
+      <c r="S37" t="s">
+        <v>224</v>
+      </c>
+      <c r="T37" t="s">
+        <v>62</v>
+      </c>
+      <c r="U37" t="s">
+        <v>71</v>
+      </c>
+      <c r="V37" t="s">
+        <v>114</v>
+      </c>
+      <c r="W37" t="s">
+        <v>114</v>
+      </c>
+      <c r="X37" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>245</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX37" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY37" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ37" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB37" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD37" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF37" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH37" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ37" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL37" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN37" t="s">
         <v>91</v>
       </c>
-      <c r="DG36" t="s">
-[...172 lines deleted...]
-      <c r="AQ37" t="s">
+      <c r="BO37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP37" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ37" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR37" t="s">
         <v>166</v>
       </c>
-      <c r="AR37" t="s">
-[...79 lines deleted...]
-      </c>
       <c r="BS37" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BT37" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="BU37" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="BV37" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="BW37" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BX37" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="BY37" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="BZ37" t="s">
-        <v>55</v>
+        <v>114</v>
       </c>
       <c r="CA37" t="s">
-        <v>168</v>
+        <v>114</v>
       </c>
       <c r="CB37" t="s">
-        <v>55</v>
+        <v>114</v>
       </c>
       <c r="CC37" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="CD37" t="s">
-        <v>55</v>
+        <v>114</v>
       </c>
       <c r="CE37" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="CF37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CG37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CH37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CI37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CJ37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CK37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CL37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CM37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CN37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CO37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CP37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CQ37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CR37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CS37" t="s">
-        <v>55</v>
+        <v>201</v>
       </c>
       <c r="CT37" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="CU37" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="CV37" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="CW37" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
       <c r="CX37" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="CY37" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="CZ37" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="DA37" t="s">
         <v>106</v>
       </c>
       <c r="DB37" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="DC37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="DD37" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="DE37" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="DF37" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG37" t="s">
         <v>91</v>
       </c>
-      <c r="DG37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DH37" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI37" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ37" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK37" t="s">
         <v>99</v>
       </c>
-      <c r="DI37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="DL37" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="DM37" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="DN37" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="DO37" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="DP37" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="DQ37" t="s">
-        <v>106</v>
+        <v>246</v>
       </c>
       <c r="DR37" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="DS37" t="s">
-        <v>106</v>
+        <v>240</v>
       </c>
       <c r="DT37" t="s">
-        <v>106</v>
+        <v>247</v>
       </c>
       <c r="DU37" t="s">
-        <v>106</v>
+        <v>114</v>
+      </c>
+      <c r="DV37" t="s">
+        <v>114</v>
       </c>
     </row>
-    <row r="38" spans="1:125" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:126" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>219</v>
+        <v>248</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="C38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="E38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="F38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="G38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="H38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="I38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="J38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="K38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="L38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="M38" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="N38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="O38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="P38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="Q38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="R38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="S38" t="s">
-        <v>106</v>
+        <v>249</v>
       </c>
       <c r="T38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="U38" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="V38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="W38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="X38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="Y38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="Z38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AA38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AB38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AC38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AD38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AE38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AF38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AG38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AH38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AI38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AJ38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="AK38" t="s">
-        <v>106</v>
+        <v>250</v>
       </c>
       <c r="AL38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="AM38" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="AN38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AO38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="AP38" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="AQ38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="AR38" t="s">
-        <v>106</v>
+        <v>178</v>
       </c>
       <c r="AS38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="AT38" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="AU38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="AV38" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="AW38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="AX38" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="AY38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="AZ38" t="s">
-        <v>106</v>
+        <v>164</v>
       </c>
       <c r="BA38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BB38" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="BC38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BD38" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="BE38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BF38" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="BG38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BH38" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
       <c r="BI38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BJ38" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="BK38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BL38" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="BM38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BN38" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="BO38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BP38" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="BQ38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BR38" t="s">
-        <v>106</v>
+        <v>166</v>
       </c>
       <c r="BS38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BT38" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="BU38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BV38" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="BW38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="BX38" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="BY38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="BZ38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CA38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CB38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CC38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CD38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CE38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CF38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CG38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CH38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CI38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CJ38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CK38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CL38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CM38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CN38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CO38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CP38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CQ38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CR38" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="CS38" t="s">
-        <v>106</v>
+        <v>201</v>
       </c>
       <c r="CT38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="CU38" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="CV38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="CW38" t="s">
-        <v>106</v>
+        <v>181</v>
       </c>
       <c r="CX38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="CY38" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="CZ38" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="DA38" t="s">
         <v>106</v>
       </c>
       <c r="DB38" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC38" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD38" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE38" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF38" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG38" t="s">
+        <v>91</v>
+      </c>
+      <c r="DH38" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI38" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ38" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK38" t="s">
+        <v>99</v>
+      </c>
+      <c r="DL38" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM38" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN38" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO38" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP38" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ38" t="s">
+        <v>246</v>
+      </c>
+      <c r="DR38" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS38" t="s">
+        <v>240</v>
+      </c>
+      <c r="DT38" t="s">
+        <v>251</v>
+      </c>
+      <c r="DU38" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV38" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>252</v>
+      </c>
+      <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" t="s">
+        <v>114</v>
+      </c>
+      <c r="E39" t="s">
+        <v>114</v>
+      </c>
+      <c r="F39" t="s">
+        <v>114</v>
+      </c>
+      <c r="G39" t="s">
+        <v>114</v>
+      </c>
+      <c r="H39" t="s">
+        <v>114</v>
+      </c>
+      <c r="I39" t="s">
+        <v>114</v>
+      </c>
+      <c r="J39" t="s">
+        <v>114</v>
+      </c>
+      <c r="K39" t="s">
+        <v>114</v>
+      </c>
+      <c r="L39" t="s">
+        <v>62</v>
+      </c>
+      <c r="M39" t="s">
+        <v>68</v>
+      </c>
+      <c r="N39" t="s">
+        <v>114</v>
+      </c>
+      <c r="O39" t="s">
+        <v>114</v>
+      </c>
+      <c r="P39" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>114</v>
+      </c>
+      <c r="R39" t="s">
+        <v>62</v>
+      </c>
+      <c r="S39" t="s">
+        <v>249</v>
+      </c>
+      <c r="T39" t="s">
+        <v>62</v>
+      </c>
+      <c r="U39" t="s">
+        <v>71</v>
+      </c>
+      <c r="V39" t="s">
+        <v>114</v>
+      </c>
+      <c r="W39" t="s">
+        <v>114</v>
+      </c>
+      <c r="X39" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>250</v>
+      </c>
+      <c r="AL39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM39" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR39" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV39" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX39" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY39" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ39" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB39" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD39" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BF39" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BH39" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ39" t="s">
+        <v>90</v>
+      </c>
+      <c r="BK39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL39" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BN39" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BP39" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BR39" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BT39" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BV39" t="s">
+        <v>94</v>
+      </c>
+      <c r="BW39" t="s">
+        <v>62</v>
+      </c>
+      <c r="BX39" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY39" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS39" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT39" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU39" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV39" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW39" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX39" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY39" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA39" t="s">
         <v>106</v>
       </c>
-      <c r="DC38" t="s">
+      <c r="DB39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC39" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE39" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG39" t="s">
+        <v>91</v>
+      </c>
+      <c r="DH39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI39" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK39" t="s">
+        <v>99</v>
+      </c>
+      <c r="DL39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM39" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN39" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO39" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ39" t="s">
+        <v>246</v>
+      </c>
+      <c r="DR39" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS39" t="s">
+        <v>240</v>
+      </c>
+      <c r="DT39" t="s">
+        <v>253</v>
+      </c>
+      <c r="DU39" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV39" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>254</v>
+      </c>
+      <c r="B40" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" t="s">
+        <v>114</v>
+      </c>
+      <c r="D40" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" t="s">
+        <v>114</v>
+      </c>
+      <c r="F40" t="s">
+        <v>114</v>
+      </c>
+      <c r="G40" t="s">
+        <v>114</v>
+      </c>
+      <c r="H40" t="s">
+        <v>114</v>
+      </c>
+      <c r="I40" t="s">
+        <v>114</v>
+      </c>
+      <c r="J40" t="s">
+        <v>114</v>
+      </c>
+      <c r="K40" t="s">
+        <v>114</v>
+      </c>
+      <c r="L40" t="s">
+        <v>62</v>
+      </c>
+      <c r="M40" t="s">
+        <v>68</v>
+      </c>
+      <c r="N40" t="s">
+        <v>114</v>
+      </c>
+      <c r="O40" t="s">
+        <v>114</v>
+      </c>
+      <c r="P40" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>114</v>
+      </c>
+      <c r="R40" t="s">
+        <v>62</v>
+      </c>
+      <c r="S40" t="s">
+        <v>249</v>
+      </c>
+      <c r="T40" t="s">
+        <v>62</v>
+      </c>
+      <c r="U40" t="s">
+        <v>71</v>
+      </c>
+      <c r="V40" t="s">
+        <v>114</v>
+      </c>
+      <c r="W40" t="s">
+        <v>114</v>
+      </c>
+      <c r="X40" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>250</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM40" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN40" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR40" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT40" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV40" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX40" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY40" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ40" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA40" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB40" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC40" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD40" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY40" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS40" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT40" t="s">
+        <v>62</v>
+      </c>
+      <c r="CU40" t="s">
+        <v>104</v>
+      </c>
+      <c r="CV40" t="s">
+        <v>62</v>
+      </c>
+      <c r="CW40" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX40" t="s">
+        <v>62</v>
+      </c>
+      <c r="CY40" t="s">
+        <v>105</v>
+      </c>
+      <c r="CZ40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DA40" t="s">
         <v>106</v>
       </c>
-      <c r="DD38" t="s">
-[...5 lines deleted...]
-      <c r="DF38" t="s">
+      <c r="DB40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC40" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE40" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG40" t="s">
         <v>91</v>
       </c>
-      <c r="DG38" t="s">
-[...2 lines deleted...]
-      <c r="DH38" t="s">
+      <c r="DH40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI40" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK40" t="s">
         <v>99</v>
       </c>
-      <c r="DI38" t="s">
-[...14 lines deleted...]
-      <c r="DN38" t="s">
+      <c r="DL40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM40" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN40" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO40" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ40" t="s">
+        <v>246</v>
+      </c>
+      <c r="DR40" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS40" t="s">
+        <v>240</v>
+      </c>
+      <c r="DT40" t="s">
+        <v>255</v>
+      </c>
+      <c r="DU40" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV40" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="41" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>256</v>
+      </c>
+      <c r="B41" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" t="s">
+        <v>114</v>
+      </c>
+      <c r="D41" t="s">
+        <v>114</v>
+      </c>
+      <c r="E41" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" t="s">
+        <v>114</v>
+      </c>
+      <c r="G41" t="s">
+        <v>114</v>
+      </c>
+      <c r="H41" t="s">
+        <v>114</v>
+      </c>
+      <c r="I41" t="s">
+        <v>114</v>
+      </c>
+      <c r="J41" t="s">
+        <v>114</v>
+      </c>
+      <c r="K41" t="s">
+        <v>114</v>
+      </c>
+      <c r="L41" t="s">
+        <v>62</v>
+      </c>
+      <c r="M41" t="s">
+        <v>68</v>
+      </c>
+      <c r="N41" t="s">
+        <v>114</v>
+      </c>
+      <c r="O41" t="s">
+        <v>114</v>
+      </c>
+      <c r="P41" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>114</v>
+      </c>
+      <c r="R41" t="s">
+        <v>62</v>
+      </c>
+      <c r="S41" t="s">
+        <v>249</v>
+      </c>
+      <c r="T41" t="s">
+        <v>62</v>
+      </c>
+      <c r="U41" t="s">
+        <v>71</v>
+      </c>
+      <c r="V41" t="s">
+        <v>114</v>
+      </c>
+      <c r="W41" t="s">
+        <v>114</v>
+      </c>
+      <c r="X41" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>250</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR41" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV41" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX41" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY41" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ41" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA41" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB41" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC41" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD41" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY41" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY41" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ41" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA41" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB41" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC41" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD41" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE41" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF41" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG41" t="s">
+        <v>91</v>
+      </c>
+      <c r="DH41" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI41" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ41" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK41" t="s">
         <v>99</v>
       </c>
-      <c r="DO38" t="s">
-[...18 lines deleted...]
-        <v>106</v>
+      <c r="DL41" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM41" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN41" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO41" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP41" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ41" t="s">
+        <v>246</v>
+      </c>
+      <c r="DR41" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS41" t="s">
+        <v>240</v>
+      </c>
+      <c r="DT41" t="s">
+        <v>257</v>
+      </c>
+      <c r="DU41" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV41" t="s">
+        <v>114</v>
       </c>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>221</v>
+    <row r="42" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B42" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" t="s">
+        <v>114</v>
+      </c>
+      <c r="D42" t="s">
+        <v>114</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42" t="s">
+        <v>114</v>
+      </c>
+      <c r="G42" t="s">
+        <v>114</v>
+      </c>
+      <c r="H42" t="s">
+        <v>114</v>
+      </c>
+      <c r="I42" t="s">
+        <v>114</v>
+      </c>
+      <c r="J42" t="s">
+        <v>114</v>
+      </c>
+      <c r="K42" t="s">
+        <v>114</v>
+      </c>
+      <c r="L42" t="s">
+        <v>62</v>
+      </c>
+      <c r="M42" t="s">
+        <v>68</v>
+      </c>
+      <c r="N42" t="s">
+        <v>114</v>
+      </c>
+      <c r="O42" t="s">
+        <v>114</v>
+      </c>
+      <c r="P42" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>114</v>
+      </c>
+      <c r="R42" t="s">
+        <v>62</v>
+      </c>
+      <c r="S42" t="s">
+        <v>259</v>
+      </c>
+      <c r="T42" t="s">
+        <v>62</v>
+      </c>
+      <c r="U42" t="s">
+        <v>71</v>
+      </c>
+      <c r="V42" t="s">
+        <v>114</v>
+      </c>
+      <c r="W42" t="s">
+        <v>114</v>
+      </c>
+      <c r="X42" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>260</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX42" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY42" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA42" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB42" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC42" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD42" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY42" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY42" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ42" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA42" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB42" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC42" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD42" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE42" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF42" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG42" t="s">
+        <v>91</v>
+      </c>
+      <c r="DH42" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI42" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ42" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK42" t="s">
+        <v>99</v>
+      </c>
+      <c r="DL42" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM42" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN42" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO42" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP42" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ42" t="s">
+        <v>246</v>
+      </c>
+      <c r="DR42" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS42" t="s">
+        <v>240</v>
+      </c>
+      <c r="DT42" t="s">
+        <v>261</v>
+      </c>
+      <c r="DU42" t="s">
+        <v>262</v>
+      </c>
+      <c r="DV42" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>263</v>
+      </c>
+      <c r="B43" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" t="s">
+        <v>114</v>
+      </c>
+      <c r="E43" t="s">
+        <v>114</v>
+      </c>
+      <c r="F43" t="s">
+        <v>114</v>
+      </c>
+      <c r="G43" t="s">
+        <v>114</v>
+      </c>
+      <c r="H43" t="s">
+        <v>114</v>
+      </c>
+      <c r="I43" t="s">
+        <v>114</v>
+      </c>
+      <c r="J43" t="s">
+        <v>114</v>
+      </c>
+      <c r="K43" t="s">
+        <v>114</v>
+      </c>
+      <c r="L43" t="s">
+        <v>62</v>
+      </c>
+      <c r="M43" t="s">
+        <v>68</v>
+      </c>
+      <c r="N43" t="s">
+        <v>114</v>
+      </c>
+      <c r="O43" t="s">
+        <v>114</v>
+      </c>
+      <c r="P43" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>114</v>
+      </c>
+      <c r="R43" t="s">
+        <v>62</v>
+      </c>
+      <c r="S43" t="s">
+        <v>259</v>
+      </c>
+      <c r="T43" t="s">
+        <v>62</v>
+      </c>
+      <c r="U43" t="s">
+        <v>71</v>
+      </c>
+      <c r="V43" t="s">
+        <v>114</v>
+      </c>
+      <c r="W43" t="s">
+        <v>114</v>
+      </c>
+      <c r="X43" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>260</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD43" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY43" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY43" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ43" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA43" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB43" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC43" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD43" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE43" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF43" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG43" t="s">
+        <v>91</v>
+      </c>
+      <c r="DH43" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI43" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ43" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK43" t="s">
+        <v>99</v>
+      </c>
+      <c r="DL43" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM43" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN43" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO43" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP43" t="s">
+        <v>62</v>
+      </c>
+      <c r="DQ43" t="s">
+        <v>246</v>
+      </c>
+      <c r="DR43" t="s">
+        <v>62</v>
+      </c>
+      <c r="DS43" t="s">
+        <v>240</v>
+      </c>
+      <c r="DT43" t="s">
+        <v>264</v>
+      </c>
+      <c r="DU43" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV43" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="44" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>266</v>
+      </c>
+      <c r="B44" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" t="s">
+        <v>114</v>
+      </c>
+      <c r="E44" t="s">
+        <v>114</v>
+      </c>
+      <c r="F44" t="s">
+        <v>114</v>
+      </c>
+      <c r="G44" t="s">
+        <v>114</v>
+      </c>
+      <c r="H44" t="s">
+        <v>114</v>
+      </c>
+      <c r="I44" t="s">
+        <v>114</v>
+      </c>
+      <c r="J44" t="s">
+        <v>114</v>
+      </c>
+      <c r="K44" t="s">
+        <v>114</v>
+      </c>
+      <c r="L44" t="s">
+        <v>62</v>
+      </c>
+      <c r="M44" t="s">
+        <v>68</v>
+      </c>
+      <c r="N44" t="s">
+        <v>114</v>
+      </c>
+      <c r="O44" t="s">
+        <v>114</v>
+      </c>
+      <c r="P44" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>114</v>
+      </c>
+      <c r="R44" t="s">
+        <v>62</v>
+      </c>
+      <c r="S44" t="s">
+        <v>259</v>
+      </c>
+      <c r="T44" t="s">
+        <v>62</v>
+      </c>
+      <c r="U44" t="s">
+        <v>71</v>
+      </c>
+      <c r="V44" t="s">
+        <v>114</v>
+      </c>
+      <c r="W44" t="s">
+        <v>114</v>
+      </c>
+      <c r="X44" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>260</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>83</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX44" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY44" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ44" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA44" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB44" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC44" t="s">
+        <v>62</v>
+      </c>
+      <c r="BD44" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY44" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY44" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB44" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC44" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD44" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE44" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF44" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG44" t="s">
+        <v>91</v>
+      </c>
+      <c r="DH44" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI44" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ44" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK44" t="s">
+        <v>99</v>
+      </c>
+      <c r="DL44" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM44" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DQ44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DR44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DS44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DT44" t="s">
+        <v>267</v>
+      </c>
+      <c r="DU44" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>268</v>
+      </c>
+      <c r="B45" t="s">
+        <v>114</v>
+      </c>
+      <c r="C45" t="s">
+        <v>114</v>
+      </c>
+      <c r="D45" t="s">
+        <v>114</v>
+      </c>
+      <c r="E45" t="s">
+        <v>114</v>
+      </c>
+      <c r="F45" t="s">
+        <v>114</v>
+      </c>
+      <c r="G45" t="s">
+        <v>114</v>
+      </c>
+      <c r="H45" t="s">
+        <v>114</v>
+      </c>
+      <c r="I45" t="s">
+        <v>114</v>
+      </c>
+      <c r="J45" t="s">
+        <v>114</v>
+      </c>
+      <c r="K45" t="s">
+        <v>114</v>
+      </c>
+      <c r="L45" t="s">
+        <v>62</v>
+      </c>
+      <c r="M45" t="s">
+        <v>68</v>
+      </c>
+      <c r="N45" t="s">
+        <v>114</v>
+      </c>
+      <c r="O45" t="s">
+        <v>114</v>
+      </c>
+      <c r="P45" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>114</v>
+      </c>
+      <c r="R45" t="s">
+        <v>62</v>
+      </c>
+      <c r="S45" t="s">
+        <v>259</v>
+      </c>
+      <c r="T45" t="s">
+        <v>62</v>
+      </c>
+      <c r="U45" t="s">
+        <v>71</v>
+      </c>
+      <c r="V45" t="s">
+        <v>114</v>
+      </c>
+      <c r="W45" t="s">
+        <v>114</v>
+      </c>
+      <c r="X45" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>260</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM45" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY45" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BC45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BE45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY45" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY45" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA45" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB45" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC45" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD45" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE45" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF45" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG45" t="s">
+        <v>91</v>
+      </c>
+      <c r="DH45" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI45" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ45" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK45" t="s">
+        <v>99</v>
+      </c>
+      <c r="DL45" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM45" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN45" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO45" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP45" t="s">
+        <v>114</v>
+      </c>
+      <c r="DQ45" t="s">
+        <v>114</v>
+      </c>
+      <c r="DR45" t="s">
+        <v>114</v>
+      </c>
+      <c r="DS45" t="s">
+        <v>114</v>
+      </c>
+      <c r="DT45" t="s">
+        <v>269</v>
+      </c>
+      <c r="DU45" t="s">
+        <v>270</v>
+      </c>
+      <c r="DV45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>271</v>
+      </c>
+      <c r="B46" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" t="s">
+        <v>114</v>
+      </c>
+      <c r="D46" t="s">
+        <v>114</v>
+      </c>
+      <c r="E46" t="s">
+        <v>114</v>
+      </c>
+      <c r="F46" t="s">
+        <v>114</v>
+      </c>
+      <c r="G46" t="s">
+        <v>114</v>
+      </c>
+      <c r="H46" t="s">
+        <v>114</v>
+      </c>
+      <c r="I46" t="s">
+        <v>114</v>
+      </c>
+      <c r="J46" t="s">
+        <v>114</v>
+      </c>
+      <c r="K46" t="s">
+        <v>114</v>
+      </c>
+      <c r="L46" t="s">
+        <v>114</v>
+      </c>
+      <c r="M46" t="s">
+        <v>114</v>
+      </c>
+      <c r="N46" t="s">
+        <v>114</v>
+      </c>
+      <c r="O46" t="s">
+        <v>114</v>
+      </c>
+      <c r="P46" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>114</v>
+      </c>
+      <c r="R46" t="s">
+        <v>62</v>
+      </c>
+      <c r="S46" t="s">
+        <v>259</v>
+      </c>
+      <c r="T46" t="s">
+        <v>62</v>
+      </c>
+      <c r="U46" t="s">
+        <v>71</v>
+      </c>
+      <c r="V46" t="s">
+        <v>114</v>
+      </c>
+      <c r="W46" t="s">
+        <v>114</v>
+      </c>
+      <c r="X46" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK46" t="s">
+        <v>260</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM46" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY46" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BC46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BE46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY46" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY46" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB46" t="s">
+        <v>62</v>
+      </c>
+      <c r="DC46" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD46" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE46" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF46" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG46" t="s">
+        <v>99</v>
+      </c>
+      <c r="DH46" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI46" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ46" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK46" t="s">
+        <v>246</v>
+      </c>
+      <c r="DL46" t="s">
+        <v>62</v>
+      </c>
+      <c r="DM46" t="s">
+        <v>68</v>
+      </c>
+      <c r="DN46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DQ46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DR46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DS46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DT46" t="s">
+        <v>272</v>
+      </c>
+      <c r="DU46" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV46" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="47" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>273</v>
+      </c>
+      <c r="B47" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" t="s">
+        <v>114</v>
+      </c>
+      <c r="D47" t="s">
+        <v>114</v>
+      </c>
+      <c r="E47" t="s">
+        <v>114</v>
+      </c>
+      <c r="F47" t="s">
+        <v>114</v>
+      </c>
+      <c r="G47" t="s">
+        <v>114</v>
+      </c>
+      <c r="H47" t="s">
+        <v>114</v>
+      </c>
+      <c r="I47" t="s">
+        <v>114</v>
+      </c>
+      <c r="J47" t="s">
+        <v>114</v>
+      </c>
+      <c r="K47" t="s">
+        <v>114</v>
+      </c>
+      <c r="L47" t="s">
+        <v>114</v>
+      </c>
+      <c r="M47" t="s">
+        <v>114</v>
+      </c>
+      <c r="N47" t="s">
+        <v>114</v>
+      </c>
+      <c r="O47" t="s">
+        <v>114</v>
+      </c>
+      <c r="P47" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>114</v>
+      </c>
+      <c r="R47" t="s">
+        <v>62</v>
+      </c>
+      <c r="S47" t="s">
+        <v>259</v>
+      </c>
+      <c r="T47" t="s">
+        <v>62</v>
+      </c>
+      <c r="U47" t="s">
+        <v>71</v>
+      </c>
+      <c r="V47" t="s">
+        <v>114</v>
+      </c>
+      <c r="W47" t="s">
+        <v>114</v>
+      </c>
+      <c r="X47" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ47" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK47" t="s">
+        <v>260</v>
+      </c>
+      <c r="AL47" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM47" t="s">
+        <v>79</v>
+      </c>
+      <c r="AN47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY47" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BC47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BE47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY47" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY47" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DC47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DD47" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE47" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF47" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG47" t="s">
+        <v>99</v>
+      </c>
+      <c r="DH47" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI47" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ47" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK47" t="s">
+        <v>246</v>
+      </c>
+      <c r="DL47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DM47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DN47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DQ47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DR47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DS47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DT47" t="s">
+        <v>274</v>
+      </c>
+      <c r="DU47" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV47" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="48" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>275</v>
+      </c>
+      <c r="B48" t="s">
+        <v>114</v>
+      </c>
+      <c r="C48" t="s">
+        <v>114</v>
+      </c>
+      <c r="D48" t="s">
+        <v>114</v>
+      </c>
+      <c r="E48" t="s">
+        <v>114</v>
+      </c>
+      <c r="F48" t="s">
+        <v>114</v>
+      </c>
+      <c r="G48" t="s">
+        <v>114</v>
+      </c>
+      <c r="H48" t="s">
+        <v>114</v>
+      </c>
+      <c r="I48" t="s">
+        <v>114</v>
+      </c>
+      <c r="J48" t="s">
+        <v>114</v>
+      </c>
+      <c r="K48" t="s">
+        <v>114</v>
+      </c>
+      <c r="L48" t="s">
+        <v>114</v>
+      </c>
+      <c r="M48" t="s">
+        <v>114</v>
+      </c>
+      <c r="N48" t="s">
+        <v>114</v>
+      </c>
+      <c r="O48" t="s">
+        <v>114</v>
+      </c>
+      <c r="P48" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>114</v>
+      </c>
+      <c r="R48" t="s">
+        <v>114</v>
+      </c>
+      <c r="S48" t="s">
+        <v>114</v>
+      </c>
+      <c r="T48" t="s">
+        <v>114</v>
+      </c>
+      <c r="U48" t="s">
+        <v>114</v>
+      </c>
+      <c r="V48" t="s">
+        <v>114</v>
+      </c>
+      <c r="W48" t="s">
+        <v>114</v>
+      </c>
+      <c r="X48" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BC48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BE48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY48" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY48" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DC48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DD48" t="s">
+        <v>62</v>
+      </c>
+      <c r="DE48" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF48" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG48" t="s">
+        <v>99</v>
+      </c>
+      <c r="DH48" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI48" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ48" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK48" t="s">
+        <v>246</v>
+      </c>
+      <c r="DL48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DM48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DN48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DQ48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DR48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DS48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DT48" t="s">
+        <v>276</v>
+      </c>
+      <c r="DU48" t="s">
+        <v>114</v>
+      </c>
+      <c r="DV48" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="49" spans="1:126" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>277</v>
+      </c>
+      <c r="B49" t="s">
+        <v>114</v>
+      </c>
+      <c r="C49" t="s">
+        <v>114</v>
+      </c>
+      <c r="D49" t="s">
+        <v>114</v>
+      </c>
+      <c r="E49" t="s">
+        <v>114</v>
+      </c>
+      <c r="F49" t="s">
+        <v>114</v>
+      </c>
+      <c r="G49" t="s">
+        <v>114</v>
+      </c>
+      <c r="H49" t="s">
+        <v>114</v>
+      </c>
+      <c r="I49" t="s">
+        <v>114</v>
+      </c>
+      <c r="J49" t="s">
+        <v>114</v>
+      </c>
+      <c r="K49" t="s">
+        <v>114</v>
+      </c>
+      <c r="L49" t="s">
+        <v>114</v>
+      </c>
+      <c r="M49" t="s">
+        <v>114</v>
+      </c>
+      <c r="N49" t="s">
+        <v>114</v>
+      </c>
+      <c r="O49" t="s">
+        <v>114</v>
+      </c>
+      <c r="P49" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>114</v>
+      </c>
+      <c r="R49" t="s">
+        <v>114</v>
+      </c>
+      <c r="S49" t="s">
+        <v>114</v>
+      </c>
+      <c r="T49" t="s">
+        <v>114</v>
+      </c>
+      <c r="U49" t="s">
+        <v>114</v>
+      </c>
+      <c r="V49" t="s">
+        <v>114</v>
+      </c>
+      <c r="W49" t="s">
+        <v>114</v>
+      </c>
+      <c r="X49" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY49" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BC49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BE49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BK49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BM49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BO49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BQ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BU49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BW49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BY49" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CA49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CC49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CF49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CI49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CJ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CM49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CO49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CR49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CX49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CY49" t="s">
+        <v>114</v>
+      </c>
+      <c r="CZ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DA49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DB49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DC49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DD49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DE49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DF49" t="s">
+        <v>62</v>
+      </c>
+      <c r="DG49" t="s">
+        <v>99</v>
+      </c>
+      <c r="DH49" t="s">
+        <v>62</v>
+      </c>
+      <c r="DI49" t="s">
+        <v>107</v>
+      </c>
+      <c r="DJ49" t="s">
+        <v>62</v>
+      </c>
+      <c r="DK49" t="s">
+        <v>246</v>
+      </c>
+      <c r="DL49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DM49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DN49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DP49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DQ49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DR49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DS49" t="s">
+        <v>114</v>
+      </c>
+      <c r="DT49" t="s">
+        <v>278</v>
+      </c>
+      <c r="DU49" t="s">
+        <v>279</v>
+      </c>
+      <c r="DV49" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>280</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="221">
-    <mergeCell ref="B1:DR1"/>
+  <mergeCells count="222">
+    <mergeCell ref="B1:DS1"/>
     <mergeCell ref="A1:A8"/>
-    <mergeCell ref="B2:CZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="DS1:DS8"/>
+    <mergeCell ref="B2:DA2"/>
+    <mergeCell ref="DB2:DS2"/>
     <mergeCell ref="DT1:DT8"/>
     <mergeCell ref="DU1:DU8"/>
-    <mergeCell ref="B3:AM3"/>
-[...8 lines deleted...]
-    <mergeCell ref="DO3:DR3"/>
+    <mergeCell ref="DV1:DV8"/>
+    <mergeCell ref="B3:AN3"/>
+    <mergeCell ref="AO3:BD3"/>
+    <mergeCell ref="BE3:BX3"/>
+    <mergeCell ref="BY3:CF3"/>
+    <mergeCell ref="CG3:CN3"/>
+    <mergeCell ref="CO3:CR3"/>
+    <mergeCell ref="CT3:DA3"/>
+    <mergeCell ref="DB3:DK3"/>
+    <mergeCell ref="DL3:DO3"/>
+    <mergeCell ref="DP3:DS3"/>
     <mergeCell ref="B4:U4"/>
     <mergeCell ref="V4:AM4"/>
-    <mergeCell ref="AN4:AU4"/>
-[...12 lines deleted...]
-    <mergeCell ref="DO4:DR4"/>
+    <mergeCell ref="AO4:AV4"/>
+    <mergeCell ref="AW4:BD4"/>
+    <mergeCell ref="BE4:BN4"/>
+    <mergeCell ref="BO4:BX4"/>
+    <mergeCell ref="BY4:CF4"/>
+    <mergeCell ref="CG4:CN4"/>
+    <mergeCell ref="CO4:CP4"/>
+    <mergeCell ref="CQ4:CR4"/>
+    <mergeCell ref="CT4:DA4"/>
+    <mergeCell ref="DB4:DG4"/>
+    <mergeCell ref="DH4:DK4"/>
+    <mergeCell ref="DL4:DM4"/>
+    <mergeCell ref="DN4:DO4"/>
+    <mergeCell ref="DP4:DS4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
-    <mergeCell ref="AN5:AS5"/>
-[...24 lines deleted...]
-    <mergeCell ref="DQ5:DR5"/>
+    <mergeCell ref="AN4:AN8"/>
+    <mergeCell ref="AO5:AT5"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:BB5"/>
+    <mergeCell ref="BC5:BD5"/>
+    <mergeCell ref="BE5:BJ5"/>
+    <mergeCell ref="BK5:BL5"/>
+    <mergeCell ref="BM5:BN5"/>
+    <mergeCell ref="BO5:BT5"/>
+    <mergeCell ref="BU5:BV5"/>
+    <mergeCell ref="BW5:BX5"/>
+    <mergeCell ref="BY5:CD5"/>
+    <mergeCell ref="CE5:CF5"/>
+    <mergeCell ref="CG5:CL5"/>
+    <mergeCell ref="CM5:CN5"/>
+    <mergeCell ref="CS4:CS8"/>
+    <mergeCell ref="CT5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="DR5:DS5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="V6:W6"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="Z6:AA6"/>
     <mergeCell ref="AB6:AC6"/>
     <mergeCell ref="AD6:AE6"/>
     <mergeCell ref="AF6:AG6"/>
     <mergeCell ref="AH6:AI6"/>
     <mergeCell ref="AJ6:AK6"/>
     <mergeCell ref="AL6:AM6"/>
-    <mergeCell ref="AN6:AO6"/>
-[...35 lines deleted...]
-    <mergeCell ref="DQ6:DR6"/>
+    <mergeCell ref="AO6:AP6"/>
+    <mergeCell ref="AQ6:AR6"/>
+    <mergeCell ref="AS6:AT6"/>
+    <mergeCell ref="AU6:AV6"/>
+    <mergeCell ref="AW6:AX6"/>
+    <mergeCell ref="AY6:AZ6"/>
+    <mergeCell ref="BA6:BB6"/>
+    <mergeCell ref="BC6:BD6"/>
+    <mergeCell ref="BE6:BF6"/>
+    <mergeCell ref="BG6:BH6"/>
+    <mergeCell ref="BI6:BJ6"/>
+    <mergeCell ref="BK6:BL6"/>
+    <mergeCell ref="BM6:BN6"/>
+    <mergeCell ref="BO6:BP6"/>
+    <mergeCell ref="BQ6:BR6"/>
+    <mergeCell ref="BS6:BT6"/>
+    <mergeCell ref="BU6:BV6"/>
+    <mergeCell ref="BW6:BX6"/>
+    <mergeCell ref="BY6:BZ6"/>
+    <mergeCell ref="CA6:CB6"/>
+    <mergeCell ref="CC6:CD6"/>
+    <mergeCell ref="CE6:CF6"/>
+    <mergeCell ref="CG6:CH6"/>
+    <mergeCell ref="CI6:CJ6"/>
+    <mergeCell ref="CK6:CL6"/>
+    <mergeCell ref="CM6:CN6"/>
+    <mergeCell ref="CT6:CU6"/>
+    <mergeCell ref="CV6:CW6"/>
+    <mergeCell ref="CX6:CY6"/>
+    <mergeCell ref="CZ6:DA6"/>
+    <mergeCell ref="DB6:DC6"/>
+    <mergeCell ref="DD6:DE6"/>
+    <mergeCell ref="DF6:DG6"/>
+    <mergeCell ref="DH6:DI6"/>
+    <mergeCell ref="DJ6:DK6"/>
+    <mergeCell ref="DP6:DQ6"/>
+    <mergeCell ref="DR6:DS6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="Z7:AA7"/>
     <mergeCell ref="AB7:AC7"/>
-    <mergeCell ref="AN7:AO7"/>
-[...17 lines deleted...]
-    <mergeCell ref="CN6:CN8"/>
+    <mergeCell ref="AO7:AP7"/>
+    <mergeCell ref="AQ7:AR7"/>
+    <mergeCell ref="AS7:AT7"/>
+    <mergeCell ref="AW7:AX7"/>
+    <mergeCell ref="AY7:AZ7"/>
+    <mergeCell ref="BA7:BB7"/>
+    <mergeCell ref="BE7:BF7"/>
+    <mergeCell ref="BG7:BH7"/>
+    <mergeCell ref="BI7:BJ7"/>
+    <mergeCell ref="BO7:BP7"/>
+    <mergeCell ref="BQ7:BR7"/>
+    <mergeCell ref="BS7:BT7"/>
+    <mergeCell ref="BY7:BZ7"/>
+    <mergeCell ref="CA7:CB7"/>
+    <mergeCell ref="CC7:CD7"/>
+    <mergeCell ref="CG7:CH7"/>
+    <mergeCell ref="CI7:CJ7"/>
+    <mergeCell ref="CK7:CL7"/>
     <mergeCell ref="CO6:CO8"/>
     <mergeCell ref="CP6:CP8"/>
     <mergeCell ref="CQ6:CQ8"/>
-    <mergeCell ref="CS7:CT7"/>
-[...2 lines deleted...]
-    <mergeCell ref="DK6:DK8"/>
+    <mergeCell ref="CR6:CR8"/>
+    <mergeCell ref="CT7:CU7"/>
+    <mergeCell ref="CV7:CW7"/>
+    <mergeCell ref="CX7:CY7"/>
     <mergeCell ref="DL6:DL8"/>
     <mergeCell ref="DM6:DM8"/>
     <mergeCell ref="DN6:DN8"/>
-    <mergeCell ref="DO7:DP7"/>
-    <mergeCell ref="DQ7:DR7"/>
+    <mergeCell ref="DO6:DO8"/>
+    <mergeCell ref="DP7:DQ7"/>
+    <mergeCell ref="DR7:DS7"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:S8"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="V7:V8"/>
     <mergeCell ref="W7:W8"/>
     <mergeCell ref="AD7:AD8"/>
     <mergeCell ref="AE7:AE8"/>
     <mergeCell ref="AF7:AF8"/>
     <mergeCell ref="AG7:AG8"/>
     <mergeCell ref="AH7:AH8"/>
     <mergeCell ref="AI7:AI8"/>
     <mergeCell ref="AJ7:AJ8"/>
     <mergeCell ref="AK7:AK8"/>
     <mergeCell ref="AL7:AL8"/>
     <mergeCell ref="AM7:AM8"/>
-    <mergeCell ref="AT7:AT8"/>
     <mergeCell ref="AU7:AU8"/>
-    <mergeCell ref="BB7:BB8"/>
+    <mergeCell ref="AV7:AV8"/>
     <mergeCell ref="BC7:BC8"/>
-    <mergeCell ref="BJ7:BJ8"/>
+    <mergeCell ref="BD7:BD8"/>
     <mergeCell ref="BK7:BK8"/>
     <mergeCell ref="BL7:BL8"/>
     <mergeCell ref="BM7:BM8"/>
-    <mergeCell ref="BT7:BT8"/>
+    <mergeCell ref="BN7:BN8"/>
     <mergeCell ref="BU7:BU8"/>
     <mergeCell ref="BV7:BV8"/>
     <mergeCell ref="BW7:BW8"/>
-    <mergeCell ref="CD7:CD8"/>
+    <mergeCell ref="BX7:BX8"/>
     <mergeCell ref="CE7:CE8"/>
-    <mergeCell ref="CL7:CL8"/>
+    <mergeCell ref="CF7:CF8"/>
     <mergeCell ref="CM7:CM8"/>
-    <mergeCell ref="CY7:CY8"/>
+    <mergeCell ref="CN7:CN8"/>
     <mergeCell ref="CZ7:CZ8"/>
     <mergeCell ref="DA7:DA8"/>
     <mergeCell ref="DB7:DB8"/>
     <mergeCell ref="DC7:DC8"/>
     <mergeCell ref="DD7:DD8"/>
     <mergeCell ref="DE7:DE8"/>
     <mergeCell ref="DF7:DF8"/>
     <mergeCell ref="DG7:DG8"/>
     <mergeCell ref="DH7:DH8"/>
     <mergeCell ref="DI7:DI8"/>
     <mergeCell ref="DJ7:DJ8"/>
+    <mergeCell ref="DK7:DK8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="DS9" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="DS26" r:id="rId4"/>
+    <hyperlink ref="DT9" r:id="rId1" tooltip="JORT n° 149 du 10 décembre 2024, p. 6418 ; le paragraphe 2 de l'article 17 institue une cotisation de 0,5 % à la charge de l'employeur et de 0,5 % à la charge du salarié, assise sur la masse salariale déclarée à la CNSS. L'URL est celle de l'édition arabe : l'édition française de ce fascicule répond 404 sur pist.tn, et c'est dans l'édition arabe que l'article a été lu. L'article n'énonce pas de date d'effet ; le 1er janvier 2025 se déduit du rattachement à la loi de finances, et son décret d'application n'est pas recensé à ce jour."/>
+    <hyperlink ref="DV16" r:id="rId2" tooltip="ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي : 1,8 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النحو التالي : 0,60 بالمائة ابتداء من أوّل جانفي 2007،  0,60 بالمائة ابتداء من أوّل جانفي 2008،  0,60 بالمائة ابتداء من أوّل جانفي 2009،"/>
+    <hyperlink ref="DT23" r:id="rId3" tooltip="JORT n° 55, p. 2132. Porte la cotisation forfaitaire de 2 à 5 dinars. Le décret n'énonce pas de date d'effet ; la date retenue est celle de sa signature. Édition arabe : https://www.pist.tn/jort/2003/2003A/Ja0552003.pdf"/>
+    <hyperlink ref="DT25" r:id="rId4" tooltip="JORT n° 106, p. 3187-3190. Fixe le taux à 11 %, réparti 7 points de pensions et 4 points d'assurances sociales — architecture identique à celle des travailleurs non salariés. La loi ne porte pas de clause d'entrée en vigueur : la date retenue est celle où elle devient exécutoire, cinq jours après le dépôt du fascicule au siège du gouvernorat de Tunis, le jour du dépôt n'étant pas compté (loi n° 93-64 du 5 juillet 1993, article 2) ; le fascicule porte un dépôt le 31 décembre 2002. Édition arabe : https://www.pist.tn/jort/2002/2002A/Ja1062002.pdf"/>
+    <hyperlink ref="DT30" r:id="rId5" tooltip="JORT n° 94, p. 2319-2320. Institue « une cotisation complémentaire de 0,4 % des salaires à prélever sur le taux global des cotisations de sécurité sociale fixé par la loi n° 60-30 ». La loi n'énonce pas de date d'effet ; la date retenue est celle de la publication. Édition arabe : https://www.pist.tn/jort/1996/1996A/Ja09496.pdf"/>
+    <hyperlink ref="DT32" r:id="rId6" tooltip="Part des travailleurs exigible de 2,75 % à partir du 1er juillet 1996. Valeur : 2,75 + 1,5625 = 4,3125 %."/>
+    <hyperlink ref="DT33" r:id="rId7" tooltip="JORT n° 55, p. 1486-1489. Fixe le taux à 11 %, réparti 7 points de pensions et 4 points d'assurances sociales. Le décret n'énonce pas de date d'effet. Le partage interne des 4 % n'est fixé par aucun texte identifié : seule la part maladie de 3,04 % est attestée, par le décret n° 2007-1406. Édition arabe : https://www.pist.tn/jort/1995/1995A/Ja05595.pdf"/>
+    <hyperlink ref="DT35" r:id="rId8" tooltip="JORT n° 30 du 14 avril 1995, p. 690-693. Le décret entre en vigueur « à compter du 1er janvier 1995 » (article 28 ; édition arabe, p. 693 : « بداية من أول جانفي 1995 »), et non à sa date de signature. Opère le transfert d'un point des cotisations du régime général vers le régime de réparation des accidents du travail. Attention : ce point transféré n'est pas la cotisation d'accidents du travail elle-même, qui est patronale et varie de 0,50 % à 5 % selon dix-huit classes d'activité. Ce paramètre décrit le transfert, non le tarif. Édition arabe : https://www.pist.tn/jort/1995/1995A/Ja03095.pdf"/>
+    <hyperlink ref="DT38" r:id="rId9" tooltip="JORT n° 21, p. 426-427. Fixe la cotisation forfaitaire annuelle à 2 dinars — valeur que ce fichier ignorait, sa série commençant directement à 5 dinars. Le décret n'énonce pas de date d'effet ; la date retenue est celle de sa signature. Les branches couvertes par le régime ne sont énoncées ni par ce décret ni par celui de 2003 : elles supposent l'ouverture de la loi n° 65-17, qui n'a pas été faite. Édition arabe : https://www.pist.tn/jort/1992/1992A/Ja02192.pdf"/>
+    <hyperlink ref="DT39" r:id="rId10" tooltip="JORT n° 60, p. 1338-1339. Ajoute à la loi de 1981 le titre III instituant le régime agricole amélioré, avec effet au 1er octobre 1989 (article 4). L'article 90 fixe le taux global à 15 %, réparti 10 % employeur et 5 % salarié, et renvoie sa ventilation par branche à un décret qui n'a pas été identifié : seule la part maladie de 2,28 % est attestée, par le décret n° 2007-1406. Édition arabe : https://www.pist.tn/jort/1989/1989A/Ja06089.pdf"/>
+    <hyperlink ref="DT40" r:id="rId11" tooltip="JORT n° 4, p. 98-99. Fixe le taux à 10,65 %, réparti 5,25 points de pensions et 5,40 points d'assurances sociales. Le décret n'énonce pas de date d'effet. Le partage interne des 5,40 % n'est fixé par aucun texte identifié : seule la part maladie de 4,10 % est attestée, par le décret n° 2007-1406. Édition arabe : https://www.pist.tn/jort/1989/1989A/Ja00489.pdf"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>cotisations_sociales</vt:lpstr>
     </vt:vector>