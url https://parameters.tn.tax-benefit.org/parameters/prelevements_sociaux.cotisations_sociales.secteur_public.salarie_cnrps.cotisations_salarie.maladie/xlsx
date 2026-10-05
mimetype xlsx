--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -43,69 +43,69 @@
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>2,75 %</t>
   </si>
   <si>
-    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_1406_fr.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_1406__ar.pdf</t>
+    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>1,88 %</t>
   </si>
   <si>
     <t>01/04/1973</t>
   </si>
   <si>
     <t>1 %</t>
   </si>
   <si>
-    <t>décret 73-91 du 12 mars 1973 portant organisation des régimes de prévoyance sociale (article 14); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1973/décret_73_91_fr.pdf; le décret du 12 avril 1951 a institué un régime de prévoyance sociale en faveur des personnels de l'Etat et des collectivités publiques | الامر عدد 91 لسنة 1973 المؤرخ في 12  مارس 1973 بتعلق بضبط الانظمة المتعلقة بالحيطة الاجتماعية (الفصل 14); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1973/decret__73_91_ar.pdf</t>
+    <t>décret 73-91 du 12 mars 1973 portant organisation des régimes de prévoyance sociale (article 14); https://www.pist.tn/jort/1973/1973F/Jo01073.pdf; le décret du 12 avril 1951 a institué un régime de prévoyance sociale en faveur des personnels de l'Etat et des collectivités publiques | الامر عدد 91 لسنة 1973 المؤرخ في 12  مارس 1973 بتعلق بضبط الانظمة المتعلقة بالحيطة الاجتماعية (الفصل 14); https://www.pist.tn/jort/1973/1973A/Ja01073.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>