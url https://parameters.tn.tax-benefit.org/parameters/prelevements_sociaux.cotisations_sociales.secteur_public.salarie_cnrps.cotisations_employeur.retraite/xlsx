--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,185 +8,209 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="retraite" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="53">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Retraite</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>01/06/2019</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>14,5 %</t>
   </si>
   <si>
-    <t>Loi 2019-37 du 30 avril 2019, modifiant et complétant la loi n°85-12 du 5 mars 1985, relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public.(article 4); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/loi_2019_37__fr.pdf; Les taux des contributions dues au titre de la retraite définis par la loi 85-12 du 5 mars 1985 sont majorés de 2 point de pourcentage au titre de l’employeur à partir du premier jour du mois qui suit la date d’entrée en vigueur de la loi 2019-37 | قانون عدد 37 لسنة 2019 مؤرخ في 30 أفريل 2019 يتعلّق بتنقيح وإتمام القانون عدد 12 لسنة 1985 المؤرخ في 5 مارس 1985 المتعلق بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/loi_2019_37_ar.pdf; تم الترفــــيع في المساهمـــات المستوجبة بعنوان التقاعد المضـــــبوطة بالقانون عدد 12 لسنة 1985 المؤرخ في 5 مارس 1985  2 بالمائة (2%) بالنسبة للمشغل بداية من اليوم الأول من الشهر الموالي لتاريخ دخول القانون 2019-37 حيز النفاذ</t>
+    <t>Loi 2019-37 du 30 avril 2019, modifiant et complétant la loi n°85-12 du 5 mars 1985, relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public.(article 4); https://www.pist.tn/jort/2019/2019F/Jo0352019.pdf; Les taux des contributions dues au titre de la retraite définis par la loi 85-12 du 5 mars 1985 sont majorés de 2 point de pourcentage au titre de l’employeur à partir du premier jour du mois qui suit la date d’entrée en vigueur de la loi 2019-37 | قانون عدد 37 لسنة 2019 مؤرخ في 30 أفريل 2019 يتعلّق بتنقيح وإتمام القانون عدد 12 لسنة 1985 المؤرخ في 5 مارس 1985 المتعلق بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي; https://www.pist.tn/jort/2019/2019A/Ja0352019.pdf; تم الترفــــيع في المساهمـــات المستوجبة بعنوان التقاعد المضـــــبوطة بالقانون عدد 12 لسنة 1985 المؤرخ في 5 مارس 1985  2 بالمائة (2%) بالنسبة للمشغل بداية من اليوم الأول من الشهر الموالي لتاريخ دخول القانون 2019-37 حيز النفاذ</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2011</t>
   </si>
   <si>
     <t>12,5 %</t>
   </si>
   <si>
-    <t>Décret-loi n° 2011-48 du 4 juin 2011, modifiant les lois régissant les pensions civiles et militaires de retraite et des survivants dans le secteur public, le régime de retraite des membres du gouvernement et le régime de retraite des gouverneurs; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/décret_loi_2011_48_fr.pdf | مرسوم عدد 48 لسنة 2011 مؤرخ في 4 جوان 2011 يتعلق بتنقيح القوانين المنظمة للجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي ولنظام تقاعد أعضاء الحكومة ولنظام تقاعد الولاة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/décret_loi_2011_48_ar.pdf</t>
+    <t>Décret-loi n° 2011-48 du 4 juin 2011, modifiant les lois régissant les pensions civiles et militaires de retraite et des survivants dans le secteur public, le régime de retraite des membres du gouvernement et le régime de retraite des gouverneurs; https://www.pist.tn/jort/2011/2011F/Jo0412011.pdf | مرسوم عدد 48 لسنة 2011 مؤرخ في 4 جوان 2011 يتعلق بتنقيح القوانين المنظمة للجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي ولنظام تقاعد أعضاء الحكومة ولنظام تقاعد الولاة; https://www.pist.tn/jort/2011/2011A/Ja0412011.pdf</t>
+  </si>
+  <si>
+    <t>2011-06-07</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>11,5 %</t>
   </si>
   <si>
-    <t>Loi 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux | القانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007 | Loi 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_fr.pdf | القانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_ar.pdf</t>
-[...2 lines deleted...]
-    <t>01/07/2008</t>
+    <t>Loi n° 2007-43 du 25 juin 2007, article premier (échéancier); https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Marche de l'échéancier patronal : 0,60 point. Les trois marches de la part patronale sont datées du 1er janvier 2007, 2008 et 2009, là où celles de la part salariale tombent en juillet. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007، الفصل الأول; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf | Loi 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf | القانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf</t>
+  </si>
+  <si>
+    <t>2007-06-26</t>
+  </si>
+  <si>
+    <t>01/01/2008</t>
   </si>
   <si>
     <t>10,9 %</t>
   </si>
   <si>
-    <t>Loi 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux | القانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007</t>
+    <t>Loi n° 2007-43 du 25 juin 2007, article premier (échéancier); https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Marche de l'échéancier patronal : 0,60 point. Les trois marches de la part patronale sont datées du 1er janvier 2007, 2008 et 2009, là où celles de la part salariale tombent en juillet. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007، الفصل الأول; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>10,3 %</t>
   </si>
   <si>
-    <t>Loi 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_fr.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de  1,8 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’employeur, et ce, comme suit: 0,60 point de pourcentage à partir du 1er janvier 2007, 0,60 point de pourcentage à partir du 1er janvier 2008, 0,60 point de pourcentage à partir du 1er janvier 2009. | القانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي :1,8  بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النحو التالي :0,60     بالمائة ابتداء من أول جانفي 2007   0,60  بالمائة ابتداء من أول جانفي 2008 0,60  بالمائة ابتداء من أول جانفي 2009</t>
+    <t>Loi 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de  1,8 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’employeur, et ce, comme suit: 0,60 point de pourcentage à partir du 1er janvier 2007, 0,60 point de pourcentage à partir du 1er janvier 2008, 0,60 point de pourcentage à partir du 1er janvier 2009. | القانون عدد 43 لسنة 2007 المؤرخ في 25 جوان 2007; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي :1,8  بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النحو التالي :0,60     بالمائة ابتداء من أول جانفي 2007   0,60  بالمائة ابتداء من أول جانفي 2008 0,60  بالمائة ابتداء من أول جانفي 2009</t>
   </si>
   <si>
     <t>01/07/2006</t>
   </si>
   <si>
     <t>9,7 %</t>
   </si>
   <si>
-    <t>loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf</t>
+    <t>loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf</t>
+  </si>
+  <si>
+    <t>2001-12-28</t>
   </si>
   <si>
     <t>01/07/2005</t>
   </si>
   <si>
     <t>9,45 %</t>
   </si>
   <si>
     <t>01/07/2004</t>
   </si>
   <si>
     <t>9,2 %</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>8,95 %</t>
   </si>
   <si>
     <t>01/07/2002</t>
   </si>
   <si>
     <t>8,7 %</t>
   </si>
   <si>
-    <t>loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002 ، 0.25  بالمائة ابتداء من غرة جويلية 2003، 0.25  بالمائة ابتداء من غرة جويلية 2004 ، 0.25  بالمائة ابتداء من غرة جويلية 2005، 0.25  بالمائة ابتداء من غرة جويلية 2006</t>
+    <t>loi 2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة  2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002 ، 0.25  بالمائة ابتداء من غرة جويلية 2003، 0.25  بالمائة ابتداء من غرة جويلية 2004 ، 0.25  بالمائة ابتداء من غرة جويلية 2005، 0.25  بالمائة ابتداء من غرة جويلية 2006</t>
   </si>
   <si>
     <t>01/07/1995</t>
   </si>
   <si>
     <t>8,2 %</t>
   </si>
   <si>
-    <t>Loi 94-71 du 27 juin 1994 relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/loi_94_71_fr.pdf; Les taux de contribution sont relevés de 1,2 point de pourcentage de la base de calcul de la contribution, à la charge de l'employeur et ce à partir du premier juillet 1995 | القانون عدد 71 لسنة 1994 مؤرخ في 27 جوان 1994  يتعلق بتعديل نسب المساهمات في انظمة التقاعد في القطاع العمومي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/loi_94_71_ar.pdf; ترفع نسب المساهمات ب1،2 بالمائة ابتداء من غرة جويلية 1995</t>
+    <t>Loi 94-71 du 27 juin 1994 relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://www.pist.tn/jort/1994/1994F/Jo05094.pdf; Les taux de contribution sont relevés de 1,2 point de pourcentage de la base de calcul de la contribution, à la charge de l'employeur et ce à partir du premier juillet 1995 | القانون عدد 71 لسنة 1994 مؤرخ في 27 جوان 1994  يتعلق بتعديل نسب المساهمات في انظمة التقاعد في القطاع العمومي; https://www.pist.tn/jort/1994/1994A/Ja05094.pdf; ترفع نسب المساهمات ب1،2 بالمائة ابتداء من غرة جويلية 1995</t>
+  </si>
+  <si>
+    <t>1994-06-28</t>
   </si>
   <si>
     <t>01/01/1975</t>
   </si>
   <si>
     <t>7 %</t>
   </si>
   <si>
+    <t>Loi n° 74-101 du 25 décembre 1974 portant loi de finances pour l'année 1975, article 39; https://www.pist.tn/jort/1974/1974F/Jo08074.pdf; JORT n° 80 du 31 décembre 1974, p. 2918. L'article 39 remplace le deuxième alinéa de l'article 8 de la loi 59-18 : la subvention de l'État passe de 10 % à 7 %, assise sur les mêmes éléments de rémunération que la retenue salariale. L'article ne porte pas de date d'effet ; le 1er janvier 1975 se déduit du rattachement à la gestion 1975. | قانون عدد 101 لسنة 1974 مؤرخ في 25 ديسمبر 1974 يتعلق بقانون المالية لسنة 1975، الفصل 39; https://www.pist.tn/jort/1974/1974A/Ja08074.pdf</t>
+  </si>
+  <si>
+    <t>1974-12-31</t>
+  </si>
+  <si>
     <t>01/02/1959</t>
   </si>
   <si>
     <t>10 %</t>
+  </si>
+  <si>
+    <t>Loi n° 59-18 du 5 février 1959 fixant le régime des pensions civiles et militaires de retraite, article 8; https://www.pist.tn/jort/1959/1959F/Jo00859.pdf; JORT n° 8, fascicule des 3-6 février 1959, p. 93. L'article 8 met à la charge de l'État une subvention au taux uniforme de 10 % par an. La loi n'énonce pas de date d'effet pour cet article. | قانون عدد 18 لسنة 1959 مؤرخ في 5 فيفري 1959 يتعلق بضبط نظام جرايات التقاعد المدني والعسكري، الفصل 8; https://www.pist.tn/jort/1959/1959A/Ja00859.pdf</t>
+  </si>
+  <si>
+    <t>1959-02-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -609,271 +633,271 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D1:D3"/>
     <mergeCell ref="E1:E3"/>
     <mergeCell ref="F1:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>