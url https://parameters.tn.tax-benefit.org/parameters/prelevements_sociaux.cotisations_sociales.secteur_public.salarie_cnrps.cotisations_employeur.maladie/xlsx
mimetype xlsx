--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -43,51 +43,51 @@
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>4 %</t>
   </si>
   <si>
-    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_1406_fr.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_1406__ar.pdf</t>
+    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>3 %</t>
   </si>
   <si>
     <t>01/07/2007</t>
   </si>
   <si>
     <t>2 %</t>
   </si>
   <si>
     <t>01/02/1959</t>
   </si>
   <si>
     <t>1 %</t>
   </si>
 </sst>
 </file>
 