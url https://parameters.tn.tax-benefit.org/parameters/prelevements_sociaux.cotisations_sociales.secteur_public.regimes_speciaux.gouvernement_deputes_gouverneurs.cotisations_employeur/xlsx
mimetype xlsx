--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -58,132 +58,132 @@
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>01/06/2019</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>22,5 %</t>
   </si>
   <si>
     <t>Loi 2019-37 du 30 avril 2019, modifiant et complétant la loi n°85-12 du 5 mars 1985, relative au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2011</t>
   </si>
   <si>
     <t>20,5 %</t>
   </si>
   <si>
-    <t>Décret-loi n° 2011-48 du 4 juin 2011, modifiant les lois régissant les pensions civiles et militaires de retraite et des survivants dans le secteur public, le régime de retraite des membres du gouvernement et le régime de retraite des gouverneurs.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/décret_loi_2011_48_fr.pdf | مرسوم عدد 48 لسنة 2011 مؤرخ في 4 جوان 2011 يتعلق بتنقيح القوانين المنظمة للجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي ولنظام تقاعد أعضاء الحكومة ولنظام تقاعد الولاة.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/décret_loi_2011_48_ar.pdf</t>
-[...2 lines deleted...]
-    <t>loi 2015-39 du 22 septembre 2015, relative à l’extension des dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés aux membres de l’assemblé nationale constituante; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/loi_2015_39_fr.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs.  Ce régime est étendu aux : aux membres de la chambre des conseillers et aux membres de l’assemblé nationale constituante par la loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers et la loi 2015-39 du 22 septembre 2015, relative à l’extension des dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés aux membres de l’assemblé nationale constituante | قانون عدد 39 لسنة 2015 مؤرخ في 22 سبتمبر 2015 يتعلق بسحب أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب على أعضاء المجلس الوطني التأسيسي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/loi_2015_39_ar.pdf; تنسحب أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب على أعضاء المجلس الوطني التأسيسي</t>
+    <t>Décret-loi n° 2011-48 du 4 juin 2011, modifiant les lois régissant les pensions civiles et militaires de retraite et des survivants dans le secteur public, le régime de retraite des membres du gouvernement et le régime de retraite des gouverneurs.; https://www.pist.tn/jort/2011/2011F/Jo0412011.pdf | مرسوم عدد 48 لسنة 2011 مؤرخ في 4 جوان 2011 يتعلق بتنقيح القوانين المنظمة للجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي ولنظام تقاعد أعضاء الحكومة ولنظام تقاعد الولاة.; https://www.pist.tn/jort/2011/2011A/Ja0412011.pdf</t>
+  </si>
+  <si>
+    <t>loi 2015-39 du 22 septembre 2015, relative à l’extension des dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés aux membres de l’assemblé nationale constituante; https://www.pist.tn/jort/2015/2015F/Jo0792015.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs.  Ce régime est étendu aux : aux membres de la chambre des conseillers et aux membres de l’assemblé nationale constituante par la loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers et la loi 2015-39 du 22 septembre 2015, relative à l’extension des dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés aux membres de l’assemblé nationale constituante | قانون عدد 39 لسنة 2015 مؤرخ في 22 سبتمبر 2015 يتعلق بسحب أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب على أعضاء المجلس الوطني التأسيسي; https://www.pist.tn/jort/2015/2015A/Ja0792015.pdf; تنسحب أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب على أعضاء المجلس الوطني التأسيسي</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>19,5 %</t>
   </si>
   <si>
-    <t>Loi n° 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_fr.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de : 1,8 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’employeur, et ce, comme suit: 0,60 point de pourcentage à partir du 1er janvier 200,  0,60 point de pourcentage à partir du 1er janvier 2008, 0,60 point de pourcentage à partir du 1er janvier 2009. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي : 1,8 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النحو التالي : 0,60 بالمائة ابتداء من أوّل جانفي 2007،  0,60 بالمائة ابتداء من أوّل جانفي 2008،  0,60 بالمائة ابتداء من أوّل جانفي 2009،</t>
+    <t>Loi n° 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux; https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf; Les taux des contributions au régime des pensions civiles et militaires de retraite et de survivants dans le secteur public et aux régimes de retraite des membres du gouvernement, de la chambre des députés, de la chambre des conseillers et des gouverneurs sont relevés à raison de : 1,8 point de pourcentage de l’assiette de calcul de cotisation, à la charge de l’employeur, et ce, comme suit: 0,60 point de pourcentage à partir du 1er janvier 200,  0,60 point de pourcentage à partir du 1er janvier 2008, 0,60 point de pourcentage à partir du 1er janvier 2009. | قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية; https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد وللباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب وأعضاء مجلس المستشارين والولاة كما يلي : 1,8 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النحو التالي : 0,60 بالمائة ابتداء من أوّل جانفي 2007،  0,60 بالمائة ابتداء من أوّل جانفي 2008،  0,60 بالمائة ابتداء من أوّل جانفي 2009،</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>18,9 %</t>
   </si>
   <si>
     <t>Loi n° 2007-43 du 25 juin 2007, modifiant et complétant les lois régissant les pensions servies au titre des régimes de retraite, d’invalidité et de survivants dans les secteurs public et privé et des régimes spéciaux</t>
   </si>
   <si>
     <t>قانون عدد 43 لسنة 2007 مؤرخ في 25 جوان 2007 يتعلق بتنقيح وإتمام القوانين المنظمة للجرايات المسندة بعنوان أنظمة التقاعد والعجز والباقين على قيد الحياة في القطاعين العمومي والخاص والأنظمة الخصوصية</t>
   </si>
   <si>
     <t>01/07/2006</t>
   </si>
   <si>
     <t>17,7 %</t>
   </si>
   <si>
-    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006</t>
+    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002; https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006</t>
   </si>
   <si>
     <t>01/07/2005</t>
   </si>
   <si>
     <t>17,45 %</t>
   </si>
   <si>
-    <t>loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/loi_2005_54_fr.pdf; Les dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés sont étendues aux membres de la chambre des conseillers et aux membres de l’assemblé nationale constituante par la loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers | القانون عدد 54 لسنة 2005 مؤرخ في 18 جويلية 2005 يتعلق بسحب الأنظمة الخاصة المنطبقة على أعضاء مجلس النواب على أعضاء مجلس المستشارين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/loi_2005_54_ar.pdf; تنسحب على أعضاء مجلس المستشارين أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب</t>
+    <t>loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers; https://www.pist.tn/jort/2005/2005F/Jo0572005.pdf; Les dispositions de la loi n° 85-16 du 8 mars 1985, fixant le régime de retraite des députés sont étendues aux membres de la chambre des conseillers et aux membres de l’assemblé nationale constituante par la loi 2005-54 du 18 juillet 2005, étendant les régimes spéciaux applicables aux  membres de la chambre des députés, aux membres de la chambre des conseillers | القانون عدد 54 لسنة 2005 مؤرخ في 18 جويلية 2005 يتعلق بسحب الأنظمة الخاصة المنطبقة على أعضاء مجلس النواب على أعضاء مجلس المستشارين; https://www.pist.tn/jort/2005/2005A/Ja0572005.pdf; تنسحب على أعضاء مجلس المستشارين أحكام القانون عدد 16 لسنة 1985 المؤرخ في 8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب</t>
   </si>
   <si>
     <t>01/07/2004</t>
   </si>
   <si>
     <t>17,2 %</t>
   </si>
   <si>
-    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_fr.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002 (الفصل 85); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/loi_2001_123_ar.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006</t>
+    <t>Référence : loi n°2001-123 du 28 décembre 2001 portant loi de finances 2002 (article 85); https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf; Les taux de la contribution au régime des pensions civiles et militaires de retraite et des survivants dans le secteur public et des régimes de retraite des membres du gouvernement, des députés et des gouverneurs sont relevés comme suit :  de 1.5 point de pourcentage de la base de calcul de la contribution à la charge de l’employeur et ce comme suit :0.50 point de pourcentage à partir du 1er juillet 2002, 0.25 point de pourcentage à partir du 1er juillet 2003, 0.25 point de pourcentage à partir du 1er juillet 2004, 0.25 point de pourcentage à partir du 1er juillet 2005, 0.25 point de pourcentage à partir du 1er juillet 2006 | قانون عدد 123 لسنــة 2001 مؤرخ في 28 ديسمبر 2001 يتعلق بقانون المالية لسنة 2002 (الفصل 85); https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf; ترفع نسب المساهمات بنظام الجرايات المدنية والعسكرية للتقاعد والباقين على قيد الحياة في القطاع العمومي وبأنظمة التقاعد لأعضاء الحكومة وأعضاء مجلس النواب والولاّة كما يلي : 1.5 بالمائة من قاعدة احتساب الاشتراك على كاهل المؤجر وذلك على النــحو التالي :0.50 بالمائة ابتداء من غرة جويلية 2002، 0.25 بالمائة ابتداء من غرة جويلية 2003، 0.25 بالمائة ابتداء من غرة جويلية 2004، 0.25 بالمائة ابتداء من غرة جويلية 2005، 0.25 بالمائة ابتداء من غرة جويلية 2006</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>16,95 %</t>
   </si>
   <si>
     <t>01/07/2002</t>
   </si>
   <si>
     <t>16,7 %</t>
   </si>
   <si>
     <t>01/07/1995</t>
   </si>
   <si>
     <t>16,2 %</t>
   </si>
   <si>
-    <t>loi n°94-71 du 27 juin 1994 Relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/loi_94_71_fr.pdf | القانون عدد 71 لسنة 1994 المؤرخ في 27 جوان 1994 بتعلق بتعديل نسب المساهمات في أنظمة التقاعد في القطاع العمومي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/loi_94_71_ar.pdf | loi n°88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_16_fr.pdf | القانون عدد 16 لسنة 1988 المؤرخ في  17 مارس 1988 المتعلق بنظام تقاعد الولاة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/loi_88_16_ar.pdf</t>
+    <t>loi n°94-71 du 27 juin 1994 Relative à la révision des taux de la contribution aux régimes de retraite dans le secteur public; https://www.pist.tn/jort/1994/1994F/Jo05094.pdf | القانون عدد 71 لسنة 1994 المؤرخ في 27 جوان 1994 بتعلق بتعديل نسب المساهمات في أنظمة التقاعد في القطاع العمومي; https://www.pist.tn/jort/1994/1994A/Ja05094.pdf | loi n°88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs; https://www.pist.tn/jort/1988/1988F/Jo02088.pdf | قانون عدد 16 لسنة 1988 مؤرخ في 17 مارس 1988 يتعلق بضبط نظام تقاعد الولاة; https://www.pist.tn/jort/1988/1988A/Ja02088.pdf</t>
   </si>
   <si>
     <t>01/04/1985</t>
   </si>
   <si>
     <t>15 %</t>
   </si>
   <si>
-    <t>Loi n°85-16 du 8 mars 1985, fixant le régime de retraite des députés; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1985/loi_85_16_fr.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs. | القانون عدد 16  لسنة 1985 المؤرخ في  8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1985/loi_85_16_ar.pdf; الأنظمة الخضوصية : نظام التقاعد لأعضاء الحكومة، الولاة، أعضاء مجلس النواب</t>
+    <t>Loi n°85-16 du 8 mars 1985, fixant le régime de retraite des députés; https://www.pist.tn/jort/1985/1985F/Jo02185.pdf; Les régimes spéciaux : le régime de retraite des membres du gouvernement, le régime de retraite des députés, le régime de retraite des gouverneurs régie par les lois suivants : Loi n 83-31 du 17 mars 1983fixant le régime de retraite des membres du gouvernement, loi n85-16 du 8 mars 1985 fixant le régime de retraite des députés, loi n88-16 du 17 mars 1988 fixant le régime de retraite des gouverneurs. | القانون عدد 16  لسنة 1985 المؤرخ في  8 مارس 1985 المتعلق بضبط نظام تقاعد أعضاء مجلس النواب; https://www.pist.tn/jort/1985/1985A/Ja02185.pdf; الأنظمة الخضوصية : نظام التقاعد لأعضاء الحكومة، الولاة، أعضاء مجلس النواب</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -522,51 +522,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/loi_2019_37__fr.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_fr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/loi_2007_43_ar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2019/2019F/Jo0352019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2007/2007F/Jo0512007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2007/2007A/Ja0512007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F15"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">