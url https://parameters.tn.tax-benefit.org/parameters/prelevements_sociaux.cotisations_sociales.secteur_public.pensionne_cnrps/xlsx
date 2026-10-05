--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,127 +8,133 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="pensionne_cnrps" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="26">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Cotisations des agents pensionnés de l'Etat</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Capital décès</t>
   </si>
   <si>
     <t>Prévoyance sociale</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>0,5 %</t>
   </si>
   <si>
     <t>4 %</t>
   </si>
   <si>
-    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_1406_fr.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_1406__ar.pdf</t>
+    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>3 %</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>2 %</t>
   </si>
   <si>
+    <t>01/07/2007</t>
+  </si>
+  <si>
+    <t>1 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, articles 2 et 13; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49 du 19 juin 2007, article 2 p. 2156, article 13 p. 2162. L'assiette est le montant brut de la pension ; l'article 13 échelonne le taux des titulaires de pension affiliés à la CNRPS au titre du régime obligatoire : 1 % au 1er juillet 2007, 2 % en 2008, 3 % en 2009, 4 % en 2010. La date de 1959 que portait ce fichier était sans appui textuel — aucun texte antérieur établissant un prélèvement obligatoire sur la pension n'a pu être retrouvé. | أمر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها، الفصلان 2 و13; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf</t>
+  </si>
+  <si>
     <t>01/06/1974</t>
   </si>
   <si>
-    <t>1 %</t>
-[...10 lines deleted...]
-créées respectivement par la loi n°59-19 du 5 février 1959 et la loi n° 59-45 du 15 avril 1959.</t>
+    <t>décret 74-572 du 22 mai 1974 relatif au capital-décès; https://www.pist.tn/jort/1974/1974F/Jo03674.pdf; امر عدد 572 لسنة 1974 مؤرخ في22 ماي 1974 بتعلق براس المال عند الوفاة | امر عدد 572 لسنة 1974 مؤرخ في 22 ماي 1974 يتعلق براس المال عند الوفاة; https://www.pist.tn/jort/1974/1974A/Ja03674.pdf | Décret n°93-308 du premier février 1993, relatif au régime du capital décès; https://www.pist.tn/jort/1993/1993F/Jo01393.pdf; Les principales dispositions du décret n°93-308 susvisé permettent aux agents publics d'opter pour 1'une des deux branches suivantes :  La branche générale où la cotisation est calculée sur la base de tous les éléments de la rémunération, soumis à retenue pour pension; La branche facultative transitoire où la cotisation est calculée uniquement sur le salaire de base. | أمر عدد 308 لسنة 1993 مؤرخ في 1 فيفري 1993 يتعلق بنظام رأس المال عند الوفاة; https://www.pist.tn/jort/1993/1993A/Ja01393.pdf; طبقا لمنشور الوزير الأول عدد 12 بتاريخ 15 فيفري 1993 حول تطبيق الأمر عدد 308 لسنة 1993 : يمكن الأعوان العموميين من اختيار أحد الفرعين التاليين : الفرع العام وهو فرع تحتسب فيه المساهمة على كافة عناصر المرتب الخاضعة للحجز بعنوان جراية التقاعد، الفرع الاختياري الانتقالي وهو فرع تحتسب فيه المساهمة على الأجر الأساسي فحسب | Circulaire du premier ministre n°12  du 15 février 1993; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/circulaire_93_12_ar.pdf; طبقا لمنشور الوزير الأول عدد 12 بتاريخ 15 فيفري 1993 حول تطبيق الأمر عدد 308 لسنة 1993 : يمكن الأعوان العموميين من اختيار أحد الفرعين التاليين : الفرع العام وهو فرع تحتسب فيه المساهمة على كافة عناصر المرتب الخاضعة للحجز بعنوان جراية التقاعد، الفرع الاختياري الانتقالي وهو فرع تحتسب فيه المساهمة على الأجر الأساسي فحسب</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La C.N.R.P.S est née de l'article 28 de la loi n° 75-83 du 30 décembre 1975 portant loi de finances
+pour la gestion 1976 (JORT n° 87, p. 2854), qui « transforme en un établissement public à caractère
+financier » la Caisse nationale de retraite (CNR) et la Caisse de prévoyance sociale (CPS), créées
+respectivement par la loi n° 59-19 du 5 février 1959 et la loi n° 59-45 du 15 avril 1959. Le régime
+lui-même, et l'appellation de Caisse nationale de retraites, procèdent de la loi n° 59-18 du même jour.
+Le fascicule date la loi de finances du 30 décembre 1975, et non du 31.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -652,74 +658,74 @@
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F1:F4"/>
     <mergeCell ref="G1:G4"/>
     <mergeCell ref="H1:H4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>