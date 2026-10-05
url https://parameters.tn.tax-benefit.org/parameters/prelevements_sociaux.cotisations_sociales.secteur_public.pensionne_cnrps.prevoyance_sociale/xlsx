--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,107 +8,110 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="prevoyance_sociale" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="20">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Prévoyance sociale</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>4 %</t>
   </si>
   <si>
-    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_1406_fr.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_1406__ar.pdf</t>
+    <t>Décret n° 2007-1406 du 18 juin 2007, fixant l’assiette de calcul des taux de cotisations dues au titre de régime de base d’assurance maladie et ses étapes d’application.; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf | امر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>3 %</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>2 %</t>
   </si>
   <si>
-    <t>01/02/1959</t>
+    <t>01/07/2007</t>
   </si>
   <si>
     <t>1 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, articles 2 et 13; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49 du 19 juin 2007, article 2 p. 2156, article 13 p. 2162. L'assiette est le montant brut de la pension ; l'article 13 échelonne le taux des titulaires de pension affiliés à la CNRPS au titre du régime obligatoire : 1 % au 1er juillet 2007, 2 % en 2008, 3 % en 2009, 4 % en 2010. La date de 1959 que portait ce fichier était sans appui textuel — aucun texte antérieur établissant un prélèvement obligatoire sur la pension n'a pu être retrouvé. | أمر عدد 1406 لسنة 2007 مؤرخ في 18 جوان 2007 يتعلق بضبط قاعدة احتساب نسب الاشتراكات المستوجبة بعنوان النظام القاعدي للتأمين على المرض ومرحلية تطبيقها، الفصلان 2 و13; https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -568,51 +571,51 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D1:D3"/>
     <mergeCell ref="E1:E3"/>
     <mergeCell ref="F1:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>