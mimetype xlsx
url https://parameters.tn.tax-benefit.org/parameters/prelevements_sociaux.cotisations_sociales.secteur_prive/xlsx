--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,163 +8,184 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="secteur_prive" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1630" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3048" uniqueCount="187">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Cotisations sociales au titre des régimes du secteur privé</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Régime des salariés non agricoles (régime général)</t>
   </si>
   <si>
-    <t>Régime des salariés agricoles (1)</t>
+    <t>Régime des salariés agricoles (5)</t>
   </si>
   <si>
     <t>Régime des salariés agricoles amélioré</t>
   </si>
   <si>
     <t>rtns</t>
   </si>
   <si>
     <t>raci</t>
   </si>
   <si>
     <t>Régime des travailleurs à faibles revenus</t>
   </si>
   <si>
     <t>Régime des étudiants</t>
   </si>
   <si>
     <t>Régime des travailleurs tunisiens à l'étranger</t>
   </si>
   <si>
     <t>Cotisations patronales</t>
   </si>
   <si>
     <t>Cotisations salariales</t>
   </si>
   <si>
+    <t>Réduction conventionnelle (4)</t>
+  </si>
+  <si>
     <t>Patronales</t>
   </si>
   <si>
     <t>Salariales</t>
   </si>
   <si>
     <t>Régime des travailleurs non salariés</t>
   </si>
   <si>
     <t>Régime des créateurs, artistes et intellectuels</t>
   </si>
   <si>
     <t>Montant de la cotisation</t>
   </si>
   <si>
     <t>cotisations_salarie</t>
   </si>
   <si>
     <t>Accidents du travail - Maladies professionelles</t>
   </si>
   <si>
     <t>Assurances sociales</t>
   </si>
   <si>
+    <t>Prestations familiales (1)</t>
+  </si>
+  <si>
+    <t>Fond spécial de l'Etat</t>
+  </si>
+  <si>
+    <t>Perte d'emploi</t>
+  </si>
+  <si>
+    <t>Protection sociale des travailleurs</t>
+  </si>
+  <si>
+    <t>Pensions de retraite (2)</t>
+  </si>
+  <si>
+    <t>Cotisation au régime complémentaire de retraite (ex-CAVIS)</t>
+  </si>
+  <si>
+    <t>Pensions (3)</t>
+  </si>
+  <si>
+    <t>Pensions</t>
+  </si>
+  <si>
     <t>Prestations familiales</t>
   </si>
   <si>
-    <t>Fond spécial de l'Etat</t>
-[...16 lines deleted...]
-  <si>
     <t>Pensions (seuils exprimés en SMIG/SMAG)</t>
   </si>
   <si>
     <t>Soins (seuils exprimés en SMIG/SMAG)</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
+    <t>Indemnités de décès et capital décès (1)</t>
+  </si>
+  <si>
+    <t>Assurance Maladie</t>
+  </si>
+  <si>
+    <t>Indemnités de maladie et maternité (1)</t>
+  </si>
+  <si>
+    <t>Indemnités de décès et capital décès (6)</t>
+  </si>
+  <si>
+    <t>Assurance maladie (7)</t>
+  </si>
+  <si>
+    <t>Indemnités de maladie et maternité (6)</t>
+  </si>
+  <si>
     <t>Indemnités de décès et capital décès</t>
   </si>
   <si>
-    <t>Assurance Maladie</t>
-[...1 lines deleted...]
-  <si>
     <t>Indemnités de maladie et maternité</t>
   </si>
   <si>
-    <t>Assurance maladie</t>
-[...1 lines deleted...]
-  <si>
     <t>Entre 0 Smigs et 0,66 Smigs</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>0,7222 %</t>
   </si>
   <si>
     <t>0,4694 %</t>
   </si>
   <si>
     <t>4,0006 %</t>
   </si>
   <si>
     <t>0,6139 %</t>
@@ -187,50 +208,53 @@
   <si>
     <t>0,2778 %</t>
   </si>
   <si>
     <t>0,1806 %</t>
   </si>
   <si>
     <t>2,7494 %</t>
   </si>
   <si>
     <t>0,2361 %</t>
   </si>
   <si>
     <t>0,8889 %</t>
   </si>
   <si>
     <t>0,1111 %</t>
   </si>
   <si>
     <t>4,7361 %</t>
   </si>
   <si>
     <t>3 %</t>
   </si>
   <si>
+    <t>0 %</t>
+  </si>
+  <si>
     <t>0,0375 %</t>
   </si>
   <si>
     <t>4 %</t>
   </si>
   <si>
     <t>0,18 %</t>
   </si>
   <si>
     <t>3,5 %</t>
   </si>
   <si>
     <t>0,0125 %</t>
   </si>
   <si>
     <t>2,75 %</t>
   </si>
   <si>
     <t>0,06 %</t>
   </si>
   <si>
     <t>1,75 %</t>
   </si>
   <si>
     <t>0,08 %</t>
@@ -265,186 +289,474 @@
   <si>
     <t>7 %</t>
   </si>
   <si>
     <t>3,3333 %</t>
   </si>
   <si>
     <t>1,6667 %</t>
   </si>
   <si>
     <t>0,8333 %</t>
   </si>
   <si>
     <t>5 DT</t>
   </si>
   <si>
     <t>0,56 %</t>
   </si>
   <si>
     <t>0,74 %</t>
   </si>
   <si>
     <t>5,25 %</t>
   </si>
   <si>
-    <t>Loi 2024-48 du 9 décembre 2024 portant loi de finances pour 2025</t>
+    <t>Loi n° 2024-48 du 9 décembre 2024 portant loi de finances pour l'année 2025, article 17</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2011</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>3,34 %</t>
   </si>
   <si>
     <t>2,12 %</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>2,68 %</t>
   </si>
   <si>
     <t>1,49 %</t>
   </si>
   <si>
     <t>3,38 %</t>
   </si>
   <si>
     <t>2,09 %</t>
   </si>
   <si>
     <t>5,83 %</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>2,0394 %</t>
   </si>
   <si>
+    <t>2,02 %</t>
+  </si>
+  <si>
+    <t>0,86 %</t>
+  </si>
+  <si>
+    <t>2,76 %</t>
+  </si>
+  <si>
+    <t>1,43 %</t>
+  </si>
+  <si>
+    <t>4,9 %</t>
+  </si>
+  <si>
+    <t>5,87 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 7; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 7 p. 2159. « À compter du 1er juillet 2008, le taux de cotisations prévu au sous paragraphe 1er du présent article est relevé de 1,58 % à 2,88 %, le taux de cotisations supplémentaires, fixé à 1,3 %, se répartit comme suit : 0,67 % à la charge de l'employeur ; 0,63 % à la charge du salarié. » La part de l'employeur passe donc de 1,35 à 2,02 %, celle du salarié de 0,23 à 0,86 %. Édition arabe : https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 7; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 7 p. 2159. Au 1er juillet 2008 les cotisations supplémentaires, fixées à 1,3 %, se répartissent en 0,67 employeur et 0,63 salarié : la part salariale passe de 0,23 à 0,86 %. Édition arabe : https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf</t>
+  </si>
+  <si>
+    <t>01/07/2007</t>
+  </si>
+  <si>
+    <t>1,3194 %</t>
+  </si>
+  <si>
+    <t>1,35 %</t>
+  </si>
+  <si>
+    <t>0,23 %</t>
+  </si>
+  <si>
+    <t>2,14 %</t>
+  </si>
+  <si>
+    <t>0,76 %</t>
+  </si>
+  <si>
+    <t>3,97 %</t>
+  </si>
+  <si>
+    <t>4,99 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 7; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 7 p. 2159. « À compter du 1er juillet 2007, le taux de cotisations dues est fixé à 1,58 % de l'assiette des cotisations prévue au premier article du présent décret, et se répartit à raison de : 0,91 % prélevé sur le taux global des cotisations prévues par la loi n° 81-6 du 12 février 1981 susvisée ; 0,67 % au titre des cotisations supplémentaires à la charge de l'employeur. » Le point supplémentaire est donc intégralement patronal : la part de l'employeur passe de 0,68 à 1,35 %, celle du salarié reste à 0,23 %. Édition arabe : https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 7; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 7 p. 2159. Le point supplémentaire du 1er juillet 2007 est intégralement à la charge de l'employeur : la part salariale reste à 0,23 %. Édition arabe : https://www.pist.tn/jort/2007/2007A/Ja0492007.pdf | Décret n° 2007-1406 du 18 juin 2007 fixant l'assiette de calcul des taux de cotisations dues au titre du régime de base d'assurance maladie et ses étapes d'application, article 16; https://www.pist.tn/jort/2007/2007F/Jo0492007.pdf; JORT n° 49, art. 16 p. 2162. « Le présent décret entre en vigueur à compter du premier juillet 2007, et sont abrogées dès lors toutes les dispositions qui lui sont contraires et notamment celles du décret n° 97-1645 du 25 août 1997 susvisé. » La réduction conventionnelle disparaît donc avec la mise en place de l'assurance maladie de base ; la valeur nulle traduit cette abrogation.</t>
+  </si>
+  <si>
+    <t>02/07/2003</t>
+  </si>
+  <si>
+    <t>3,4306 %</t>
+  </si>
+  <si>
     <t>2 %</t>
   </si>
   <si>
-    <t>0,86 %</t>
-[...43 lines deleted...]
-  <si>
     <t>0,68 %</t>
   </si>
   <si>
     <t>1,52 %</t>
   </si>
   <si>
     <t>3,04 %</t>
   </si>
   <si>
     <t>4,1 %</t>
   </si>
   <si>
+    <t>Décret n° 2003-1544 du 2 juillet 2003 modifiant le décret n° 92-631 du 23 mars 1992</t>
+  </si>
+  <si>
+    <t>05/01/2003</t>
+  </si>
+  <si>
+    <t>2 DT</t>
+  </si>
+  <si>
+    <t>Loi n° 2002-104 du 30 décembre 2002 relative au régime de sécurité sociale des artistes, des créateurs et des intellectuels, article 7</t>
+  </si>
+  <si>
+    <t>2002-12-31</t>
+  </si>
+  <si>
     <t>01/01/2003</t>
   </si>
   <si>
-    <t>12/03/2002</t>
-[...2 lines deleted...]
-    <t>Décret n° 2002-916 du 22 avril 2002, relatif aux modalités d'application de la loi n° 2002-32 du 12 mars 2002, relative au régime de sécurité sociale pour certaines catégories de travailleurs dans les secteurs agricole et non agricole</t>
+    <t>Décret n° 2003-1212 du 2 juin 2003 modifiant le décret n° 74-499 du 27 avril 1974 relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 5 b) nouveau; https://www.pist.tn/jort/2003/2003F/Jo0462003.pdf; JORT n° 46, p. 1834-1835. Porte à 7,25/20e la quote-part du taux global affectée au régime de pensions, avec effet au 1er janvier 2003 (article 2). C'est la dernière pièce de la construction : avant elle, la ventilation par branche du taux global n'est pas celle que porte ce paramètre. Édition arabe : https://www.pist.tn/jort/2003/2003A/Ja0462003.pdf | Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 155. L'article 41 (nouveau) porte le taux global des régimes de la loi n° 60-30 à 18 %, réparti 13 % à la charge de l'employeur et 5 % à la charge du travailleur. La loi n'énonce pas de date d'effet pour ce taux : la seule date qu'elle fixe, le 1er octobre 1996, porte sur la réduction conventionnelle de deux points du paragraphe 2. La date retenue ici est celle de la publication. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Décret n° 97-555 du 31 mars 1997, modifiant le décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 9 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo02797.pdf; JORT n° 27 du 4 avril 1997, p. 553. Source des 5,25 points de cotisation propre, dont 2,50 à la charge des employeurs, que cette valeur additionne à la quote-part. Aucun texte postérieur ne récrit l'article 9. | Décret n° 97-555 du 31 mars 1997, modifiant le décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 9 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo02797.pdf; JORT n° 27 du 4 avril 1997, p. 553. Source des 5,25 points de cotisation propre, dont 2,75 à la charge des travailleurs, que cette valeur additionne à la quote-part. Aucun texte postérieur ne récrit l'article 9.</t>
+  </si>
+  <si>
+    <t>07/05/2002</t>
+  </si>
+  <si>
+    <t>7,0139 %</t>
+  </si>
+  <si>
+    <t>4,4861 %</t>
+  </si>
+  <si>
+    <t>Loi n° 2002-32 du 12 mars 2002 relative au régime de sécurité sociale pour certaines catégories de travailleurs dans les secteurs agricole et non agricole, article 7; https://www.pist.tn/jort/2002/2002F/Jo0222002.pdf; JORT n° 22, p. 603. L'article fixe en une phrase le taux global de 7,5 %, l'assiette — les deux tiers du SMIG ou du SMAG selon la catégorie — et la clé deux tiers employeur / un tiers salarié. La loi ne porte pas de clause d'entrée en vigueur : elle devient exécutoire le 21 mars 2002, cinq jours après le dépôt du fascicule au siège du gouvernorat de Tunis, le jour du dépôt n'étant pas compté (loi n° 93-64 du 5 juillet 1993, article 2) ; le fascicule porte un dépôt le 16 mars 2002. Les valeurs par branche ne commencent pourtant qu'avec le décret n° 2002-916 : la loi fixe le taux global et la clé employeur / salarié, mais seul le décret ventile le taux par branche. Attention : le seuil de 0,66 encodé ici traduit cette assiette forfaitaire des deux tiers, et non un plafond au-delà duquel le prélèvement cesserait. Édition arabe : https://www.pist.tn/jort/2002/2002A/Ja0222002.pdf | Décret n° 2002-916 du 22 avril 2002 fixant les modalités d'application de la loi n° 2002-32, articles 13 à 15; https://www.pist.tn/jort/2002/2002F/Jo0352002.pdf; JORT n° 35 du 30 avril 2002, p. 1058-1061. Le décret ne porte pas de clause d'entrée en vigueur, son article 31 n'étant que la clause d'exécution : il devient exécutoire le 7 mai 2002, cinq jours après le dépôt du fascicule au siège du gouvernorat de Tunis, le jour du dépôt n'étant pas compté (loi n° 93-64 du 5 juillet 1993, article 2) ; le fascicule porte un dépôt le 2 mai 2002. L'article 14 ventile les 7,5 % par branche — 2,5 points de soins et 5 points de pensions — et l'article 15 par payeur — 5 points employeur et 2,5 points salarié. Les deux répartitions ne sont jamais croisées par un texte : les quatre valeurs de ce régime (3,3333 / 1,6667 / 1,6667 / 0,8333) résultent d'un croisement opéré par le modèle. Édition arabe : https://www.pist.tn/jort/2002/2002A/Ja0352002.pdf</t>
   </si>
   <si>
     <t>2002-04-30</t>
   </si>
   <si>
-    <t>01/01/1990</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">(1) Ce régime a été institué en 1970, pour couvrir les salariés employés 180 jours par an chez le même employeur contre les risques liés à la maladie, à la maternité et le décès.
+    <t>04/02/1997</t>
+  </si>
+  <si>
+    <t>Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 155. L'article 41 (nouveau) porte le taux global des régimes de la loi n° 60-30 à 18 %, réparti 13 % à la charge de l'employeur et 5 % à la charge du travailleur. La loi n'énonce pas de date d'effet pour ce taux : la seule date qu'elle fixe, le 1er octobre 1996, porte sur la réduction conventionnelle de deux points du paragraphe 2. La date retenue ici est celle de la publication. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 155. Le taux global passe à 18 %, dont 13 % à la charge de l'employeur et 5 % à la charge du travailleur. La quote-part de 6,25/20e est lue « en points » (6,25 points de salaire), comme au 1er janvier 2003, et répartie selon la clé 13/18 du nouveau taux global : 6,25 × 13/18 = 4,5139 points. Valeur : 2,5 + 4,5139 = 7,0139 %. La date est celle que portent les autres branches du taux global dans cet arbre, soit la publication du 4 février 1997 ; ce n'est pas la date où la loi devient exécutoire selon l'article 2 de la loi n° 93-64, cinq jours après le dépôt du Journal officiel au siège du gouvernorat de Tunis, dépôt dont la date n'est pas connue. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Décret n° 97-555 du 31 mars 1997, modifiant le décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 9 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo02797.pdf; JORT n° 27 du 4 avril 1997, p. 553. Fixe la cotisation propre à 5,25 %, dont 2,50 % à la charge des employeurs : la part patronale est inchangée. Le décret n'énonce pas de date d'effet ; il devient exécutoire cinq jours après le dépôt du Journal officiel au siège du gouvernorat de Tunis (loi n° 93-64, article 2), au plus tôt le 9 avril 1997. Il n'ouvre donc aucune valeur nouvelle ici. | Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 155. Le taux global passe à 18 %, dont 13 % à la charge de l'employeur et 5 % à la charge du travailleur. La quote-part de 6,25/20e est lue « en points » (6,25 points de salaire), comme au 1er janvier 2003, et répartie selon la clé 5/18 du nouveau taux global : 6,25 × 5/18 = 1,7361 point. Valeur : 2,75 + 1,7361 = 4,4861 %. La date est celle que portent les autres branches du taux global dans cet arbre, soit la publication du 4 février 1997 ; ce n'est pas la date où la loi devient exécutoire selon l'article 2 de la loi n° 93-64, cinq jours après le dépôt du Journal officiel au siège du gouvernorat de Tunis, dépôt dont la date n'est pas connue. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Décret n° 97-555 du 31 mars 1997, modifiant le décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 9 (nouveau); https://www.pist.tn/jort/1997/1997F/Jo02797.pdf; JORT n° 27 du 4 avril 1997, p. 553. Abroge et remplace l'article 9 : cotisation propre de 5,25 %, dont 2,75 % à la charge des travailleurs, soit le niveau exigible depuis le 1er juillet 1996. Le palier de 3,25 % que le décret n° 94-1429 prévoyait au 1er juillet 1997 disparaît avant son échéance. Le décret n'énonce pas de date d'effet ; il devient exécutoire cinq jours après le dépôt du Journal officiel au siège du gouvernorat de Tunis (loi n° 93-64, article 2), au plus tôt le 9 avril 1997, et en tout état de cause avant le 1er juillet 1997. Il n'ouvre donc aucune valeur nouvelle ici.</t>
+  </si>
+  <si>
+    <t>1997-02-04</t>
+  </si>
+  <si>
+    <t>22/11/1996</t>
+  </si>
+  <si>
+    <t>7,1875 %</t>
+  </si>
+  <si>
+    <t>4,3125 %</t>
+  </si>
+  <si>
+    <t>Loi n° 96-101 du 18 novembre 1996 relative à la protection sociale des travailleurs, article 5</t>
+  </si>
+  <si>
+    <t>1996-11-22</t>
+  </si>
+  <si>
+    <t>01/10/1996</t>
+  </si>
+  <si>
+    <t>Loi n° 97-4 du 3 février 1997 modifiant la loi n° 60-30 du 14 décembre 1960 relative à l'organisation des régimes de sécurité sociale, article 41 (nouveau) § 2 et article 2; https://www.pist.tn/jort/1997/1997F/Jo01097.pdf; JORT n° 10, p. 154. L'article 41 (nouveau) met 13 % à la charge des employeurs, puis : « Une réduction du taux de cotisation prévue à l'article présent peut être accordée aux employeurs qui assurent à leurs salariés ainsi qu'à leurs ayants droit, une couverture totale ou partielle des soins de santé dans le cadre d'un régime conventionnel. » L'article 2 en fixe la date : « Les dispositions du paragraphe 2 de l'article 41 susvisé relatives à la réduction de deux points de la contribution mise à la charge de l'employeur sont applicables à compter du 1er octobre 1996. » Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja01097.pdf | Décret n° 97-1645 du 25 août 1997 relatif à la détermination des conditions et modalités de bénéfice de la réduction du taux de cotisation à la sécurité sociale pour les entreprises assurant à leurs salariés une couverture de soins de santé dans le cadre d'un régime conventionnel; https://www.pist.tn/jort/1997/1997F/Jo07197.pdf; JORT n° 71, pp. 1675-1676. Article premier : « Peuvent bénéficier d'une réduction de deux points du taux de cotisation au régime de sécurité sociale, prévu à l'article 41 de la loi susvisée n° 60-30 […], les employeurs assujettis à cette loi, assurant à leurs salariés ainsi qu'à leurs ayants droit […] une couverture en matière d'assurance maladie ordinaire et d'accouchement, dans le cadre d'un régime conventionnel. » Article 6 : « La réduction du taux de cotisation prend effet à partir du premier jour du trimestre suivant celui au cours duquel la décision du bénéfice de la réduction a été accordée. » Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja07197.pdf</t>
+  </si>
+  <si>
+    <t>01/07/1996</t>
+  </si>
+  <si>
+    <t>Décret n° 94-1429 du 30 juin 1994, article 1er (article 9 nouveau), troisième palier</t>
+  </si>
+  <si>
+    <t>03/07/1995</t>
+  </si>
+  <si>
+    <t>3,8125 %</t>
+  </si>
+  <si>
+    <t>Décret n° 95-1166 du 3 juillet 1995 relatif à la sécurité sociale des travailleurs non salariés dans les secteurs agricole et non agricole, article 9</t>
+  </si>
+  <si>
+    <t>01/07/1995</t>
+  </si>
+  <si>
+    <t>Décret n° 94-1429 du 30 juin 1994, article 1er (article 9 nouveau), deuxième palier</t>
+  </si>
+  <si>
+    <t>01/01/1995</t>
+  </si>
+  <si>
+    <t>3,3125 %</t>
+  </si>
+  <si>
+    <t>Décret n° 95-538 du 1er avril 1995 relatif à la fixation des taux de cotisations au régime de réparation des préjudices résultant des accidents du travail et des maladies professionnelles, article 2</t>
+  </si>
+  <si>
+    <t>01/07/1994</t>
+  </si>
+  <si>
+    <t>Décret n° 94-1429 du 30 juin 1994, portant amendement du décret n° 74-499 du 27 avril 1974 relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, article 1er (article 9 nouveau)</t>
+  </si>
+  <si>
+    <t>01/01/1994</t>
+  </si>
+  <si>
+    <t>2,8125 %</t>
+  </si>
+  <si>
+    <t>Décret n° 94-1429 du 30 juin 1994, portant amendement du décret n° 74-499 du 27 avril 1974 relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 1er (articles 5 b) et 9 nouveaux) et 2; https://www.pist.tn/jort/1994/1994F/Jo05294.pdf; JORT n° 52 du 5 juillet 1994, pp. 1141-1142. Porte la quote-part à 6,25/20e ; l'article 2 donne à cette seule disposition effet au 1er janvier 1994. L'article 9 nouveau fixe la cotisation propre à 5,75 %, dont 2,5 % à la charge des employeurs : la part patronale n'augmente pas, seule la part des travailleurs monte par paliers à partir du 1er juillet 1994. Valeur : 2,5 + 6,25/20 × 15 = 2,5 + 4,6875 = 7,1875 %. | Décret n° 94-1429 du 30 juin 1994, portant amendement du décret n° 74-499 du 27 avril 1974 relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 1er (article 5 b) nouveau) et 2; https://www.pist.tn/jort/1994/1994F/Jo05294.pdf; JORT n° 52 du 5 juillet 1994, pp. 1141-1142. Porte la quote-part à 6,25/20e ; l'article 2 donne à cette seule disposition effet au 1er janvier 1994. La part des travailleurs dans la cotisation propre reste de 1,25 % jusqu'au premier palier de l'article 9 nouveau. Valeur : 1,25 + 6,25/20 × 5 = 1,25 + 1,5625 = 2,8125 %.</t>
+  </si>
+  <si>
+    <t>23/03/1992</t>
+  </si>
+  <si>
+    <t>5,6875 %</t>
+  </si>
+  <si>
+    <t>2,3125 %</t>
+  </si>
+  <si>
+    <t>Décret n° 92-631 du 23 mars 1992 fixant les conditions de bénéfice du régime de sécurité sociale des étudiants, article 2</t>
+  </si>
+  <si>
+    <t>01/10/1989</t>
+  </si>
+  <si>
+    <t>Loi n° 89-73 du 2 septembre 1989 modifiant et complétant la loi n° 81-6 du 12 février 1981, articles 4 et 90</t>
+  </si>
+  <si>
+    <t>10/01/1989</t>
+  </si>
+  <si>
+    <t>Décret n° 89-107 du 10 janvier 1989 étendant le régime de sécurité sociale aux travailleurs tunisiens à l'étranger, article 7</t>
+  </si>
+  <si>
+    <t>01/01/1988</t>
+  </si>
+  <si>
+    <t>Décret n° 88-1137 du 11 juin 1988, amendant le décret n° 74-499 du 27 avril 1974, relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 1er (article 5 b) nouveau) et 2; https://www.pist.tn/jort/1988/1988F/Jo04388.pdf; JORT n° 43 du 24 juin 1988, p. 942. Porte la quote-part à 4,25/20e ; l'article 2 fait prendre effet au décret à partir du 1er janvier 1988. La cotisation propre est inchangée. Valeur : 2,5 + 4,25/20 × 15 = 2,5 + 3,1875 = 5,6875 %. | Décret n° 88-1137 du 11 juin 1988, amendant le décret n° 74-499 du 27 avril 1974, relatif au régime de pensions de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 1er (article 5 b) nouveau) et 2; https://www.pist.tn/jort/1988/1988F/Jo04388.pdf; JORT n° 43 du 24 juin 1988, p. 942. Porte la quote-part à 4,25/20e ; l'article 2 fait prendre effet au décret à partir du 1er janvier 1988. La cotisation propre est inchangée. Valeur : 1,25 + 4,25/20 × 5 = 1,25 + 1,0625 = 2,3125 %.</t>
+  </si>
+  <si>
+    <t>24/02/1981</t>
+  </si>
+  <si>
+    <t>3,4375 %</t>
+  </si>
+  <si>
+    <t>1,5625 %</t>
+  </si>
+  <si>
+    <t>Décret n° 81-224 du 24 février 1981 fixant la répartition des cotisations de sécurité sociale dans le secteur agricole; https://www.pist.tn/jort/1981/1981F/Jo01381.pdf; JORT n° 13, p. 425-426. Répartit les 6,45 % en 1,20 % d'assurances sociales et 5,25 % de pensions. Le partage interne des 1,20 % entre maladie, maternité et décès n'est fixé par aucun texte identifié : seule la part maladie de 0,91 % est attestée, par le décret n° 2007-1406. Édition arabe : https://www.pist.tn/jort/1981/1981A/Ja01381.pdf | Loi n° 81-6 du 12 février 1981 organisant les régimes de sécurité sociale dans le secteur agricole, article 18; https://www.pist.tn/jort/1981/1981F/Jo00981.pdf; JORT n° 9, p. 265-273. Fixe le taux global du régime des salariés agricoles à 6,45 %. La loi n'énonce pas de date d'effet. Édition arabe : https://www.pist.tn/jort/1981/1981A/Ja00981.pdf</t>
+  </si>
+  <si>
+    <t>01/01/1975</t>
+  </si>
+  <si>
+    <t>Loi n° 74-101 du 25 décembre 1974 portant loi de finances pour la gestion 1975, articles 57 et 58</t>
+  </si>
+  <si>
+    <t>01/01/1974</t>
+  </si>
+  <si>
+    <t>Décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 5 b) et 9; https://www.pist.tn/jort/1974/1974F/Jo03074.pdf; JORT n° 30, fascicule des 30 avril - 3-4 mai 1974, pp. 915-919 (art. 5 et 9 : p. 916). Deux ressources. L'article 5 b) affecte au régime de pensions « une quote-part égale à 1,25/20e de la masse des cotisations patronales et ouvrières provenant des régimes de sécurité sociale définis par la loi n° 60-30 ». L'article 9 institue une cotisation propre de 3,75 % des salaires, dont 2,5 % à la charge de l'employeur et 1,25 % à la charge du travailleur. L'article 64 fixe l'effet du décret au 1er janvier 1974. Valeur : 2,5 points de cotisation propre et 1,25/20e des 15 points patronaux de l'article 41 de la loi n° 60-30, soit 0,9375 point : 3,4375 %. | Loi n° 60-30 du 14 décembre 1960, relative à l'organisation des régimes de sécurité sociale, article 41; https://www.pist.tn/jort/1960/1960F/Jo05760.pdf; JORT n° 57, fascicule des 13-16 décembre 1960, p. 1605. Taux global des régimes de la loi : 15 % à la charge des employeurs et 5 % à la charge des travailleurs. C'est la masse dont l'article 5 b) du décret n° 74-499 prélève sa quote-part. | Arrêté du ministre des affaires sociales du 18 novembre 1978 portant publication du règlement du régime complémentaire de pension de vieillesse, d'invalidité et de survivants; https://www.pist.tn/jort/1978/1978F/Jo07978.pdf; JORT n° 79, p. 3374-3379. Le règlement « entre en application à compter du 1er janvier 1974 ». Deux réserves sur ce paramètre. Le taux : le règlement fixe un taux d'appel initial de 4,5 %, et confie ses révisions à une décision du comité de gestion de la CAVIS non publiée au Journal officiel — le passage à 9 % ne peut donc être ni sourcé ni daté ; seule la clé de répartition deux tiers / un tiers est attestée. L'assiette : l'article 6 du règlement la définit comme « la fraction de salaire excédant la limite fixée par le régime légal pour le calcul des prestations », et non comme le salaire entier auquel ce paramètre s'applique. Édition arabe : https://www.pist.tn/jort/1978/1978A/Ja07978.pdf | Décret n° 74-499 du 27 avril 1974, relatif au régime de pension de vieillesse, d'invalidité et de survivants dans le secteur non agricole, articles 5 b) et 9; https://www.pist.tn/jort/1974/1974F/Jo03074.pdf; JORT n° 30, fascicule des 30 avril - 3-4 mai 1974, pp. 915-919 (art. 5 et 9 : p. 916). Deux ressources. L'article 5 b) affecte au régime de pensions « une quote-part égale à 1,25/20e de la masse des cotisations patronales et ouvrières provenant des régimes de sécurité sociale définis par la loi n° 60-30 ». L'article 9 institue une cotisation propre de 3,75 % des salaires, dont 2,5 % à la charge de l'employeur et 1,25 % à la charge du travailleur. L'article 64 fixe l'effet du décret au 1er janvier 1974. Valeur : 1,25 point de cotisation propre et 1,25/20e des 5 points ouvriers de l'article 41 de la loi n° 60-30, soit 0,3125 point : 1,5625 %.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(1) Part obtenue par solde, sans texte. Aucun texte lu n'établit cette part. Elle se déduit
+du taux global de 18 % de l'article 41 (nouveau) de la loi n° 60-30, une fois retranchées
+les quatre parts attestées : 18,00 − 7,25 (pensions) − 4,75 (assurance maladie)
+− 1,00 (accidents du travail) − 0,40 (fonds spécial de l'État) = 4,60, que le modèle
+répartit en 3,10 de prestations familiales, 0,85 d'indemnités de maladie et de maternité
+et 0,65 de décès. Le dépouillement du JORT n'a rien trouvé qui fixe cette ventilation :
+l'hypothèse la plus vraisemblable est une décision du conseil d'administration de la CNSS
+ou un arrêté non recensé dans le corpus consulté.
+Tant qu'un texte n'est pas produit, ces trois parts sont à lire comme une convention de
+répartition, non comme une règle de droit sourcée. Leur somme, elle, est attestée.
+(2) La cotisation de la branche pensions additionne deux ressources que le décret n° 74-499
+distingue : une cotisation propre (article 9), dont le texte fixe lui-même le partage entre
+employeur et travailleur, et une quote-part du taux global des régimes de la loi n° 60-30
+(article 5 b)), exprimée en vingtièmes de « la masse des cotisations patronales et
+ouvrières ».
+| Depuis | Quote-part | Part patronale de la quote-part | Cotisation propre patronale | Total |
+|---|---:|---:|---:|---:|
+| 1er janvier 1974 | 1,25/20e | 0,9375 | 2,50 | 3,4375 |
+| 1er janvier 1988 | 4,25/20e | 3,1875 | 2,50 | 5,6875 |
+| 1er janvier 1994 | 6,25/20e | 4,6875 | 2,50 | 7,1875 |
+| 4 février 1997 | 6,25/20e | 4,5139 | 2,50 | 7,0139 |
+| 1er janvier 2003 | 7,25/20e | 5,2639 | 2,50 | 7,7639 |
+La part patronale de la cotisation propre ne bouge pas : 2,5 % en 1974, 2,5 % dans
+l'article 9 récrit par le décret n° 94-1429, 2,50 % dans celui du décret n° 97-555. Les
+paliers de 1994 à 1996 ne touchent que la part des travailleurs.
+Aucun texte ne partage la quote-part entre employeur et travailleur : elle est prélevée
+sur une masse commune. Le partage versé ici est celui de cette masse. Tant que le taux
+global est de 20 % (15 points patronaux, 5 points ouvriers), prélever 1,25/20e de la
+masse revient à prélever 1,25/20e de chacune de ses deux parts, soit 0,9375 point patronal
+et 0,3125 point ouvrier.
+Depuis la loi n° 97-4, qui ramène le taux global à 18 %, la fraction se lit de deux
+façons. Lue « en points », elle vaut 6,25 points de salaire, puis 7,25 depuis 2003 :
+c'est la lecture de la caisse, qui publie pour la branche un taux de 12,5 %. Lue
+littéralement, comme une fraction des 18 %, elle vaut 6,25/20 × 18 = 5,625 points, puis
+7,25/20 × 18 = 6,525 points, soit une branche à 11,775 % depuis 2003. Aucun texte
+retrouvé n'a converti la fraction après 1997. Ce paramètre suit la lecture « en points »,
+et répartit ces points selon la clé 13/18 du nouveau taux global. Dans la lecture
+littérale, la part patronale de la quote-part serait de 6,25/20 × 13 = 4,0625 points de
+1997 à 2002, et de 7,25/20 × 13 = 4,7125 points depuis 2003.
+Le taux global de 20 % retenu de 1974 à 1997 est celui de la rédaction d'origine de
+l'article 41 de la loi n° 60-30 : le dépouillement n'a retrouvé aucun texte qui le
+modifie avant la loi n° 97-4, sans que tous les modificatifs de la loi aient été relus.
+Au 1er janvier 2003, le partage employeur/salarié de cette branche n'est pas
+proportionnel, et l'écart n'a pas de texte. L'article 41 (nouveau) de la loi n° 60-30
+répartit le taux global de 18 % en 13 points d'employeur et 5 points de travailleur.
+Appliquée branche par branche, cette clé donnerait 5,2361 / 2,0139 pour les pensions
+(7,25) et 2,2389 / 0,8611 pour les prestations familiales (3,10). Les valeurs versées ici
+sont 5,2639 / 1,9861 et 2,2111 / 0,8889 : 0,0278 point est déplacé des prestations
+familiales vers les pensions du côté de l'employeur, et en sens inverse du côté du
+salarié. Les totaux par branche et le taux global sont inchangés.
+Aucun texte lu n'établit ce déplacement. Il est conservé parce qu'il fait tomber les totaux
+publiés par la CNSS, non parce qu'une source le fixe. Il n'est pas reporté sur la période
+1997-2002, dont le partage suit la clé 13/18 sans correction.
+(3) La cotisation de la branche pensions additionne deux ressources que le décret n° 74-499
+distingue : une cotisation propre (article 9), dont le texte fixe lui-même le partage entre
+employeur et travailleur, et une quote-part du taux global des régimes de la loi n° 60-30
+(article 5 b)), exprimée en vingtièmes de « la masse des cotisations patronales et
+ouvrières ».
+| Depuis | Quote-part | Part ouvrière de la quote-part | Cotisation propre ouvrière | Total |
+|---|---:|---:|---:|---:|
+| 1er janvier 1974 | 1,25/20e | 0,3125 | 1,25 | 1,5625 |
+| 1er janvier 1988 | 4,25/20e | 1,0625 | 1,25 | 2,3125 |
+| 1er janvier 1994 | 6,25/20e | 1,5625 | 1,25 | 2,8125 |
+| 1er juillet 1994 | 6,25/20e | 1,5625 | 1,75 | 3,3125 |
+| 1er juillet 1995 | 6,25/20e | 1,5625 | 2,25 | 3,8125 |
+| 1er juillet 1996 | 6,25/20e | 1,5625 | 2,75 | 4,3125 |
+| 4 février 1997 | 6,25/20e | 1,7361 | 2,75 | 4,4861 |
+| 1er janvier 2003 | 7,25/20e | 1,9861 | 2,75 | 4,7361 |
+Le décret n° 94-1429 fixe la cotisation propre à 5,75 %, mais n'en rend la part des
+travailleurs exigible que par paliers : 1,75 %, 2,25 %, 2,75 % puis 3,25 % aux 1er juillet
+1994, 1995, 1996 et 1997. Les valeurs versées sont les taux exigibles. Le dernier palier
+n'a jamais couru : le décret n° 97-555 récrit l'article 9 à 5,25 %, dont 2,75 % à la
+charge des travailleurs, avant le 1er juillet 1997.
+Aucun texte ne partage la quote-part entre employeur et travailleur : elle est prélevée
+sur une masse commune. Le partage versé ici est celui de cette masse. Tant que le taux
+global est de 20 % (15 points patronaux, 5 points ouvriers), prélever 1,25/20e de la
+masse revient à prélever 1,25/20e de chacune de ses deux parts, soit 0,9375 point patronal
+et 0,3125 point ouvrier.
+Depuis la loi n° 97-4, qui ramène le taux global à 18 %, la fraction se lit de deux
+façons. Lue « en points », elle vaut 6,25 points de salaire, puis 7,25 depuis 2003 :
+c'est la lecture de la caisse, qui publie pour la branche un taux de 12,5 %. Lue
+littéralement, comme une fraction des 18 %, elle vaut 6,25/20 × 18 = 5,625 points, puis
+7,25/20 × 18 = 6,525 points, soit une branche à 11,775 % depuis 2003. Aucun texte
+retrouvé n'a converti la fraction après 1997. Ce paramètre suit la lecture « en points »,
+et répartit ces points selon la clé 5/18 du nouveau taux global. Dans la lecture
+littérale, la part ouvrière de la quote-part resterait de 6,25/20 × 5 = 1,5625 point de
+1997 à 2002, et serait de 7,25/20 × 5 = 1,8125 point depuis 2003.
+Le taux global de 20 % retenu de 1974 à 1997 est celui de la rédaction d'origine de
+l'article 41 de la loi n° 60-30 : le dépouillement n'a retrouvé aucun texte qui le
+modifie avant la loi n° 97-4, sans que tous les modificatifs de la loi aient été relus.
+Au 1er janvier 2003, le partage employeur/salarié de cette branche n'est pas
+proportionnel, et l'écart n'a pas de texte. L'article 41 (nouveau) de la loi n° 60-30
+répartit le taux global de 18 % en 13 points d'employeur et 5 points de travailleur.
+Appliquée branche par branche, cette clé donnerait 5,2361 / 2,0139 pour les pensions
+(7,25) et 2,2389 / 0,8611 pour les prestations familiales (3,10). Les valeurs versées ici
+sont 5,2639 / 1,9861 et 2,2111 / 0,8889 : 0,0278 point est déplacé des prestations
+familiales vers les pensions du côté de l'employeur, et en sens inverse du côté du
+salarié. Les totaux par branche et le taux global sont inchangés.
+Aucun texte lu n'établit ce déplacement. Il est conservé parce qu'il fait tomber les totaux
+publiés par la CNSS, non parce qu'une source le fixe. Il n'est pas reporté sur la période
+1997-2002, dont le partage suit la clé 5/18 sans correction.
+(4) Réduction de deux points, du 1er octobre 1996 au 30 juin 2007. L'article 41 (nouveau) de la
+loi n° 60-30, issu de la loi n° 97-4, met 13 % à la charge de l'employeur du régime général et
+ouvre, à son paragraphe 2, une réduction de deux points — soit 11 % — aux employeurs assurant
+à leurs salariés une couverture maladie conventionnelle. Le décret n° 97-1645 en fixe les
+conditions ; le décret n° 2007-1406, article 16, l'abroge au 1er juillet 2007.
+La réduction porte sur le total, et non sur chaque branche. Le texte parle de « deux
+points du taux de cotisation », lequel s'entend du taux global : elle est donc versée
+comme un paramètre propre plutôt que comme une seconde série de taux par branche. La
+question de savoir s'il faudrait plutôt l'imputer branche par branche est posée à la
+revue.
+Une date d'effet trimestrielle. L'article 6 du décret n° 97-1645 fait prendre effet la
+réduction « à partir du premier jour du trimestre suivant celui au cours duquel la
+décision […] a été accordée ». La date d'octroi de la décision et celle de la prise
+d'effet sont donc distinctes, et la seconde se déduit de la première.
+La date de début est celle du texte, non celle de la structure. L'article 2 de la loi n° 97-4
+fixe l'application au 1er octobre 1996, alors que les taux par branche du régime général ne
+commencent qu'au 4 février 1997, date de publication de la loi. Du 1er octobre 1996 au
+3 février 1997, la réduction s'applique donc à une assiette dont la décomposition par branche
+n'est pas encore renseignée.
+(5) Ce régime a été institué en 1970, pour couvrir les salariés employés 180 jours par an chez le même employeur contre les risques liés à la maladie, à la maternité et le décès.
 Ce régime a été étendu en 1981 pour couvrir les risques liés à la vieillesse, à l'invalidité et à la survie.
 Ce régime s'applique dorénavant aux travailleurs salariés et aux coopérateurs exerçant des activités considérées comme agricoles et employés 45 jours par trimestre chez le même employeur.
 L'assiette de cotisation est forfaitaire. Elle est basée sur le salaire minimum agricole garanti rapporté à une durée de travail de 45 jours par trimestre, affecté d'un coefficient multiplicateur selon la spécialité du travailleur :
 - ouvrier ordinaire : 1
 - ouvrier spécialisé : 1,5
-- ouvrier qualifié : 2</t>
+- ouvrier qualifié : 2
+(6) Part obtenue par solde, sans texte. Le décret n° 81-224 répartit les 6,45 % du régime des
+salariés agricoles en 1,20 % d'assurances sociales et 5,25 % de pensions, et s'arrête à
+cette ligne globale. Le partage interne des 1,20 % — 0,91 de maladie, 0,24 de maternité,
+0,05 de décès — n'est fixé par aucun texte identifié. Seule la part de maladie de 0,91 %
+est attestée, et tardivement : par l'article 7 du décret n° 2007-1406, qui la reprend comme
+le socle sur lequel s'ajoutent les cotisations supplémentaires d'assurance maladie.
+Les 0,24 et les 0,05 sont donc obtenus par solde de 1,20 − 0,91 et d'une convention de
+partage entre maternité et décès, à lire comme telle.
+(7) Les deux premiers paliers ont été corrigés sur le texte (issue #412). L'article 7 du décret
+n° 2007-1406 donne 1,58 % au 1er juillet 2007 et 2,88 % au 1er juillet 2008 ; les paramètres
+portaient 1,53 % (1,30 + 0,23) et 2,86 % (2,00 + 0,86). La part patronale passe de 1,30 à
+1,35 % puis de 2,00 à 2,02 %, la part salariale étant inchangée, comme l'article le prescrit :
+le point supplémentaire de 2007 est intégralement patronal, celui de 2008 se partage en
+0,67 employeur et 0,63 salarié.
+La correction se referme sur les valeurs déjà exactes. Le palier du 1er juillet 2009, que rien
+n'a touché ici, vaut 4,17 % réparti 2,68 / 1,49. Il s'obtient exactement du palier corrigé de
+2008 par les incréments que l'article énonce : 2,02 + 0,66 = 2,68 et 0,86 + 0,63 = 1,49. Avec
+les anciennes valeurs, l'enchaînement ne tombait pas juste.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -783,65 +1095,65 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facture-tunisie.com/411/fr/38/reglementations/principales-dispositions-du-projet-de-la-loi-de-finances-2025" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2002/2002F/Jo0352002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2024/2024A/Ja1492024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2003/2003F/Jo0552003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2002/2002F/Jo1062002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1996/1996F/Jo09496.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1994/1994F/Jo05294.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1995/1995F/Jo05595.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1994/1994F/Jo05294.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1995/1995F/Jo03095.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1994/1994F/Jo05294.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1992/1992F/Jo02192.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1989/1989F/Jo06089.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1989/1989F/Jo00489.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1974/1974F/Jo08074.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DC22"/>
+  <dimension ref="A1:DD35"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -906,5569 +1218,9867 @@
       <c r="CB1" s="1"/>
       <c r="CC1" s="1"/>
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1"/>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1"/>
       <c r="CL1" s="1"/>
       <c r="CM1" s="1"/>
       <c r="CN1" s="1"/>
       <c r="CO1" s="1"/>
       <c r="CP1" s="1"/>
       <c r="CQ1" s="1"/>
       <c r="CR1" s="1"/>
       <c r="CS1" s="1"/>
       <c r="CT1" s="1"/>
       <c r="CU1" s="1"/>
       <c r="CV1" s="1"/>
       <c r="CW1" s="1"/>
       <c r="CX1" s="1"/>
       <c r="CY1" s="1"/>
       <c r="CZ1" s="1"/>
-      <c r="DA1" s="1" t="s">
+      <c r="DA1" s="1"/>
+      <c r="DB1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="DB1" s="1" t="s">
+      <c r="DC1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="DC1" s="1" t="s">
+      <c r="DD1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:107" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" s="1"/>
+      <c r="AO2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
       <c r="AQ2" s="1"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
       <c r="AT2" s="1"/>
       <c r="AU2" s="1"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
       <c r="AY2" s="1"/>
       <c r="AZ2" s="1"/>
       <c r="BA2" s="1"/>
       <c r="BB2" s="1"/>
       <c r="BC2" s="1"/>
-      <c r="BD2" s="1" t="s">
+      <c r="BD2" s="1"/>
+      <c r="BE2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="BE2" s="1"/>
       <c r="BF2" s="1"/>
       <c r="BG2" s="1"/>
       <c r="BH2" s="1"/>
       <c r="BI2" s="1"/>
       <c r="BJ2" s="1"/>
       <c r="BK2" s="1"/>
       <c r="BL2" s="1"/>
       <c r="BM2" s="1"/>
       <c r="BN2" s="1"/>
       <c r="BO2" s="1"/>
       <c r="BP2" s="1"/>
       <c r="BQ2" s="1"/>
       <c r="BR2" s="1"/>
       <c r="BS2" s="1"/>
       <c r="BT2" s="1"/>
       <c r="BU2" s="1"/>
       <c r="BV2" s="1"/>
       <c r="BW2" s="1"/>
-      <c r="BX2" s="1" t="s">
+      <c r="BX2" s="1"/>
+      <c r="BY2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="BY2" s="1"/>
       <c r="BZ2" s="1"/>
       <c r="CA2" s="1"/>
       <c r="CB2" s="1"/>
       <c r="CC2" s="1"/>
       <c r="CD2" s="1"/>
       <c r="CE2" s="1"/>
-      <c r="CF2" s="1" t="s">
+      <c r="CF2" s="1"/>
+      <c r="CG2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="CG2" s="1"/>
       <c r="CH2" s="1"/>
       <c r="CI2" s="1"/>
       <c r="CJ2" s="1"/>
       <c r="CK2" s="1"/>
       <c r="CL2" s="1"/>
       <c r="CM2" s="1"/>
-      <c r="CN2" s="1" t="s">
+      <c r="CN2" s="1"/>
+      <c r="CO2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="CO2" s="1"/>
       <c r="CP2" s="1"/>
       <c r="CQ2" s="1"/>
-      <c r="CR2" s="1" t="s">
+      <c r="CR2" s="1"/>
+      <c r="CS2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="CS2" s="1" t="s">
+      <c r="CT2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="CT2" s="1"/>
       <c r="CU2" s="1"/>
       <c r="CV2" s="1"/>
       <c r="CW2" s="1"/>
       <c r="CX2" s="1"/>
       <c r="CY2" s="1"/>
       <c r="CZ2" s="1"/>
       <c r="DA2" s="1"/>
       <c r="DB2" s="1"/>
       <c r="DC2" s="1"/>
+      <c r="DD2" s="1"/>
     </row>
-    <row r="3" spans="1:107" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
       <c r="AL3" s="1"/>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="AO3" s="1"/>
+      <c r="AO3" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="AP3" s="1"/>
       <c r="AQ3" s="1"/>
       <c r="AR3" s="1"/>
       <c r="AS3" s="1"/>
       <c r="AT3" s="1"/>
       <c r="AU3" s="1"/>
-      <c r="AV3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AW3" s="1"/>
+      <c r="AV3" s="1"/>
+      <c r="AW3" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="AX3" s="1"/>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1"/>
       <c r="BA3" s="1"/>
       <c r="BB3" s="1"/>
       <c r="BC3" s="1"/>
-      <c r="BD3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BE3" s="1"/>
+      <c r="BD3" s="1"/>
+      <c r="BE3" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="BF3" s="1"/>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1"/>
       <c r="BI3" s="1"/>
       <c r="BJ3" s="1"/>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1"/>
       <c r="BM3" s="1"/>
-      <c r="BN3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BO3" s="1"/>
+      <c r="BN3" s="1"/>
+      <c r="BO3" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="BP3" s="1"/>
       <c r="BQ3" s="1"/>
       <c r="BR3" s="1"/>
       <c r="BS3" s="1"/>
       <c r="BT3" s="1"/>
       <c r="BU3" s="1"/>
       <c r="BV3" s="1"/>
       <c r="BW3" s="1"/>
-      <c r="BX3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BY3" s="1"/>
+      <c r="BX3" s="1"/>
+      <c r="BY3" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="BZ3" s="1"/>
       <c r="CA3" s="1"/>
       <c r="CB3" s="1"/>
       <c r="CC3" s="1"/>
       <c r="CD3" s="1"/>
       <c r="CE3" s="1"/>
-      <c r="CF3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="CG3" s="1"/>
+      <c r="CF3" s="1"/>
+      <c r="CG3" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="CH3" s="1"/>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="1"/>
       <c r="CK3" s="1"/>
       <c r="CL3" s="1"/>
       <c r="CM3" s="1"/>
-      <c r="CN3" s="1" t="s">
-[...3 lines deleted...]
-      <c r="CP3" s="1" t="s">
+      <c r="CN3" s="1"/>
+      <c r="CO3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="CQ3" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP3" s="1"/>
+      <c r="CQ3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="CR3" s="1"/>
       <c r="CS3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="CT3" s="1"/>
+      <c r="CT3" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="CU3" s="1"/>
       <c r="CV3" s="1"/>
       <c r="CW3" s="1"/>
       <c r="CX3" s="1"/>
       <c r="CY3" s="1"/>
       <c r="CZ3" s="1"/>
       <c r="DA3" s="1"/>
       <c r="DB3" s="1"/>
       <c r="DC3" s="1"/>
+      <c r="DD3" s="1"/>
     </row>
-    <row r="4" spans="1:107" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M4" s="1"/>
       <c r="N4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="S4" s="1"/>
       <c r="T4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="U4" s="1"/>
       <c r="V4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W4" s="1"/>
       <c r="X4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="AM4" s="1"/>
-      <c r="AN4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AO4" s="1"/>
+      <c r="AN4" s="1"/>
+      <c r="AO4" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
-      <c r="AT4" s="1" t="s">
-[...6 lines deleted...]
-      <c r="AW4" s="1"/>
+      <c r="AT4" s="1"/>
+      <c r="AU4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AV4" s="1"/>
+      <c r="AW4" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="AX4" s="1"/>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1"/>
       <c r="BA4" s="1"/>
-      <c r="BB4" s="1" t="s">
-[...6 lines deleted...]
-      <c r="BE4" s="1"/>
+      <c r="BB4" s="1"/>
+      <c r="BC4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="BD4" s="1"/>
+      <c r="BE4" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="BF4" s="1"/>
       <c r="BG4" s="1"/>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1"/>
-      <c r="BJ4" s="1" t="s">
+      <c r="BJ4" s="1"/>
+      <c r="BK4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL4" s="1"/>
+      <c r="BM4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="BN4" s="1"/>
+      <c r="BO4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="BK4" s="1"/>
-[...7 lines deleted...]
-      <c r="BO4" s="1"/>
       <c r="BP4" s="1"/>
       <c r="BQ4" s="1"/>
       <c r="BR4" s="1"/>
       <c r="BS4" s="1"/>
-      <c r="BT4" s="1" t="s">
+      <c r="BT4" s="1"/>
+      <c r="BU4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="BV4" s="1"/>
+      <c r="BW4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="BX4" s="1"/>
+      <c r="BY4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="BU4" s="1"/>
-[...7 lines deleted...]
-      <c r="BY4" s="1"/>
       <c r="BZ4" s="1"/>
       <c r="CA4" s="1"/>
       <c r="CB4" s="1"/>
       <c r="CC4" s="1"/>
-      <c r="CD4" s="1" t="s">
-[...6 lines deleted...]
-      <c r="CG4" s="1"/>
+      <c r="CD4" s="1"/>
+      <c r="CE4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="CF4" s="1"/>
+      <c r="CG4" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="CH4" s="1"/>
       <c r="CI4" s="1"/>
       <c r="CJ4" s="1"/>
       <c r="CK4" s="1"/>
-      <c r="CL4" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="CL4" s="1"/>
+      <c r="CM4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="CN4" s="1"/>
       <c r="CO4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="CP4" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="CQ4" s="1" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-      <c r="CT4" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="CR4" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="CS4" s="1"/>
+      <c r="CT4" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="CU4" s="1"/>
       <c r="CV4" s="1"/>
       <c r="CW4" s="1"/>
       <c r="CX4" s="1"/>
-      <c r="CY4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="CZ4" s="1"/>
+      <c r="CY4" s="1"/>
+      <c r="CZ4" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="DA4" s="1"/>
       <c r="DB4" s="1"/>
       <c r="DC4" s="1"/>
+      <c r="DD4" s="1"/>
     </row>
-    <row r="5" spans="1:107" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K5" s="1"/>
       <c r="L5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M5" s="1"/>
       <c r="N5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="O5" s="1"/>
       <c r="P5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="S5" s="1"/>
       <c r="T5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="U5" s="1"/>
       <c r="V5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="W5" s="1"/>
       <c r="X5" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="AA5" s="1"/>
       <c r="AB5" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AM5" s="1"/>
-      <c r="AN5" s="1" t="s">
-[...7 lines deleted...]
-      <c r="AR5" s="1" t="s">
+      <c r="AN5" s="1"/>
+      <c r="AO5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AP5" s="1"/>
+      <c r="AQ5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AR5" s="1"/>
+      <c r="AS5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AT5" s="1"/>
+      <c r="AU5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="AS5" s="1"/>
-[...12 lines deleted...]
-      <c r="AZ5" s="1" t="s">
+      <c r="AV5" s="1"/>
+      <c r="AW5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AZ5" s="1"/>
+      <c r="BA5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="BA5" s="1"/>
-[...12 lines deleted...]
-      <c r="BH5" s="1" t="s">
+      <c r="BD5" s="1"/>
+      <c r="BE5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="BF5" s="1"/>
+      <c r="BG5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="BH5" s="1"/>
+      <c r="BI5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="BJ5" s="1"/>
+      <c r="BK5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="BI5" s="1"/>
-[...16 lines deleted...]
-      <c r="BR5" s="1" t="s">
+      <c r="BL5" s="1"/>
+      <c r="BM5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="BS5" s="1"/>
-[...16 lines deleted...]
-      <c r="CB5" s="1" t="s">
+      <c r="BN5" s="1"/>
+      <c r="BO5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="BP5" s="1"/>
+      <c r="BQ5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="BR5" s="1"/>
+      <c r="BS5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="BT5" s="1"/>
+      <c r="BU5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="CC5" s="1"/>
-[...12 lines deleted...]
-      <c r="CJ5" s="1" t="s">
+      <c r="BV5" s="1"/>
+      <c r="BW5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="CK5" s="1"/>
-[...4 lines deleted...]
-      <c r="CN5" s="1" t="s">
+      <c r="BX5" s="1"/>
+      <c r="BY5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="BZ5" s="1"/>
+      <c r="CA5" s="1" t="s">
         <v>37</v>
       </c>
+      <c r="CB5" s="1"/>
+      <c r="CC5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="CD5" s="1"/>
+      <c r="CE5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CF5" s="1"/>
+      <c r="CG5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="CH5" s="1"/>
+      <c r="CI5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="CJ5" s="1"/>
+      <c r="CK5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="CL5" s="1"/>
+      <c r="CM5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CN5" s="1"/>
       <c r="CO5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="CP5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="CQ5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="CR5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="CS5" s="1"/>
+      <c r="CT5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="CU5" s="1"/>
+      <c r="CV5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="CP5" s="1" t="s">
-[...14 lines deleted...]
-      <c r="CW5" s="1" t="s">
+      <c r="CW5" s="1"/>
+      <c r="CX5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="CY5" s="1"/>
+      <c r="CZ5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="CX5" s="1"/>
-[...3 lines deleted...]
-      <c r="CZ5" s="1"/>
       <c r="DA5" s="1"/>
       <c r="DB5" s="1"/>
       <c r="DC5" s="1"/>
+      <c r="DD5" s="1"/>
     </row>
-    <row r="6" spans="1:107" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="R6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="S6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="T6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="U6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="V6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="W6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="X6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AE6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AF6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AG6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AH6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AI6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AJ6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AK6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AL6" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AM6" s="1" t="s">
-        <v>39</v>
-[...15 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="AN6" s="1"/>
+      <c r="AO6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AP6" s="1"/>
+      <c r="AQ6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR6" s="1"/>
+      <c r="AS6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT6" s="1"/>
       <c r="AU6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AV6" s="1" t="s">
-        <v>32</v>
-[...12 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="AW6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AZ6" s="1"/>
+      <c r="BA6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BB6" s="1"/>
       <c r="BC6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BD6" s="1" t="s">
-        <v>32</v>
-[...12 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="BE6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BF6" s="1"/>
+      <c r="BG6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BH6" s="1"/>
+      <c r="BI6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BJ6" s="1"/>
       <c r="BK6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BL6" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="BM6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BN6" s="1" t="s">
-        <v>32</v>
-[...12 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="BO6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BP6" s="1"/>
+      <c r="BQ6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BR6" s="1"/>
+      <c r="BS6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BT6" s="1"/>
       <c r="BU6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BV6" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="BW6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BX6" s="1" t="s">
-        <v>32</v>
-[...12 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="BY6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="BZ6" s="1"/>
+      <c r="CA6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CB6" s="1"/>
+      <c r="CC6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CD6" s="1"/>
       <c r="CE6" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CF6" s="1" t="s">
-        <v>32</v>
-[...12 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="CG6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CH6" s="1"/>
+      <c r="CI6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CJ6" s="1"/>
+      <c r="CK6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CL6" s="1"/>
       <c r="CM6" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="CN6" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="CN6" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="CO6" s="1"/>
       <c r="CP6" s="1"/>
       <c r="CQ6" s="1"/>
       <c r="CR6" s="1"/>
-      <c r="CS6" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="CS6" s="1"/>
+      <c r="CT6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CU6" s="1"/>
+      <c r="CV6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CW6" s="1"/>
+      <c r="CX6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="CY6" s="1"/>
       <c r="CZ6" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="DA6" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="DA6" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
+      <c r="DD6" s="1"/>
     </row>
-    <row r="7" spans="1:107" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="Y7" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="Z7" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AA7" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AB7" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="AC7" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
-      <c r="AN7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AN7" s="1"/>
       <c r="AO7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AP7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="AQ7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AR7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="AS7" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="AT7" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="AT7" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="AU7" s="1"/>
-      <c r="AV7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AV7" s="1"/>
       <c r="AW7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AX7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="AY7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AZ7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="BA7" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="BB7" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="BB7" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="BC7" s="1"/>
-      <c r="BD7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BD7" s="1"/>
       <c r="BE7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BF7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="BG7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BH7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="BI7" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="BJ7" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="BJ7" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1"/>
       <c r="BM7" s="1"/>
-      <c r="BN7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BN7" s="1"/>
       <c r="BO7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BP7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="BQ7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BR7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="BS7" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="BT7" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="BT7" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="BU7" s="1"/>
       <c r="BV7" s="1"/>
       <c r="BW7" s="1"/>
-      <c r="BX7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BX7" s="1"/>
       <c r="BY7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BZ7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="CA7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CB7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="CC7" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="CD7" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="CD7" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="CE7" s="1"/>
-      <c r="CF7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CF7" s="1"/>
       <c r="CG7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CH7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="CI7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CJ7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="CK7" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="CL7" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="CL7" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="CM7" s="1"/>
       <c r="CN7" s="1"/>
       <c r="CO7" s="1"/>
       <c r="CP7" s="1"/>
       <c r="CQ7" s="1"/>
       <c r="CR7" s="1"/>
-      <c r="CS7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CS7" s="1"/>
       <c r="CT7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CU7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="CV7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CW7" s="1" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="CX7" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="CY7" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="CY7" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="CZ7" s="1"/>
       <c r="DA7" s="1"/>
       <c r="DB7" s="1"/>
       <c r="DC7" s="1"/>
+      <c r="DD7" s="1"/>
     </row>
-    <row r="8" spans="1:107" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:108" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="G8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K8" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M8" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="N8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O8" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="Q8" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="R8" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="S8" t="s">
+        <v>56</v>
+      </c>
+      <c r="T8" t="s">
+        <v>48</v>
+      </c>
+      <c r="U8" t="s">
+        <v>57</v>
+      </c>
+      <c r="V8" t="s">
+        <v>48</v>
+      </c>
+      <c r="W8" t="s">
+        <v>58</v>
+      </c>
+      <c r="X8" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>72</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>68</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP8" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR8" t="s">
+        <v>72</v>
+      </c>
+      <c r="BS8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT8" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV8" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX8" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY8" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>83</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF8" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CJ8" t="s">
+        <v>83</v>
+      </c>
+      <c r="CK8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>82</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CN8" t="s">
+        <v>85</v>
+      </c>
+      <c r="CO8" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ8" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR8" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS8" t="s">
+        <v>89</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>83</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>93</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>94</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" t="s">
         <v>49</v>
       </c>
-      <c r="T8" t="s">
-[...2 lines deleted...]
-      <c r="U8" t="s">
+      <c r="D9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" t="s">
         <v>50</v>
       </c>
-      <c r="V8" t="s">
-[...2 lines deleted...]
-      <c r="W8" t="s">
+      <c r="F9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" t="s">
         <v>51</v>
       </c>
-      <c r="X8" t="s">
-[...2 lines deleted...]
-      <c r="Y8" t="s">
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+      <c r="I9" t="s">
         <v>52</v>
       </c>
-      <c r="Z8" t="s">
-[...2 lines deleted...]
-      <c r="AA8" t="s">
+      <c r="J9" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" t="s">
         <v>53</v>
       </c>
-      <c r="AB8" t="s">
-[...2 lines deleted...]
-      <c r="AC8" t="s">
+      <c r="L9" t="s">
+        <v>48</v>
+      </c>
+      <c r="M9" t="s">
         <v>54</v>
       </c>
-      <c r="AD8" t="s">
-[...2 lines deleted...]
-      <c r="AE8" t="s">
+      <c r="N9" t="s">
+        <v>95</v>
+      </c>
+      <c r="O9" t="s">
+        <v>95</v>
+      </c>
+      <c r="P9" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q9" t="s">
         <v>55</v>
       </c>
-      <c r="AF8" t="s">
-[...8 lines deleted...]
-      <c r="AI8" t="s">
+      <c r="R9" t="s">
+        <v>48</v>
+      </c>
+      <c r="S9" t="s">
         <v>56</v>
       </c>
-      <c r="AJ8" t="s">
-[...2 lines deleted...]
-      <c r="AK8" t="s">
+      <c r="T9" t="s">
+        <v>48</v>
+      </c>
+      <c r="U9" t="s">
         <v>57</v>
       </c>
-      <c r="AL8" t="s">
-[...2 lines deleted...]
-      <c r="AM8" t="s">
+      <c r="V9" t="s">
+        <v>48</v>
+      </c>
+      <c r="W9" t="s">
         <v>58</v>
       </c>
-      <c r="AN8" t="s">
-[...2 lines deleted...]
-      <c r="AO8" t="s">
+      <c r="X9" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y9" t="s">
         <v>59</v>
       </c>
-      <c r="AP8" t="s">
-[...2 lines deleted...]
-      <c r="AQ8" t="s">
+      <c r="Z9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA9" t="s">
         <v>60</v>
       </c>
-      <c r="AR8" t="s">
-[...2 lines deleted...]
-      <c r="AS8" t="s">
+      <c r="AB9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC9" t="s">
         <v>61</v>
       </c>
-      <c r="AT8" t="s">
-[...2 lines deleted...]
-      <c r="AU8" t="s">
+      <c r="AD9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE9" t="s">
         <v>62</v>
       </c>
-      <c r="AV8" t="s">
-[...2 lines deleted...]
-      <c r="AW8" t="s">
+      <c r="AF9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI9" t="s">
         <v>63</v>
       </c>
-      <c r="AX8" t="s">
-[...2 lines deleted...]
-      <c r="AY8" t="s">
+      <c r="AJ9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK9" t="s">
         <v>64</v>
       </c>
-      <c r="AZ8" t="s">
-[...2 lines deleted...]
-      <c r="BA8" t="s">
+      <c r="AL9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM9" t="s">
         <v>65</v>
       </c>
-      <c r="BB8" t="s">
-[...2 lines deleted...]
-      <c r="BC8" t="s">
+      <c r="AN9" t="s">
         <v>66</v>
       </c>
-      <c r="BD8" t="s">
-[...2 lines deleted...]
-      <c r="BE8" t="s">
+      <c r="AO9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP9" t="s">
         <v>67</v>
       </c>
-      <c r="BF8" t="s">
-[...2 lines deleted...]
-      <c r="BG8" t="s">
+      <c r="AQ9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>72</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>68</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>72</v>
+      </c>
+      <c r="BS9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX9" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY9" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>83</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD9" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF9" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CH9" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>83</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>82</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>85</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ9" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR9" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS9" t="s">
+        <v>89</v>
+      </c>
+      <c r="CT9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU9" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW9" t="s">
+        <v>83</v>
+      </c>
+      <c r="CX9" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY9" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ9" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA9" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB9" t="s">
+        <v>95</v>
+      </c>
+      <c r="DC9" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD9" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="10" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" t="s">
+        <v>53</v>
+      </c>
+      <c r="L10" t="s">
+        <v>48</v>
+      </c>
+      <c r="M10" t="s">
+        <v>54</v>
+      </c>
+      <c r="N10" t="s">
+        <v>95</v>
+      </c>
+      <c r="O10" t="s">
+        <v>95</v>
+      </c>
+      <c r="P10" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>55</v>
+      </c>
+      <c r="R10" t="s">
+        <v>48</v>
+      </c>
+      <c r="S10" t="s">
+        <v>56</v>
+      </c>
+      <c r="T10" t="s">
+        <v>48</v>
+      </c>
+      <c r="U10" t="s">
+        <v>57</v>
+      </c>
+      <c r="V10" t="s">
+        <v>48</v>
+      </c>
+      <c r="W10" t="s">
+        <v>58</v>
+      </c>
+      <c r="X10" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA10" t="s">
         <v>60</v>
       </c>
-      <c r="BH8" t="s">
-[...2 lines deleted...]
-      <c r="BI8" t="s">
+      <c r="AB10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>98</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>99</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH10" t="s">
         <v>68</v>
       </c>
-      <c r="BJ8" t="s">
-[...2 lines deleted...]
-      <c r="BK8" t="s">
+      <c r="BI10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>72</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>83</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>83</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>82</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>85</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>89</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>83</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>95</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="11" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>48</v>
+      </c>
+      <c r="I11" t="s">
+        <v>52</v>
+      </c>
+      <c r="J11" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" t="s">
+        <v>53</v>
+      </c>
+      <c r="L11" t="s">
+        <v>48</v>
+      </c>
+      <c r="M11" t="s">
+        <v>54</v>
+      </c>
+      <c r="N11" t="s">
+        <v>95</v>
+      </c>
+      <c r="O11" t="s">
+        <v>95</v>
+      </c>
+      <c r="P11" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>55</v>
+      </c>
+      <c r="R11" t="s">
+        <v>48</v>
+      </c>
+      <c r="S11" t="s">
+        <v>56</v>
+      </c>
+      <c r="T11" t="s">
+        <v>48</v>
+      </c>
+      <c r="U11" t="s">
+        <v>57</v>
+      </c>
+      <c r="V11" t="s">
+        <v>48</v>
+      </c>
+      <c r="W11" t="s">
         <v>58</v>
       </c>
-      <c r="BL8" t="s">
-[...2 lines deleted...]
-      <c r="BM8" t="s">
+      <c r="X11" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>101</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT11" t="s">
         <v>69</v>
       </c>
-      <c r="BN8" t="s">
-[...2 lines deleted...]
-      <c r="BO8" t="s">
+      <c r="AU11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV11" t="s">
         <v>70</v>
       </c>
-      <c r="BP8" t="s">
-[...2 lines deleted...]
-      <c r="BQ8" t="s">
+      <c r="AW11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>102</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>103</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>104</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>82</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>85</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>89</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>83</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>95</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" t="s">
+        <v>48</v>
+      </c>
+      <c r="I12" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" t="s">
+        <v>53</v>
+      </c>
+      <c r="L12" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" t="s">
+        <v>54</v>
+      </c>
+      <c r="N12" t="s">
+        <v>95</v>
+      </c>
+      <c r="O12" t="s">
+        <v>95</v>
+      </c>
+      <c r="P12" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>55</v>
+      </c>
+      <c r="R12" t="s">
+        <v>48</v>
+      </c>
+      <c r="S12" t="s">
+        <v>56</v>
+      </c>
+      <c r="T12" t="s">
+        <v>48</v>
+      </c>
+      <c r="U12" t="s">
+        <v>57</v>
+      </c>
+      <c r="V12" t="s">
+        <v>48</v>
+      </c>
+      <c r="W12" t="s">
+        <v>58</v>
+      </c>
+      <c r="X12" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK12" t="s">
         <v>64</v>
       </c>
-      <c r="BR8" t="s">
-[...2 lines deleted...]
-      <c r="BS8" t="s">
+      <c r="AL12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX12" t="s">
         <v>71</v>
       </c>
-      <c r="BT8" t="s">
-[...8 lines deleted...]
-      <c r="BW8" t="s">
+      <c r="AY12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>109</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB12" t="s">
         <v>73</v>
       </c>
-      <c r="BX8" t="s">
-[...2 lines deleted...]
-      <c r="BY8" t="s">
+      <c r="BC12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD12" t="s">
         <v>74</v>
       </c>
-      <c r="BZ8" t="s">
-[...2 lines deleted...]
-      <c r="CA8" t="s">
+      <c r="BE12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF12" t="s">
         <v>75</v>
       </c>
-      <c r="CB8" t="s">
-[...2 lines deleted...]
-      <c r="CC8" t="s">
+      <c r="BG12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>110</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ12" t="s">
         <v>76</v>
       </c>
-      <c r="CD8" t="s">
-[...2 lines deleted...]
-      <c r="CE8" t="s">
+      <c r="BK12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN12" t="s">
         <v>77</v>
       </c>
-      <c r="CF8" t="s">
-[...2 lines deleted...]
-      <c r="CG8" t="s">
+      <c r="BO12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>111</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>112</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF12" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>112</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>82</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>85</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>89</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>113</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>114</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>115</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" t="s">
+        <v>53</v>
+      </c>
+      <c r="L13" t="s">
+        <v>48</v>
+      </c>
+      <c r="M13" t="s">
+        <v>54</v>
+      </c>
+      <c r="N13" t="s">
+        <v>95</v>
+      </c>
+      <c r="O13" t="s">
+        <v>95</v>
+      </c>
+      <c r="P13" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>55</v>
+      </c>
+      <c r="R13" t="s">
+        <v>48</v>
+      </c>
+      <c r="S13" t="s">
+        <v>56</v>
+      </c>
+      <c r="T13" t="s">
+        <v>48</v>
+      </c>
+      <c r="U13" t="s">
+        <v>57</v>
+      </c>
+      <c r="V13" t="s">
+        <v>48</v>
+      </c>
+      <c r="W13" t="s">
+        <v>58</v>
+      </c>
+      <c r="X13" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>119</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ13" t="s">
         <v>76</v>
       </c>
-      <c r="CH8" t="s">
-[...2 lines deleted...]
-      <c r="CI8" t="s">
+      <c r="BK13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD13" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF13" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CH13" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>82</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>85</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>89</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>122</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ13" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA13" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB13" t="s">
+        <v>123</v>
+      </c>
+      <c r="DC13" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD13" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" t="s">
+        <v>125</v>
+      </c>
+      <c r="H14" t="s">
+        <v>48</v>
+      </c>
+      <c r="I14" t="s">
+        <v>52</v>
+      </c>
+      <c r="J14" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" t="s">
+        <v>53</v>
+      </c>
+      <c r="L14" t="s">
+        <v>48</v>
+      </c>
+      <c r="M14" t="s">
+        <v>54</v>
+      </c>
+      <c r="N14" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>55</v>
+      </c>
+      <c r="R14" t="s">
+        <v>48</v>
+      </c>
+      <c r="S14" t="s">
+        <v>56</v>
+      </c>
+      <c r="T14" t="s">
+        <v>48</v>
+      </c>
+      <c r="U14" t="s">
+        <v>57</v>
+      </c>
+      <c r="V14" t="s">
+        <v>48</v>
+      </c>
+      <c r="W14" t="s">
+        <v>58</v>
+      </c>
+      <c r="X14" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF14" t="s">
         <v>75</v>
       </c>
-      <c r="CJ8" t="s">
-[...2 lines deleted...]
-      <c r="CK8" t="s">
+      <c r="BG14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ14" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX14" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY14" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ14" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF14" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CH14" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CJ14" t="s">
+        <v>129</v>
+      </c>
+      <c r="CK14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CL14" t="s">
+        <v>82</v>
+      </c>
+      <c r="CM14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>85</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ14" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR14" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>89</v>
+      </c>
+      <c r="CT14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU14" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW14" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX14" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY14" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ14" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA14" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB14" t="s">
+        <v>131</v>
+      </c>
+      <c r="DC14" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD14" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="15" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>132</v>
+      </c>
+      <c r="B15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>48</v>
+      </c>
+      <c r="G15" t="s">
+        <v>125</v>
+      </c>
+      <c r="H15" t="s">
+        <v>48</v>
+      </c>
+      <c r="I15" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" t="s">
+        <v>48</v>
+      </c>
+      <c r="K15" t="s">
+        <v>53</v>
+      </c>
+      <c r="L15" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" t="s">
+        <v>54</v>
+      </c>
+      <c r="N15" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>55</v>
+      </c>
+      <c r="R15" t="s">
+        <v>48</v>
+      </c>
+      <c r="S15" t="s">
+        <v>56</v>
+      </c>
+      <c r="T15" t="s">
+        <v>48</v>
+      </c>
+      <c r="U15" t="s">
+        <v>57</v>
+      </c>
+      <c r="V15" t="s">
+        <v>48</v>
+      </c>
+      <c r="W15" t="s">
+        <v>58</v>
+      </c>
+      <c r="X15" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD15" t="s">
         <v>74</v>
       </c>
-      <c r="CL8" t="s">
-[...2 lines deleted...]
-      <c r="CM8" t="s">
+      <c r="BE15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH15" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL15" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN15" t="s">
         <v>77</v>
       </c>
-      <c r="CN8" t="s">
+      <c r="BO15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP15" t="s">
         <v>78</v>
       </c>
-      <c r="CO8" t="s">
+      <c r="BQ15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT15" t="s">
         <v>79</v>
       </c>
-      <c r="CP8" t="s">
+      <c r="BU15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV15" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX15" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY15" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ15" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB15" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD15" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF15" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CH15" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CJ15" t="s">
+        <v>129</v>
+      </c>
+      <c r="CK15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CL15" t="s">
+        <v>82</v>
+      </c>
+      <c r="CM15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CN15" t="s">
+        <v>85</v>
+      </c>
+      <c r="CO15" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP15" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ15" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR15" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS15" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU15" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW15" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX15" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY15" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ15" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA15" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB15" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC15" t="s">
+        <v>135</v>
+      </c>
+      <c r="DD15" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" t="s">
+        <v>125</v>
+      </c>
+      <c r="H16" t="s">
+        <v>48</v>
+      </c>
+      <c r="I16" t="s">
+        <v>52</v>
+      </c>
+      <c r="J16" t="s">
+        <v>48</v>
+      </c>
+      <c r="K16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L16" t="s">
+        <v>48</v>
+      </c>
+      <c r="M16" t="s">
+        <v>54</v>
+      </c>
+      <c r="N16" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" t="s">
+        <v>95</v>
+      </c>
+      <c r="P16" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>55</v>
+      </c>
+      <c r="R16" t="s">
+        <v>48</v>
+      </c>
+      <c r="S16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T16" t="s">
+        <v>48</v>
+      </c>
+      <c r="U16" t="s">
+        <v>57</v>
+      </c>
+      <c r="V16" t="s">
+        <v>48</v>
+      </c>
+      <c r="W16" t="s">
+        <v>58</v>
+      </c>
+      <c r="X16" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB16" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD16" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH16" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ16" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL16" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP16" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR16" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT16" t="s">
         <v>79</v>
       </c>
-      <c r="CQ8" t="s">
+      <c r="BU16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV16" t="s">
         <v>80</v>
       </c>
-      <c r="CR8" t="s">
+      <c r="BW16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX16" t="s">
         <v>81</v>
       </c>
-      <c r="CS8" t="s">
-[...2 lines deleted...]
-      <c r="CT8" t="s">
+      <c r="BY16" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ16" t="s">
         <v>82</v>
       </c>
-      <c r="CU8" t="s">
-[...2 lines deleted...]
-      <c r="CV8" t="s">
+      <c r="CA16" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB16" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC16" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD16" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE16" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF16" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG16" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH16" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI16" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ16" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK16" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL16" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM16" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN16" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO16" t="s">
+        <v>86</v>
+      </c>
+      <c r="CP16" t="s">
+        <v>87</v>
+      </c>
+      <c r="CQ16" t="s">
+        <v>87</v>
+      </c>
+      <c r="CR16" t="s">
+        <v>88</v>
+      </c>
+      <c r="CS16" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT16" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU16" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV16" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW16" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX16" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY16" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ16" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA16" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB16" t="s">
+        <v>137</v>
+      </c>
+      <c r="DC16" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD16" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="17" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" t="s">
+        <v>125</v>
+      </c>
+      <c r="H17" t="s">
+        <v>48</v>
+      </c>
+      <c r="I17" t="s">
+        <v>52</v>
+      </c>
+      <c r="J17" t="s">
+        <v>95</v>
+      </c>
+      <c r="K17" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" t="s">
+        <v>48</v>
+      </c>
+      <c r="M17" t="s">
+        <v>54</v>
+      </c>
+      <c r="N17" t="s">
+        <v>95</v>
+      </c>
+      <c r="O17" t="s">
+        <v>95</v>
+      </c>
+      <c r="P17" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>55</v>
+      </c>
+      <c r="R17" t="s">
+        <v>48</v>
+      </c>
+      <c r="S17" t="s">
+        <v>139</v>
+      </c>
+      <c r="T17" t="s">
+        <v>48</v>
+      </c>
+      <c r="U17" t="s">
+        <v>57</v>
+      </c>
+      <c r="V17" t="s">
+        <v>48</v>
+      </c>
+      <c r="W17" t="s">
+        <v>58</v>
+      </c>
+      <c r="X17" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>140</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD17" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF17" t="s">
         <v>75</v>
       </c>
-      <c r="CW8" t="s">
-[...8 lines deleted...]
-      <c r="CZ8" t="s">
+      <c r="BG17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH17" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ17" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP17" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR17" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT17" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV17" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ17" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA17" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB17" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC17" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD17" t="s">
         <v>84</v>
       </c>
-      <c r="DA8" t="s">
+      <c r="CE17" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF17" t="s">
         <v>85</v>
       </c>
-      <c r="DB8" t="s">
+      <c r="CG17" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH17" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI17" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ17" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK17" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL17" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM17" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN17" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO17" t="s">
         <v>86</v>
-      </c>
-[...2866 lines deleted...]
-        <v>87</v>
       </c>
       <c r="CP17" t="s">
         <v>87</v>
       </c>
       <c r="CQ17" t="s">
         <v>87</v>
       </c>
       <c r="CR17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="CS17" t="s">
-        <v>41</v>
+        <v>133</v>
       </c>
       <c r="CT17" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU17" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV17" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW17" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX17" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY17" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ17" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA17" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB17" t="s">
+        <v>141</v>
+      </c>
+      <c r="DC17" t="s">
+        <v>142</v>
+      </c>
+      <c r="DD17" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>48</v>
+      </c>
+      <c r="G18" t="s">
+        <v>125</v>
+      </c>
+      <c r="H18" t="s">
+        <v>48</v>
+      </c>
+      <c r="I18" t="s">
+        <v>52</v>
+      </c>
+      <c r="J18" t="s">
+        <v>95</v>
+      </c>
+      <c r="K18" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" t="s">
+        <v>48</v>
+      </c>
+      <c r="M18" t="s">
+        <v>54</v>
+      </c>
+      <c r="N18" t="s">
+        <v>95</v>
+      </c>
+      <c r="O18" t="s">
+        <v>95</v>
+      </c>
+      <c r="P18" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>55</v>
+      </c>
+      <c r="R18" t="s">
+        <v>48</v>
+      </c>
+      <c r="S18" t="s">
+        <v>139</v>
+      </c>
+      <c r="T18" t="s">
+        <v>48</v>
+      </c>
+      <c r="U18" t="s">
+        <v>57</v>
+      </c>
+      <c r="V18" t="s">
+        <v>48</v>
+      </c>
+      <c r="W18" t="s">
+        <v>58</v>
+      </c>
+      <c r="X18" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>140</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT18" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ18" t="s">
         <v>82</v>
       </c>
-      <c r="CU17" t="s">
-[...14 lines deleted...]
-      <c r="CZ17" t="s">
+      <c r="CA18" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB18" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC18" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD18" t="s">
         <v>84</v>
       </c>
-      <c r="DA17" t="s">
-[...6 lines deleted...]
-        <v>87</v>
+      <c r="CE18" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF18" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR18" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS18" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT18" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU18" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV18" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW18" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX18" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY18" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ18" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA18" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB18" t="s">
+        <v>144</v>
+      </c>
+      <c r="DC18" t="s">
+        <v>145</v>
+      </c>
+      <c r="DD18" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="18" spans="1:107" x14ac:dyDescent="0.25">
-[...54 lines deleted...]
-      <c r="S18" t="s">
+    <row r="19" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>146</v>
+      </c>
+      <c r="B19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" t="s">
         <v>49</v>
       </c>
-      <c r="T18" t="s">
-[...26 lines deleted...]
-      <c r="AC18" t="s">
+      <c r="D19" t="s">
+        <v>95</v>
+      </c>
+      <c r="E19" t="s">
+        <v>95</v>
+      </c>
+      <c r="F19" t="s">
+        <v>95</v>
+      </c>
+      <c r="G19" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19" t="s">
+        <v>95</v>
+      </c>
+      <c r="I19" t="s">
+        <v>95</v>
+      </c>
+      <c r="J19" t="s">
+        <v>95</v>
+      </c>
+      <c r="K19" t="s">
+        <v>95</v>
+      </c>
+      <c r="L19" t="s">
+        <v>48</v>
+      </c>
+      <c r="M19" t="s">
         <v>54</v>
       </c>
-      <c r="AD18" t="s">
-[...2 lines deleted...]
-      <c r="AE18" t="s">
+      <c r="N19" t="s">
+        <v>95</v>
+      </c>
+      <c r="O19" t="s">
+        <v>95</v>
+      </c>
+      <c r="P19" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q19" t="s">
         <v>55</v>
       </c>
-      <c r="AF18" t="s">
-[...14 lines deleted...]
-      <c r="AK18" t="s">
+      <c r="R19" t="s">
+        <v>48</v>
+      </c>
+      <c r="S19" t="s">
+        <v>147</v>
+      </c>
+      <c r="T19" t="s">
+        <v>48</v>
+      </c>
+      <c r="U19" t="s">
         <v>57</v>
       </c>
-      <c r="AL18" t="s">
-[...2 lines deleted...]
-      <c r="AM18" t="s">
+      <c r="V19" t="s">
+        <v>48</v>
+      </c>
+      <c r="W19" t="s">
         <v>58</v>
       </c>
-      <c r="AN18" t="s">
-[...26 lines deleted...]
-      <c r="AW18" t="s">
+      <c r="X19" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI19" t="s">
         <v>63</v>
       </c>
-      <c r="AX18" t="s">
-[...8 lines deleted...]
-      <c r="BA18" t="s">
+      <c r="AJ19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>148</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM19" t="s">
         <v>65</v>
       </c>
-      <c r="BB18" t="s">
-[...8 lines deleted...]
-      <c r="BE18" t="s">
+      <c r="AN19" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP19" t="s">
         <v>67</v>
       </c>
-      <c r="BF18" t="s">
-[...14 lines deleted...]
-      <c r="BK18" t="s">
+      <c r="AQ19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD19" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE19" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF19" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR19" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS19" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT19" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU19" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV19" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW19" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX19" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY19" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ19" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA19" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB19" t="s">
+        <v>149</v>
+      </c>
+      <c r="DC19" t="s">
+        <v>150</v>
+      </c>
+      <c r="DD19" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>151</v>
+      </c>
+      <c r="B20" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>95</v>
+      </c>
+      <c r="E20" t="s">
+        <v>95</v>
+      </c>
+      <c r="F20" t="s">
+        <v>95</v>
+      </c>
+      <c r="G20" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+      <c r="I20" t="s">
+        <v>95</v>
+      </c>
+      <c r="J20" t="s">
+        <v>95</v>
+      </c>
+      <c r="K20" t="s">
+        <v>95</v>
+      </c>
+      <c r="L20" t="s">
+        <v>48</v>
+      </c>
+      <c r="M20" t="s">
+        <v>54</v>
+      </c>
+      <c r="N20" t="s">
+        <v>95</v>
+      </c>
+      <c r="O20" t="s">
+        <v>95</v>
+      </c>
+      <c r="P20" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>95</v>
+      </c>
+      <c r="R20" t="s">
+        <v>48</v>
+      </c>
+      <c r="S20" t="s">
+        <v>147</v>
+      </c>
+      <c r="T20" t="s">
+        <v>48</v>
+      </c>
+      <c r="U20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V20" t="s">
+        <v>48</v>
+      </c>
+      <c r="W20" t="s">
         <v>58</v>
       </c>
-      <c r="BL18" t="s">
-[...8 lines deleted...]
-      <c r="BO18" t="s">
+      <c r="X20" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>148</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV20" t="s">
         <v>70</v>
       </c>
-      <c r="BP18" t="s">
-[...8 lines deleted...]
-      <c r="BS18" t="s">
+      <c r="AW20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX20" t="s">
         <v>71</v>
       </c>
-      <c r="BT18" t="s">
-[...14 lines deleted...]
-      <c r="BY18" t="s">
+      <c r="AY20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD20" t="s">
         <v>74</v>
       </c>
-      <c r="BZ18" t="s">
-[...2 lines deleted...]
-      <c r="CA18" t="s">
+      <c r="BE20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH20" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ20" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR20" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT20" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX20" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ20" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD20" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE20" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF20" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR20" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS20" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT20" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU20" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV20" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW20" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX20" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY20" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ20" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA20" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB20" t="s">
+        <v>152</v>
+      </c>
+      <c r="DC20" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" t="s">
+        <v>95</v>
+      </c>
+      <c r="F21" t="s">
+        <v>95</v>
+      </c>
+      <c r="G21" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" t="s">
+        <v>95</v>
+      </c>
+      <c r="J21" t="s">
+        <v>95</v>
+      </c>
+      <c r="K21" t="s">
+        <v>95</v>
+      </c>
+      <c r="L21" t="s">
+        <v>48</v>
+      </c>
+      <c r="M21" t="s">
+        <v>54</v>
+      </c>
+      <c r="N21" t="s">
+        <v>95</v>
+      </c>
+      <c r="O21" t="s">
+        <v>95</v>
+      </c>
+      <c r="P21" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>95</v>
+      </c>
+      <c r="R21" t="s">
+        <v>48</v>
+      </c>
+      <c r="S21" t="s">
+        <v>147</v>
+      </c>
+      <c r="T21" t="s">
+        <v>48</v>
+      </c>
+      <c r="U21" t="s">
+        <v>57</v>
+      </c>
+      <c r="V21" t="s">
+        <v>48</v>
+      </c>
+      <c r="W21" t="s">
+        <v>58</v>
+      </c>
+      <c r="X21" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>148</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ21" t="s">
         <v>118</v>
       </c>
-      <c r="CB18" t="s">
-[...2 lines deleted...]
-      <c r="CC18" t="s">
+      <c r="BA21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD21" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ21" t="s">
         <v>76</v>
       </c>
-      <c r="CD18" t="s">
-[...2 lines deleted...]
-      <c r="CE18" t="s">
+      <c r="BK21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN21" t="s">
         <v>77</v>
       </c>
-      <c r="CF18" t="s">
-[...41 lines deleted...]
-      <c r="CT18" t="s">
+      <c r="BO21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX21" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ21" t="s">
         <v>82</v>
       </c>
-      <c r="CU18" t="s">
-[...14 lines deleted...]
-      <c r="CZ18" t="s">
+      <c r="CA21" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD21" t="s">
         <v>84</v>
       </c>
-      <c r="DA18" t="s">
-[...6 lines deleted...]
-        <v>87</v>
+      <c r="CE21" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF21" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR21" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS21" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT21" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU21" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV21" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW21" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX21" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY21" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ21" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA21" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB21" t="s">
+        <v>154</v>
+      </c>
+      <c r="DC21" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD21" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="19" spans="1:107" x14ac:dyDescent="0.25">
-[...54 lines deleted...]
-      <c r="S19" t="s">
+    <row r="22" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" t="s">
         <v>49</v>
       </c>
-      <c r="T19" t="s">
-[...26 lines deleted...]
-      <c r="AC19" t="s">
+      <c r="D22" t="s">
+        <v>95</v>
+      </c>
+      <c r="E22" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+      <c r="I22" t="s">
+        <v>95</v>
+      </c>
+      <c r="J22" t="s">
+        <v>95</v>
+      </c>
+      <c r="K22" t="s">
+        <v>95</v>
+      </c>
+      <c r="L22" t="s">
+        <v>48</v>
+      </c>
+      <c r="M22" t="s">
         <v>54</v>
       </c>
-      <c r="AD19" t="s">
-[...20 lines deleted...]
-      <c r="AK19" t="s">
+      <c r="N22" t="s">
+        <v>95</v>
+      </c>
+      <c r="O22" t="s">
+        <v>95</v>
+      </c>
+      <c r="P22" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>95</v>
+      </c>
+      <c r="R22" t="s">
+        <v>48</v>
+      </c>
+      <c r="S22" t="s">
+        <v>147</v>
+      </c>
+      <c r="T22" t="s">
+        <v>48</v>
+      </c>
+      <c r="U22" t="s">
         <v>57</v>
       </c>
-      <c r="AL19" t="s">
-[...2 lines deleted...]
-      <c r="AM19" t="s">
+      <c r="V22" t="s">
+        <v>48</v>
+      </c>
+      <c r="W22" t="s">
         <v>58</v>
       </c>
-      <c r="AN19" t="s">
-[...38 lines deleted...]
-      <c r="BA19" t="s">
+      <c r="X22" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>156</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM22" t="s">
         <v>65</v>
       </c>
-      <c r="BB19" t="s">
-[...8 lines deleted...]
-      <c r="BE19" t="s">
+      <c r="AN22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP22" t="s">
         <v>67</v>
       </c>
-      <c r="BF19" t="s">
-[...14 lines deleted...]
-      <c r="BK19" t="s">
+      <c r="AQ22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD22" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP22" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV22" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>48</v>
+      </c>
+      <c r="BZ22" t="s">
+        <v>82</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>48</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>48</v>
+      </c>
+      <c r="CD22" t="s">
+        <v>84</v>
+      </c>
+      <c r="CE22" t="s">
+        <v>48</v>
+      </c>
+      <c r="CF22" t="s">
+        <v>85</v>
+      </c>
+      <c r="CG22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR22" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS22" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT22" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU22" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV22" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW22" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX22" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY22" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ22" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA22" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB22" t="s">
+        <v>157</v>
+      </c>
+      <c r="DC22" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" t="s">
+        <v>95</v>
+      </c>
+      <c r="E23" t="s">
+        <v>95</v>
+      </c>
+      <c r="F23" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" t="s">
+        <v>95</v>
+      </c>
+      <c r="I23" t="s">
+        <v>95</v>
+      </c>
+      <c r="J23" t="s">
+        <v>95</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" t="s">
+        <v>48</v>
+      </c>
+      <c r="M23" t="s">
+        <v>54</v>
+      </c>
+      <c r="N23" t="s">
+        <v>95</v>
+      </c>
+      <c r="O23" t="s">
+        <v>95</v>
+      </c>
+      <c r="P23" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>95</v>
+      </c>
+      <c r="R23" t="s">
+        <v>48</v>
+      </c>
+      <c r="S23" t="s">
+        <v>147</v>
+      </c>
+      <c r="T23" t="s">
+        <v>48</v>
+      </c>
+      <c r="U23" t="s">
+        <v>57</v>
+      </c>
+      <c r="V23" t="s">
+        <v>48</v>
+      </c>
+      <c r="W23" t="s">
         <v>58</v>
       </c>
-      <c r="BL19" t="s">
-[...8 lines deleted...]
-      <c r="BO19" t="s">
+      <c r="X23" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>156</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV23" t="s">
         <v>70</v>
       </c>
-      <c r="BP19" t="s">
-[...8 lines deleted...]
-      <c r="BS19" t="s">
+      <c r="AW23" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX23" t="s">
         <v>71</v>
       </c>
-      <c r="BT19" t="s">
-[...14 lines deleted...]
-      <c r="BY19" t="s">
+      <c r="AY23" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD23" t="s">
         <v>74</v>
       </c>
-      <c r="BZ19" t="s">
-[...2 lines deleted...]
-      <c r="CA19" t="s">
+      <c r="BE23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX23" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR23" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS23" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT23" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU23" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV23" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW23" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX23" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY23" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ23" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA23" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB23" t="s">
+        <v>159</v>
+      </c>
+      <c r="DC23" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>160</v>
+      </c>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E24" t="s">
+        <v>95</v>
+      </c>
+      <c r="F24" t="s">
+        <v>95</v>
+      </c>
+      <c r="G24" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" t="s">
+        <v>95</v>
+      </c>
+      <c r="I24" t="s">
+        <v>95</v>
+      </c>
+      <c r="J24" t="s">
+        <v>95</v>
+      </c>
+      <c r="K24" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" t="s">
+        <v>48</v>
+      </c>
+      <c r="M24" t="s">
+        <v>54</v>
+      </c>
+      <c r="N24" t="s">
+        <v>95</v>
+      </c>
+      <c r="O24" t="s">
+        <v>95</v>
+      </c>
+      <c r="P24" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>95</v>
+      </c>
+      <c r="R24" t="s">
+        <v>48</v>
+      </c>
+      <c r="S24" t="s">
+        <v>147</v>
+      </c>
+      <c r="T24" t="s">
+        <v>48</v>
+      </c>
+      <c r="U24" t="s">
+        <v>57</v>
+      </c>
+      <c r="V24" t="s">
+        <v>48</v>
+      </c>
+      <c r="W24" t="s">
+        <v>58</v>
+      </c>
+      <c r="X24" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>161</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ24" t="s">
         <v>118</v>
       </c>
-      <c r="CB19" t="s">
-[...2 lines deleted...]
-      <c r="CC19" t="s">
+      <c r="BA24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ24" t="s">
         <v>76</v>
       </c>
-      <c r="CD19" t="s">
-[...2 lines deleted...]
-      <c r="CE19" t="s">
+      <c r="BK24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN24" t="s">
         <v>77</v>
       </c>
-      <c r="CF19" t="s">
-[...69 lines deleted...]
-        <v>87</v>
+      <c r="BO24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP24" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR24" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV24" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW24" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX24" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR24" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS24" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT24" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU24" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV24" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW24" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX24" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY24" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ24" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA24" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB24" t="s">
+        <v>162</v>
+      </c>
+      <c r="DC24" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD24" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="20" spans="1:107" x14ac:dyDescent="0.25">
-      <c r="A20" t="s">
+    <row r="25" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>163</v>
+      </c>
+      <c r="B25" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" t="s">
+        <v>95</v>
+      </c>
+      <c r="F25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" t="s">
+        <v>95</v>
+      </c>
+      <c r="H25" t="s">
+        <v>95</v>
+      </c>
+      <c r="I25" t="s">
+        <v>95</v>
+      </c>
+      <c r="J25" t="s">
+        <v>95</v>
+      </c>
+      <c r="K25" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" t="s">
+        <v>48</v>
+      </c>
+      <c r="M25" t="s">
+        <v>54</v>
+      </c>
+      <c r="N25" t="s">
+        <v>95</v>
+      </c>
+      <c r="O25" t="s">
+        <v>95</v>
+      </c>
+      <c r="P25" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>95</v>
+      </c>
+      <c r="R25" t="s">
+        <v>48</v>
+      </c>
+      <c r="S25" t="s">
+        <v>147</v>
+      </c>
+      <c r="T25" t="s">
+        <v>48</v>
+      </c>
+      <c r="U25" t="s">
+        <v>57</v>
+      </c>
+      <c r="V25" t="s">
+        <v>95</v>
+      </c>
+      <c r="W25" t="s">
+        <v>95</v>
+      </c>
+      <c r="X25" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>161</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR25" t="s">
         <v>127</v>
       </c>
-      <c r="B20" t="s">
-[...80 lines deleted...]
-      <c r="AC20" t="s">
+      <c r="AS25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD25" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ25" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL25" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR25" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV25" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW25" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR25" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS25" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT25" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU25" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV25" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW25" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX25" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY25" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ25" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA25" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB25" t="s">
+        <v>164</v>
+      </c>
+      <c r="DC25" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD25" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" t="s">
+        <v>95</v>
+      </c>
+      <c r="F26" t="s">
+        <v>95</v>
+      </c>
+      <c r="G26" t="s">
+        <v>95</v>
+      </c>
+      <c r="H26" t="s">
+        <v>95</v>
+      </c>
+      <c r="I26" t="s">
+        <v>95</v>
+      </c>
+      <c r="J26" t="s">
+        <v>95</v>
+      </c>
+      <c r="K26" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" t="s">
+        <v>48</v>
+      </c>
+      <c r="M26" t="s">
         <v>54</v>
       </c>
-      <c r="AD20" t="s">
-[...20 lines deleted...]
-      <c r="AK20" t="s">
+      <c r="N26" t="s">
+        <v>95</v>
+      </c>
+      <c r="O26" t="s">
+        <v>95</v>
+      </c>
+      <c r="P26" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>95</v>
+      </c>
+      <c r="R26" t="s">
+        <v>48</v>
+      </c>
+      <c r="S26" t="s">
+        <v>147</v>
+      </c>
+      <c r="T26" t="s">
+        <v>48</v>
+      </c>
+      <c r="U26" t="s">
         <v>57</v>
       </c>
-      <c r="AL20" t="s">
-[...44 lines deleted...]
-      <c r="BA20" t="s">
+      <c r="V26" t="s">
+        <v>95</v>
+      </c>
+      <c r="W26" t="s">
+        <v>95</v>
+      </c>
+      <c r="X26" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>166</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM26" t="s">
         <v>65</v>
       </c>
-      <c r="BB20" t="s">
-[...8 lines deleted...]
-      <c r="BE20" t="s">
+      <c r="AN26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP26" t="s">
         <v>67</v>
       </c>
-      <c r="BF20" t="s">
-[...26 lines deleted...]
-      <c r="BO20" t="s">
+      <c r="AQ26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV26" t="s">
         <v>70</v>
       </c>
-      <c r="BP20" t="s">
-[...26 lines deleted...]
-      <c r="BY20" t="s">
+      <c r="AW26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD26" t="s">
         <v>74</v>
       </c>
-      <c r="BZ20" t="s">
-[...2 lines deleted...]
-      <c r="CA20" t="s">
+      <c r="BE26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR26" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS26" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT26" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU26" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV26" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW26" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX26" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY26" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ26" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA26" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB26" t="s">
+        <v>167</v>
+      </c>
+      <c r="DC26" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD26" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>95</v>
+      </c>
+      <c r="E27" t="s">
+        <v>95</v>
+      </c>
+      <c r="F27" t="s">
+        <v>95</v>
+      </c>
+      <c r="G27" t="s">
+        <v>95</v>
+      </c>
+      <c r="H27" t="s">
+        <v>95</v>
+      </c>
+      <c r="I27" t="s">
+        <v>95</v>
+      </c>
+      <c r="J27" t="s">
+        <v>95</v>
+      </c>
+      <c r="K27" t="s">
+        <v>95</v>
+      </c>
+      <c r="L27" t="s">
+        <v>48</v>
+      </c>
+      <c r="M27" t="s">
+        <v>54</v>
+      </c>
+      <c r="N27" t="s">
+        <v>95</v>
+      </c>
+      <c r="O27" t="s">
+        <v>95</v>
+      </c>
+      <c r="P27" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>95</v>
+      </c>
+      <c r="R27" t="s">
+        <v>48</v>
+      </c>
+      <c r="S27" t="s">
+        <v>169</v>
+      </c>
+      <c r="T27" t="s">
+        <v>48</v>
+      </c>
+      <c r="U27" t="s">
+        <v>57</v>
+      </c>
+      <c r="V27" t="s">
+        <v>95</v>
+      </c>
+      <c r="W27" t="s">
+        <v>95</v>
+      </c>
+      <c r="X27" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>170</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ27" t="s">
         <v>118</v>
       </c>
-      <c r="CB20" t="s">
-[...2 lines deleted...]
-      <c r="CC20" t="s">
+      <c r="BA27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB27" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD27" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH27" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ27" t="s">
         <v>76</v>
       </c>
-      <c r="CD20" t="s">
-[...2 lines deleted...]
-      <c r="CE20" t="s">
+      <c r="BK27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL27" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN27" t="s">
         <v>77</v>
       </c>
-      <c r="CF20" t="s">
-[...69 lines deleted...]
-        <v>87</v>
+      <c r="BO27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP27" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR27" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT27" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV27" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW27" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX27" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR27" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS27" t="s">
+        <v>133</v>
+      </c>
+      <c r="CT27" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU27" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV27" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW27" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX27" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY27" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ27" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA27" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB27" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC27" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD27" t="s">
+        <v>95</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A22" t="s">
+    <row r="28" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>172</v>
+      </c>
+      <c r="B28" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" t="s">
+        <v>95</v>
+      </c>
+      <c r="F28" t="s">
+        <v>95</v>
+      </c>
+      <c r="G28" t="s">
+        <v>95</v>
+      </c>
+      <c r="H28" t="s">
+        <v>95</v>
+      </c>
+      <c r="I28" t="s">
+        <v>95</v>
+      </c>
+      <c r="J28" t="s">
+        <v>95</v>
+      </c>
+      <c r="K28" t="s">
+        <v>95</v>
+      </c>
+      <c r="L28" t="s">
+        <v>48</v>
+      </c>
+      <c r="M28" t="s">
+        <v>54</v>
+      </c>
+      <c r="N28" t="s">
+        <v>95</v>
+      </c>
+      <c r="O28" t="s">
+        <v>95</v>
+      </c>
+      <c r="P28" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>95</v>
+      </c>
+      <c r="R28" t="s">
+        <v>48</v>
+      </c>
+      <c r="S28" t="s">
+        <v>169</v>
+      </c>
+      <c r="T28" t="s">
+        <v>48</v>
+      </c>
+      <c r="U28" t="s">
+        <v>57</v>
+      </c>
+      <c r="V28" t="s">
+        <v>95</v>
+      </c>
+      <c r="W28" t="s">
+        <v>95</v>
+      </c>
+      <c r="X28" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>170</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD28" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BF28" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH28" t="s">
         <v>128</v>
+      </c>
+      <c r="BI28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ28" t="s">
+        <v>76</v>
+      </c>
+      <c r="BK28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BL28" t="s">
+        <v>65</v>
+      </c>
+      <c r="BM28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BN28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>79</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BV28" t="s">
+        <v>80</v>
+      </c>
+      <c r="BW28" t="s">
+        <v>48</v>
+      </c>
+      <c r="BX28" t="s">
+        <v>81</v>
+      </c>
+      <c r="BY28" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS28" t="s">
+        <v>95</v>
+      </c>
+      <c r="CT28" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU28" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV28" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW28" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX28" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY28" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ28" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA28" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB28" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC28" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD28" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="29" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>174</v>
+      </c>
+      <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" t="s">
+        <v>95</v>
+      </c>
+      <c r="F29" t="s">
+        <v>95</v>
+      </c>
+      <c r="G29" t="s">
+        <v>95</v>
+      </c>
+      <c r="H29" t="s">
+        <v>95</v>
+      </c>
+      <c r="I29" t="s">
+        <v>95</v>
+      </c>
+      <c r="J29" t="s">
+        <v>95</v>
+      </c>
+      <c r="K29" t="s">
+        <v>95</v>
+      </c>
+      <c r="L29" t="s">
+        <v>48</v>
+      </c>
+      <c r="M29" t="s">
+        <v>54</v>
+      </c>
+      <c r="N29" t="s">
+        <v>95</v>
+      </c>
+      <c r="O29" t="s">
+        <v>95</v>
+      </c>
+      <c r="P29" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>95</v>
+      </c>
+      <c r="R29" t="s">
+        <v>48</v>
+      </c>
+      <c r="S29" t="s">
+        <v>169</v>
+      </c>
+      <c r="T29" t="s">
+        <v>48</v>
+      </c>
+      <c r="U29" t="s">
+        <v>57</v>
+      </c>
+      <c r="V29" t="s">
+        <v>95</v>
+      </c>
+      <c r="W29" t="s">
+        <v>95</v>
+      </c>
+      <c r="X29" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>170</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA29" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB29" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC29" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD29" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS29" t="s">
+        <v>95</v>
+      </c>
+      <c r="CT29" t="s">
+        <v>48</v>
+      </c>
+      <c r="CU29" t="s">
+        <v>90</v>
+      </c>
+      <c r="CV29" t="s">
+        <v>48</v>
+      </c>
+      <c r="CW29" t="s">
+        <v>130</v>
+      </c>
+      <c r="CX29" t="s">
+        <v>48</v>
+      </c>
+      <c r="CY29" t="s">
+        <v>91</v>
+      </c>
+      <c r="CZ29" t="s">
+        <v>48</v>
+      </c>
+      <c r="DA29" t="s">
+        <v>92</v>
+      </c>
+      <c r="DB29" t="s">
+        <v>175</v>
+      </c>
+      <c r="DC29" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD29" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>176</v>
+      </c>
+      <c r="B30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30" t="s">
+        <v>95</v>
+      </c>
+      <c r="F30" t="s">
+        <v>95</v>
+      </c>
+      <c r="G30" t="s">
+        <v>95</v>
+      </c>
+      <c r="H30" t="s">
+        <v>95</v>
+      </c>
+      <c r="I30" t="s">
+        <v>95</v>
+      </c>
+      <c r="J30" t="s">
+        <v>95</v>
+      </c>
+      <c r="K30" t="s">
+        <v>95</v>
+      </c>
+      <c r="L30" t="s">
+        <v>48</v>
+      </c>
+      <c r="M30" t="s">
+        <v>54</v>
+      </c>
+      <c r="N30" t="s">
+        <v>95</v>
+      </c>
+      <c r="O30" t="s">
+        <v>95</v>
+      </c>
+      <c r="P30" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>95</v>
+      </c>
+      <c r="R30" t="s">
+        <v>48</v>
+      </c>
+      <c r="S30" t="s">
+        <v>169</v>
+      </c>
+      <c r="T30" t="s">
+        <v>48</v>
+      </c>
+      <c r="U30" t="s">
+        <v>57</v>
+      </c>
+      <c r="V30" t="s">
+        <v>95</v>
+      </c>
+      <c r="W30" t="s">
+        <v>95</v>
+      </c>
+      <c r="X30" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>170</v>
+      </c>
+      <c r="AL30" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM30" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU30" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW30" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX30" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY30" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ30" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA30" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB30" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC30" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD30" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY30" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CT30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CU30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CV30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CW30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CX30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CY30" t="s">
+        <v>95</v>
+      </c>
+      <c r="CZ30" t="s">
+        <v>95</v>
+      </c>
+      <c r="DA30" t="s">
+        <v>95</v>
+      </c>
+      <c r="DB30" t="s">
+        <v>177</v>
+      </c>
+      <c r="DC30" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD30" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>178</v>
+      </c>
+      <c r="B31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" t="s">
+        <v>95</v>
+      </c>
+      <c r="E31" t="s">
+        <v>95</v>
+      </c>
+      <c r="F31" t="s">
+        <v>95</v>
+      </c>
+      <c r="G31" t="s">
+        <v>95</v>
+      </c>
+      <c r="H31" t="s">
+        <v>95</v>
+      </c>
+      <c r="I31" t="s">
+        <v>95</v>
+      </c>
+      <c r="J31" t="s">
+        <v>95</v>
+      </c>
+      <c r="K31" t="s">
+        <v>95</v>
+      </c>
+      <c r="L31" t="s">
+        <v>48</v>
+      </c>
+      <c r="M31" t="s">
+        <v>54</v>
+      </c>
+      <c r="N31" t="s">
+        <v>95</v>
+      </c>
+      <c r="O31" t="s">
+        <v>95</v>
+      </c>
+      <c r="P31" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>95</v>
+      </c>
+      <c r="R31" t="s">
+        <v>48</v>
+      </c>
+      <c r="S31" t="s">
+        <v>179</v>
+      </c>
+      <c r="T31" t="s">
+        <v>48</v>
+      </c>
+      <c r="U31" t="s">
+        <v>57</v>
+      </c>
+      <c r="V31" t="s">
+        <v>95</v>
+      </c>
+      <c r="W31" t="s">
+        <v>95</v>
+      </c>
+      <c r="X31" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>180</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>67</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR31" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>69</v>
+      </c>
+      <c r="AU31" t="s">
+        <v>48</v>
+      </c>
+      <c r="AV31" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW31" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX31" t="s">
+        <v>71</v>
+      </c>
+      <c r="AY31" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ31" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA31" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB31" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC31" t="s">
+        <v>48</v>
+      </c>
+      <c r="BD31" t="s">
+        <v>74</v>
+      </c>
+      <c r="BE31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY31" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CT31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CU31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CV31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CW31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CX31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CY31" t="s">
+        <v>95</v>
+      </c>
+      <c r="CZ31" t="s">
+        <v>95</v>
+      </c>
+      <c r="DA31" t="s">
+        <v>95</v>
+      </c>
+      <c r="DB31" t="s">
+        <v>181</v>
+      </c>
+      <c r="DC31" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>182</v>
+      </c>
+      <c r="B32" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" t="s">
+        <v>95</v>
+      </c>
+      <c r="F32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G32" t="s">
+        <v>95</v>
+      </c>
+      <c r="H32" t="s">
+        <v>95</v>
+      </c>
+      <c r="I32" t="s">
+        <v>95</v>
+      </c>
+      <c r="J32" t="s">
+        <v>95</v>
+      </c>
+      <c r="K32" t="s">
+        <v>95</v>
+      </c>
+      <c r="L32" t="s">
+        <v>48</v>
+      </c>
+      <c r="M32" t="s">
+        <v>54</v>
+      </c>
+      <c r="N32" t="s">
+        <v>95</v>
+      </c>
+      <c r="O32" t="s">
+        <v>95</v>
+      </c>
+      <c r="P32" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>95</v>
+      </c>
+      <c r="R32" t="s">
+        <v>48</v>
+      </c>
+      <c r="S32" t="s">
+        <v>179</v>
+      </c>
+      <c r="T32" t="s">
+        <v>48</v>
+      </c>
+      <c r="U32" t="s">
+        <v>57</v>
+      </c>
+      <c r="V32" t="s">
+        <v>95</v>
+      </c>
+      <c r="W32" t="s">
+        <v>95</v>
+      </c>
+      <c r="X32" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>180</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY32" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY32" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CT32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CU32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CV32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CW32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CX32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CY32" t="s">
+        <v>95</v>
+      </c>
+      <c r="CZ32" t="s">
+        <v>95</v>
+      </c>
+      <c r="DA32" t="s">
+        <v>95</v>
+      </c>
+      <c r="DB32" t="s">
+        <v>183</v>
+      </c>
+      <c r="DC32" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD32" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:108" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>184</v>
+      </c>
+      <c r="B33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" t="s">
+        <v>95</v>
+      </c>
+      <c r="E33" t="s">
+        <v>95</v>
+      </c>
+      <c r="F33" t="s">
+        <v>95</v>
+      </c>
+      <c r="G33" t="s">
+        <v>95</v>
+      </c>
+      <c r="H33" t="s">
+        <v>95</v>
+      </c>
+      <c r="I33" t="s">
+        <v>95</v>
+      </c>
+      <c r="J33" t="s">
+        <v>95</v>
+      </c>
+      <c r="K33" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33" t="s">
+        <v>95</v>
+      </c>
+      <c r="M33" t="s">
+        <v>95</v>
+      </c>
+      <c r="N33" t="s">
+        <v>95</v>
+      </c>
+      <c r="O33" t="s">
+        <v>95</v>
+      </c>
+      <c r="P33" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>95</v>
+      </c>
+      <c r="R33" t="s">
+        <v>48</v>
+      </c>
+      <c r="S33" t="s">
+        <v>179</v>
+      </c>
+      <c r="T33" t="s">
+        <v>48</v>
+      </c>
+      <c r="U33" t="s">
+        <v>57</v>
+      </c>
+      <c r="V33" t="s">
+        <v>95</v>
+      </c>
+      <c r="W33" t="s">
+        <v>95</v>
+      </c>
+      <c r="X33" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>180</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY33" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CQ33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CS33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CT33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CU33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CV33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CW33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CX33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CY33" t="s">
+        <v>95</v>
+      </c>
+      <c r="CZ33" t="s">
+        <v>95</v>
+      </c>
+      <c r="DA33" t="s">
+        <v>95</v>
+      </c>
+      <c r="DB33" t="s">
+        <v>185</v>
+      </c>
+      <c r="DC33" t="s">
+        <v>95</v>
+      </c>
+      <c r="DD33" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="179">
-    <mergeCell ref="B1:CZ1"/>
+  <mergeCells count="180">
+    <mergeCell ref="B1:DA1"/>
     <mergeCell ref="A1:A7"/>
-    <mergeCell ref="B2:AM2"/>
-[...6 lines deleted...]
-    <mergeCell ref="DA1:DA7"/>
+    <mergeCell ref="B2:AN2"/>
+    <mergeCell ref="AO2:BD2"/>
+    <mergeCell ref="BE2:BX2"/>
+    <mergeCell ref="BY2:CF2"/>
+    <mergeCell ref="CG2:CN2"/>
+    <mergeCell ref="CO2:CR2"/>
+    <mergeCell ref="CT2:DA2"/>
     <mergeCell ref="DB1:DB7"/>
     <mergeCell ref="DC1:DC7"/>
+    <mergeCell ref="DD1:DD7"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="V3:AM3"/>
-    <mergeCell ref="AN3:AU3"/>
-[...7 lines deleted...]
-    <mergeCell ref="CS3:CZ3"/>
+    <mergeCell ref="AO3:AV3"/>
+    <mergeCell ref="AW3:BD3"/>
+    <mergeCell ref="BE3:BN3"/>
+    <mergeCell ref="BO3:BX3"/>
+    <mergeCell ref="BY3:CF3"/>
+    <mergeCell ref="CG3:CN3"/>
+    <mergeCell ref="CO3:CP3"/>
+    <mergeCell ref="CQ3:CR3"/>
+    <mergeCell ref="CT3:DA3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:AC4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="AJ4:AK4"/>
     <mergeCell ref="AL4:AM4"/>
-    <mergeCell ref="AN4:AS4"/>
-[...15 lines deleted...]
-    <mergeCell ref="CY4:CZ4"/>
+    <mergeCell ref="AN3:AN7"/>
+    <mergeCell ref="AO4:AT4"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:BB4"/>
+    <mergeCell ref="BC4:BD4"/>
+    <mergeCell ref="BE4:BJ4"/>
+    <mergeCell ref="BK4:BL4"/>
+    <mergeCell ref="BM4:BN4"/>
+    <mergeCell ref="BO4:BT4"/>
+    <mergeCell ref="BU4:BV4"/>
+    <mergeCell ref="BW4:BX4"/>
+    <mergeCell ref="BY4:CD4"/>
+    <mergeCell ref="CE4:CF4"/>
+    <mergeCell ref="CG4:CL4"/>
+    <mergeCell ref="CM4:CN4"/>
+    <mergeCell ref="CS3:CS7"/>
+    <mergeCell ref="CT4:CY4"/>
+    <mergeCell ref="CZ4:DA4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
-    <mergeCell ref="AN5:AO5"/>
-[...28 lines deleted...]
-    <mergeCell ref="CY5:CZ5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="BC5:BD5"/>
+    <mergeCell ref="BE5:BF5"/>
+    <mergeCell ref="BG5:BH5"/>
+    <mergeCell ref="BI5:BJ5"/>
+    <mergeCell ref="BK5:BL5"/>
+    <mergeCell ref="BM5:BN5"/>
+    <mergeCell ref="BO5:BP5"/>
+    <mergeCell ref="BQ5:BR5"/>
+    <mergeCell ref="BS5:BT5"/>
+    <mergeCell ref="BU5:BV5"/>
+    <mergeCell ref="BW5:BX5"/>
+    <mergeCell ref="BY5:BZ5"/>
+    <mergeCell ref="CA5:CB5"/>
+    <mergeCell ref="CC5:CD5"/>
+    <mergeCell ref="CE5:CF5"/>
+    <mergeCell ref="CG5:CH5"/>
+    <mergeCell ref="CI5:CJ5"/>
+    <mergeCell ref="CK5:CL5"/>
+    <mergeCell ref="CM5:CN5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="Z6:AA6"/>
     <mergeCell ref="AB6:AC6"/>
-    <mergeCell ref="AN6:AO6"/>
-[...17 lines deleted...]
-    <mergeCell ref="CN5:CN7"/>
+    <mergeCell ref="AO6:AP6"/>
+    <mergeCell ref="AQ6:AR6"/>
+    <mergeCell ref="AS6:AT6"/>
+    <mergeCell ref="AW6:AX6"/>
+    <mergeCell ref="AY6:AZ6"/>
+    <mergeCell ref="BA6:BB6"/>
+    <mergeCell ref="BE6:BF6"/>
+    <mergeCell ref="BG6:BH6"/>
+    <mergeCell ref="BI6:BJ6"/>
+    <mergeCell ref="BO6:BP6"/>
+    <mergeCell ref="BQ6:BR6"/>
+    <mergeCell ref="BS6:BT6"/>
+    <mergeCell ref="BY6:BZ6"/>
+    <mergeCell ref="CA6:CB6"/>
+    <mergeCell ref="CC6:CD6"/>
+    <mergeCell ref="CG6:CH6"/>
+    <mergeCell ref="CI6:CJ6"/>
+    <mergeCell ref="CK6:CL6"/>
     <mergeCell ref="CO5:CO7"/>
     <mergeCell ref="CP5:CP7"/>
     <mergeCell ref="CQ5:CQ7"/>
-    <mergeCell ref="CS6:CT6"/>
-[...1 lines deleted...]
-    <mergeCell ref="CW6:CX6"/>
+    <mergeCell ref="CR5:CR7"/>
+    <mergeCell ref="CT6:CU6"/>
+    <mergeCell ref="CV6:CW6"/>
+    <mergeCell ref="CX6:CY6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:W7"/>
     <mergeCell ref="AD6:AD7"/>
     <mergeCell ref="AE6:AE7"/>
     <mergeCell ref="AF6:AF7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AH6:AH7"/>
     <mergeCell ref="AI6:AI7"/>
     <mergeCell ref="AJ6:AJ7"/>
     <mergeCell ref="AK6:AK7"/>
     <mergeCell ref="AL6:AL7"/>
     <mergeCell ref="AM6:AM7"/>
-    <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AU6:AU7"/>
-    <mergeCell ref="BB6:BB7"/>
+    <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="BC6:BC7"/>
-    <mergeCell ref="BJ6:BJ7"/>
+    <mergeCell ref="BD6:BD7"/>
     <mergeCell ref="BK6:BK7"/>
     <mergeCell ref="BL6:BL7"/>
     <mergeCell ref="BM6:BM7"/>
-    <mergeCell ref="BT6:BT7"/>
+    <mergeCell ref="BN6:BN7"/>
     <mergeCell ref="BU6:BU7"/>
     <mergeCell ref="BV6:BV7"/>
     <mergeCell ref="BW6:BW7"/>
-    <mergeCell ref="CD6:CD7"/>
+    <mergeCell ref="BX6:BX7"/>
     <mergeCell ref="CE6:CE7"/>
-    <mergeCell ref="CL6:CL7"/>
+    <mergeCell ref="CF6:CF7"/>
     <mergeCell ref="CM6:CM7"/>
-    <mergeCell ref="CY6:CY7"/>
+    <mergeCell ref="CN6:CN7"/>
     <mergeCell ref="CZ6:CZ7"/>
+    <mergeCell ref="DA6:DA7"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="DA8" r:id="rId1"/>
-    <hyperlink ref="DA16" r:id="rId2"/>
+    <hyperlink ref="DB8" r:id="rId1" tooltip="JORT n° 149 du 10 décembre 2024, p. 6418 ; le paragraphe 2 de l'article 17 institue une cotisation de 0,5 % à la charge de l'employeur et de 0,5 % à la charge du salarié, assise sur la masse salariale déclarée à la CNSS. L'URL est celle de l'édition arabe : l'édition française de ce fascicule répond 404 sur pist.tn, et c'est dans l'édition arabe que l'article a été lu. L'article n'énonce pas de date d'effet ; le 1er janvier 2025 se déduit du rattachement à la loi de finances, et son décret d'application n'est pas recensé à ce jour."/>
+    <hyperlink ref="DB14" r:id="rId2" tooltip="JORT n° 55, p. 2132. Porte la cotisation forfaitaire de 2 à 5 dinars. Le décret n'énonce pas de date d'effet ; la date retenue est celle de sa signature. Édition arabe : https://www.pist.tn/jort/2003/2003A/Ja0552003.pdf"/>
+    <hyperlink ref="DB15" r:id="rId3" tooltip="JORT n° 106, p. 3187-3190. Fixe le taux à 11 %, réparti 7 points de pensions et 4 points d'assurances sociales — architecture identique à celle des travailleurs non salariés. La loi ne porte pas de clause d'entrée en vigueur : la date retenue est celle où elle devient exécutoire, cinq jours après le dépôt du fascicule au siège du gouvernorat de Tunis, le jour du dépôt n'étant pas compté (loi n° 93-64 du 5 juillet 1993, article 2) ; le fascicule porte un dépôt le 31 décembre 2002. Édition arabe : https://www.pist.tn/jort/2002/2002A/Ja1062002.pdf"/>
+    <hyperlink ref="DB19" r:id="rId4" tooltip="JORT n° 94, p. 2319-2320. Institue « une cotisation complémentaire de 0,4 % des salaires à prélever sur le taux global des cotisations de sécurité sociale fixé par la loi n° 60-30 ». La loi n'énonce pas de date d'effet ; la date retenue est celle de la publication. Édition arabe : https://www.pist.tn/jort/1996/1996A/Ja09496.pdf"/>
+    <hyperlink ref="DB21" r:id="rId5" tooltip="Part des travailleurs exigible de 2,75 % à partir du 1er juillet 1996. Valeur : 2,75 + 1,5625 = 4,3125 %."/>
+    <hyperlink ref="DB22" r:id="rId6" tooltip="JORT n° 55, p. 1486-1489. Fixe le taux à 11 %, réparti 7 points de pensions et 4 points d'assurances sociales. Le décret n'énonce pas de date d'effet. Le partage interne des 4 % n'est fixé par aucun texte identifié : seule la part maladie de 3,04 % est attestée, par le décret n° 2007-1406. Édition arabe : https://www.pist.tn/jort/1995/1995A/Ja05595.pdf"/>
+    <hyperlink ref="DB23" r:id="rId7" tooltip="Part des travailleurs exigible de 2,25 % à partir du 1er juillet 1995. Valeur : 2,25 + 1,5625 = 3,8125 %."/>
+    <hyperlink ref="DB24" r:id="rId8" tooltip="JORT n° 30 du 14 avril 1995, p. 690-693. Le décret entre en vigueur « à compter du 1er janvier 1995 » (article 28 ; édition arabe, p. 693 : « بداية من أول جانفي 1995 »), et non à sa date de signature. Opère le transfert d'un point des cotisations du régime général vers le régime de réparation des accidents du travail. Attention : ce point transféré n'est pas la cotisation d'accidents du travail elle-même, qui est patronale et varie de 0,50 % à 5 % selon dix-huit classes d'activité. Ce paramètre décrit le transfert, non le tarif. Édition arabe : https://www.pist.tn/jort/1995/1995A/Ja03095.pdf"/>
+    <hyperlink ref="DB25" r:id="rId9" tooltip="JORT n° 52 du 5 juillet 1994, pp. 1141-1142. L'article 9 nouveau fixe la cotisation propre à 5,75 %, dont 2,5 % à la charge des employeurs et 3,25 % à la charge des travailleurs, cette dernière part étant exigible par paliers : 1,75 % à partir du 1er juillet 1994. La date est celle que l'article énonce. Valeur : 1,75 + 1,5625 = 3,3125 %."/>
+    <hyperlink ref="DB27" r:id="rId10" tooltip="JORT n° 21, p. 426-427. Fixe la cotisation forfaitaire annuelle à 2 dinars — valeur que ce fichier ignorait, sa série commençant directement à 5 dinars. Le décret n'énonce pas de date d'effet ; la date retenue est celle de sa signature. Les branches couvertes par le régime ne sont énoncées ni par ce décret ni par celui de 2003 : elles supposent l'ouverture de la loi n° 65-17, qui n'a pas été faite. Édition arabe : https://www.pist.tn/jort/1992/1992A/Ja02192.pdf"/>
+    <hyperlink ref="DB28" r:id="rId11" tooltip="JORT n° 60, p. 1338-1339. Ajoute à la loi de 1981 le titre III instituant le régime agricole amélioré, avec effet au 1er octobre 1989 (article 4). L'article 90 fixe le taux global à 15 %, réparti 10 % employeur et 5 % salarié, et renvoie sa ventilation par branche à un décret qui n'a pas été identifié : seule la part maladie de 2,28 % est attestée, par le décret n° 2007-1406. Édition arabe : https://www.pist.tn/jort/1989/1989A/Ja06089.pdf"/>
+    <hyperlink ref="DB29" r:id="rId12" tooltip="JORT n° 4, p. 98-99. Fixe le taux à 10,65 %, réparti 5,25 points de pensions et 5,40 points d'assurances sociales. Le décret n'énonce pas de date d'effet. Le partage interne des 5,40 % n'est fixé par aucun texte identifié : seule la part maladie de 4,10 % est attestée, par le décret n° 2007-1406. Édition arabe : https://www.pist.tn/jort/1989/1989A/Ja00489.pdf"/>
+    <hyperlink ref="DB32" r:id="rId13" tooltip="JORT n° 80, p. 2919. Majore de 0,5 % la cotisation patronale de l'article 41 de la loi n° 60-30 « à compter du 1er janvier 1975 » ; l'article 58 en affecte le produit au fonds spécial. Édition arabe : https://www.pist.tn/jort/1974/1974A/Ja08074.pdf"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>secteur_prive</vt:lpstr>
     </vt:vector>