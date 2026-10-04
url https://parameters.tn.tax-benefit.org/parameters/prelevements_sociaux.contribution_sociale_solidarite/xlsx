--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -103,84 +103,84 @@
   <si>
     <t>200 DT</t>
   </si>
   <si>
     <t>400 DT</t>
   </si>
   <si>
     <t>4 %</t>
   </si>
   <si>
     <t>500 DT</t>
   </si>
   <si>
     <t>Loi n° 2024-48 du 9 décembre 2024, portant loi de finances pour l'année 2025 (maintien à 0.5% de la retenue à la source)</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>La LF 2025 confirme le maintien de la retenue à la source au titre de la CSS à 0.5% pour les salariés.</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
-    <t>l’article 22 du décret-loi 79-2022 du 22 décembre 2022 relatif à la loi de finances pour l’année 2023; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_loi_2022_79_fr.pdf | مرسوم عدد 79 لسنة 2022 مؤرخ في 22 ديسمبر 2022 يتعلق بقانون المالية لسنة 2023 (الفصل22); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_loi_2022_79_ar.pdf | Note commune 1/2023; https://jibaya.tn/wp-content/uploads/2024/02/Note-Commune-N%C2%B001.pdf | Décret-loi n° 2022-79 du 22 décembre 2022, portant loi de finances pour l’année 2023 (article 22- tiret 7); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_loi_2022_79_fr.pdf | note commune n1/2023 du 26/01/2023; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2023/Note_Commune_1_2023.pdf | مرسوم عدد 79 لسنة 2022 مؤرخ في 22 ديسمبر 2022 يتعلق بقانون المالية لسنة    2023  (الفصل22); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_loi_2022_79_ar.pdf</t>
+    <t>l’article 22 du décret-loi 79-2022 du 22 décembre 2022 relatif à la loi de finances pour l’année 2023; https://www.pist.tn/jort/2022/2022A/Ja1412022.pdf | مرسوم عدد 79 لسنة 2022 مؤرخ في 22 ديسمبر 2022 يتعلق بقانون المالية لسنة 2023 (الفصل22); https://www.pist.tn/jort/2022/2022A/Ja1412022.pdf | Note commune 1/2023; https://jibaya.tn/wp-content/uploads/2024/02/Note-Commune-N%C2%B001.pdf | Décret-loi n° 2022-79 du 22 décembre 2022, portant loi de finances pour l’année 2023 (article 22- tiret 7); https://www.pist.tn/jort/2022/2022A/Ja1412022.pdf | note commune n1/2023 du 26/01/2023; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2023/Note_Commune_1_2023.pdf | مرسوم عدد 79 لسنة 2022 مؤرخ في 22 ديسمبر 2022 يتعلق بقانون المالية لسنة    2023  (الفصل22); https://www.pist.tn/jort/2022/2022A/Ja1412022.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>la loi de finances 2023 dans son article 22 a ramené le taux de la contribution sociale de solidarité appliqué aux personnes physiques de 1 point de pourcentage à 0.5 point de pourcentage uniquement aux revenus servant de base pour le calcul de l'impôt sur le revenu dont le délai de déclaration intervient au cours des années 2023, 2024 et 2025.</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>1 %</t>
   </si>
   <si>
     <t>100 DT</t>
   </si>
   <si>
     <t>300 DT</t>
   </si>
   <si>
-    <t>l’article 22 du décret-loi 79-2022 du 22 décembre 2022 relatif à la loi de finances pour l’année 2023; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_loi_2022_79_fr.pdf | مرسوم عدد 79 لسنة 2022 مؤرخ في 22 ديسمبر 2022 يتعلق بقانون المالية لسنة 2023 (الفصل22); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_loi_2022_79_ar.pdf | note commune 1/2018 du 26/01/2023; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2023/Note_Commune_1_2023.pdf; taux CSS 2024 déclaré en 2025 est de 3 point de pourcentage</t>
+    <t>l’article 22 du décret-loi 79-2022 du 22 décembre 2022 relatif à la loi de finances pour l’année 2023; https://www.pist.tn/jort/2022/2022A/Ja1412022.pdf | مرسوم عدد 79 لسنة 2022 مؤرخ في 22 ديسمبر 2022 يتعلق بقانون المالية لسنة 2023 (الفصل22); https://www.pist.tn/jort/2022/2022A/Ja1412022.pdf | note commune 1/2018 du 26/01/2023; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2023/Note_Commune_1_2023.pdf; taux CSS 2024 déclaré en 2025 est de 3 point de pourcentage</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>2 %</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
-    <t>loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l’année 2018 (Article 53 ); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/loi_2017_66_fr.pdf | قانون عدد 66 لسنة 2017 مؤرخ في 18 ديسمبر 2017 يتعلق بقانون المالية لسنة 2018 (القصل53); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/loi_2017_66_ar.pdf | Article 53 de la loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l’année 2018; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/loi_2017_66_fr.pdf | Note commune 2018/01; https://jibaya.tn/docs/note-commune-numero-1-commentaire-des-dispositions-de-larticle-53-de-la-loi-n-2017-66-du-18-decembre-2017-portant-loi-de-finances-pour-lannee-2018-relatives-a-lins-2/ | قانون عدد 66 لسنة 2017 مؤوخ في18 دسيمبر 2017 يتعلق بقانون المالة  لسنة 2018; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/loi_2017_66_ar.pdf</t>
+    <t>loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l’année 2018 (Article 53 ); https://www.pist.tn/jort/2017/2017F/Jo1012017.pdf | قانون عدد 66 لسنة 2017 مؤرخ في 18 ديسمبر 2017 يتعلق بقانون المالية لسنة 2018 (القصل53); https://www.pist.tn/jort/2017/2017A/Ja1012017.pdf | Article 53 de la loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l’année 2018; https://www.pist.tn/jort/2017/2017F/Jo1012017.pdf | Note commune 2018/01; https://jibaya.tn/docs/note-commune-numero-1-commentaire-des-dispositions-de-larticle-53-de-la-loi-n-2017-66-du-18-decembre-2017-portant-loi-de-finances-pour-lannee-2018-relatives-a-lins-2/ | قانون عدد 66 لسنة 2017 مؤوخ في18 دسيمبر 2017 يتعلق بقانون المالة  لسنة 2018; https://www.pist.tn/jort/2017/2017A/Ja1012017.pdf</t>
   </si>
   <si>
     <t>2017-12-19</t>
   </si>
   <si>
     <t xml:space="preserve">Article 53 de la loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l’année 2018
 http://www.legislation.tn/fr/detailtexte/Loi-num-2017-66-du----jort-2017-101__2017101000661</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>