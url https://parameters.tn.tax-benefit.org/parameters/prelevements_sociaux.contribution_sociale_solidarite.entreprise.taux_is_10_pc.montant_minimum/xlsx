--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -31,63 +31,63 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="12">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Montant minimum pour les entreprise soumises à l’impôt sur les sociétés au taux de 10%.</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>200 DT</t>
   </si>
   <si>
-    <t>l’article 22 du décret-loi 79-2022 du 22 décembre 2022 relatif à la loi de finances pour l’année 2023; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_loi_2022_79_fr.pdf | مرسوم عدد 79 لسنة 2022 مؤرخ في 22 ديسمبر 2022 يتعلق بقانون المالية لسنة 2023 (الفصل22); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_loi_2022_79_ar.pdf</t>
+    <t>l’article 22 du décret-loi 79-2022 du 22 décembre 2022 relatif à la loi de finances pour l’année 2023; https://www.pist.tn/jort/2022/2022A/Ja1412022.pdf | مرسوم عدد 79 لسنة 2022 مؤرخ في 22 ديسمبر 2022 يتعلق بقانون المالية لسنة 2023 (الفصل22); https://www.pist.tn/jort/2022/2022A/Ja1412022.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>100 DT</t>
   </si>
   <si>
-    <t>Article 53 de la loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l’année 2018; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/loi_2017_66_fr.pdf | قانون عدد 66 لسنة 2017 مؤرخ في 18 ديسمبر 2017 يتعلق بقانون المالية لسنة 2018 (القصل53); https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/loi_2017_66_ar.pdf</t>
+    <t>Article 53 de la loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l’année 2018; https://www.pist.tn/jort/2017/2017F/Jo1012017.pdf | قانون عدد 66 لسنة 2017 مؤرخ في 18 ديسمبر 2017 يتعلق بقانون المالية لسنة 2018 (القصل53); https://www.pist.tn/jort/2017/2017A/Ja1012017.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>