--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="marche_travail" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="452">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Salaires minimum</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>ICP (1)</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Indemnité spéciale (IS) mensuelle pour le SMIG</t>
   </si>
   <si>
@@ -67,1317 +67,1344 @@
   <si>
     <t>salaire de base mensuel - régime 40h par semaine</t>
   </si>
   <si>
     <t>salaire de base horaire - régime 48h par semaine</t>
   </si>
   <si>
     <t>salaire de base mensuel - régime 48h par semaine</t>
   </si>
   <si>
     <t>Salaire Minimum Agricole Garanti (SMAG) - montant par jour (2)</t>
   </si>
   <si>
     <t>Salaire minimum interprofessionnel garanti (Smig) horaire - régime 40h par semaine (3)</t>
   </si>
   <si>
     <t>Salaire minimum interprofessionnel garanti (Smig) mensuel - régime 40h par semaine (4)</t>
   </si>
   <si>
     <t>Salaire minimum interprofessionnel garanti (Smig) horaire - régime 48h par semaine (3)</t>
   </si>
   <si>
     <t>Salaire minimum interprofessionnel garanti (Smig) mensuel - régime 48h par semaine (3)</t>
   </si>
   <si>
+    <t>01/01/2028</t>
+  </si>
+  <si>
+    <t>30 DT</t>
+  </si>
+  <si>
+    <t>0 DT</t>
+  </si>
+  <si>
+    <t>20 DT</t>
+  </si>
+  <si>
+    <t>20,368 DT</t>
+  </si>
+  <si>
+    <t>1,411 DT</t>
+  </si>
+  <si>
+    <t>244,559 DT</t>
+  </si>
+  <si>
+    <t>1,392 DT</t>
+  </si>
+  <si>
+    <t>289,536 DT</t>
+  </si>
+  <si>
+    <t>23,52 DT</t>
+  </si>
+  <si>
+    <t>2,986 DT</t>
+  </si>
+  <si>
+    <t>517,571 DT</t>
+  </si>
+  <si>
+    <t>2,94 DT</t>
+  </si>
+  <si>
+    <t>611,52 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-66 du 30 avril 2026, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, p. 837. Article premier : le SMAG est fixé à 23,520 dinars par journée de travail effectif à compter du 1er janvier 2028. Article 5 : l'augmentation du SMAG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 66 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf | Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 3 : à compter du 1er janvier 2028, le SMIG est fixé à 611,520 dinars (48 heures) et à 517,571 dinars (40 heures) par mois, et à 2,940 dinars (48 heures) et à 2,986 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>22,4 DT</t>
+  </si>
+  <si>
+    <t>2,846 DT</t>
+  </si>
+  <si>
+    <t>493,304 DT</t>
+  </si>
+  <si>
+    <t>2,8 DT</t>
+  </si>
+  <si>
+    <t>582,4 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-66 du 30 avril 2026, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, p. 837. Article premier : le SMAG est fixé à 22,400 dinars par journée de travail effectif à compter du 1er janvier 2027. Article 5 : l'augmentation du SMAG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 66 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf | Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 2 : à compter du 1er janvier 2027, le SMIG est fixé à 582,400 dinars (48 heures) et à 493,304 dinars (40 heures) par mois, et à 2,800 dinars (48 heures) et à 2,846 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>21,336 DT</t>
+  </si>
+  <si>
+    <t>2,713 DT</t>
+  </si>
+  <si>
+    <t>470,251 DT</t>
+  </si>
+  <si>
+    <t>2,667 DT</t>
+  </si>
+  <si>
+    <t>554,736 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-66 du 30 avril 2026, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, p. 837. Article premier : le SMAG est fixé à 21,336 dinars par journée de travail effectif à compter du 1er janvier 2026. Article 5 : l'augmentation du SMAG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 66 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf | Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 1 : à compter du 1er janvier 2026, le SMIG est fixé à 554,736 dinars (48 heures) et à 470,251 dinars (40 heures) par mois, et à 2,667 dinars (48 heures) et à 2,713 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>30 DT</t>
-[...20 lines deleted...]
-    <t>289,536 DT</t>
+    <t>20,32 DT</t>
+  </si>
+  <si>
+    <t>2,586 DT</t>
+  </si>
+  <si>
+    <t>448,238 DT</t>
+  </si>
+  <si>
+    <t>2,54 DT</t>
+  </si>
+  <si>
+    <t>528,32 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2024-420 du 9 juillet 2024, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf; JORT n° 85 du 9 juillet 2024, pp. 1802-1803 (pagination relevée au pied de page de l'édition française : le décret commence p. 1802, l'article premier et l'article 5 sont p. 1803). Article premier : le SMAG est fixé à 20,320 dinars par journée de travail effectif à compter du 1er janvier 2025. Article 5 : le décret prend effet à compter du 1er mai 2024. | أمر عدد 420 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf | Décret n°2024-419 du 09 juillet 2024  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf | امر عدد 419 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf | Décret n°2024-419 du 09 juillet 2024 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf | Décret n°2024-419 du 09 juillet 2024 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>18,904 DT</t>
+  </si>
+  <si>
+    <t>2,409 DT</t>
+  </si>
+  <si>
+    <t>417,558 DT</t>
+  </si>
+  <si>
+    <t>2,363 DT</t>
+  </si>
+  <si>
+    <t>491,504 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2024-420 du 9 juillet 2024, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf; JORT n° 85 du 9 juillet 2024, pp. 1802-1803 (pagination relevée au pied de page de l'édition française : le décret commence p. 1802, l'article premier et l'article 5 sont p. 1803). Article premier : le SMAG est fixé à 18,904 dinars par journée de travail effectif à compter du 1er mai 2024. Article 5 : le décret prend effet à compter du 1er mai 2024. | أمر عدد 420 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf | Décret n°2024-419 du 09 juillet 2024 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf | امر عدد 419 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf | Décret n°2024-419 du 09 juillet 2024  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf | Décret n°2024-419 du 09 juillet 2024 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>17,664 DT</t>
+  </si>
+  <si>
+    <t>2,254 DT</t>
+  </si>
+  <si>
+    <t>390,692 DT</t>
+  </si>
+  <si>
+    <t>2,208 DT</t>
+  </si>
+  <si>
+    <t>459,264 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2022-768 du 19 octobre 2022, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2022/2022F/Jo1142022.pdf; JORT n° 114 du 21 octobre 2022, pp. 2834-2835. Article premier (p. 2834) : le SMAG est fixé à 17,664 dinars par journée de travail effectif. Article 5 (p. 2835) : effet à compter du 1er octobre 2022. | أمر عدد 768 لسنة 2022 مؤرخ في 19 أكتوبر 2022 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2022/2022A/Ja1142022.pdf | Décret gouvernemental n°2022-769 du 19 octobre 2022 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2022/2022F/Jo1142022.pdf | امر عدد 769 لسنة 2022 مؤرخ في 19 أكتوبر 2022 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2022/2022A/Ja1142022.pdf | Décret gouvernemental n°2022-769 du 19 octobre 2022 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2022/2022F/Jo1142022.pdf | Décret gouvernemental n°2022-769 du 19 octobre 2022 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2022/2022F/Jo1142022.pdf</t>
+  </si>
+  <si>
+    <t>2022-10-21</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>16,512 DT</t>
+  </si>
+  <si>
+    <t>2,11 DT</t>
+  </si>
+  <si>
+    <t>365,732 DT</t>
+  </si>
+  <si>
+    <t>2,064 DT</t>
+  </si>
+  <si>
+    <t>429,312 DT</t>
+  </si>
+  <si>
+    <t>Décret gouvernemental n° 2020-1070 du 30 décembre 2020, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2021/2021F/Jo0012021.pdf; JORT n° 1 du 5 janvier 2021, p. 25. Article premier : le SMAG est fixé à 16,512 dinars par journée de travail effectif. Article 6 : effet à compter du 1er octobre 2020. | أمر حكومي عدد 1070 لسنة 2020 مؤرخ في 30 ديسمبر 2020 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2021/2021A/Ja0012021.pdf | Décret gouvernemental n° 2020-1069 du 30 décembre 2020  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2021/2021F/Jo0012021.pdf | امر حكومي عدد 1069 لسنة 2020 مؤرخ في 30 ديسمبر 2020 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2021/2021A/Ja0012021.pdf | Décret gouvernemental n° 2020-1069 du 30 décembre 2020 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2021/2021F/Jo0012021.pdf | Décret gouvernemental n° 2020-1069 du 30 décembre 2020 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2021/2021F/Jo0012021.pdf</t>
+  </si>
+  <si>
+    <t>01/05/2019</t>
   </si>
   <si>
     <t>15,504 DT</t>
   </si>
   <si>
-    <t>2,586 DT</t>
-[...76 lines deleted...]
-  <si>
     <t>1,984 DT</t>
   </si>
   <si>
     <t>343,892 DT</t>
   </si>
   <si>
     <t>1,938 DT</t>
   </si>
   <si>
     <t>403,104 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n° 2019-455 du 28 mai 2019 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_455_fr.pdf | أمر حكومي عدد 455 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_455_ar.pdf | Décret gouvernemental n°2019-454 du 28 mai 2019 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_454_fr.pdf | امر حكومي عدد 454 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_454_ar.pdf | Décret gouvernemental n°2019-454 du 28 mai 2019 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/décret_2019_454_fr.pdf | امر حكومي عدد 454 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/décret_2019_454_ar.pdf | Décret gouvernemental n°2019-454 du 28 mai 2019; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/décret_2019_454_fr.pdf?ref_type=heads | Décret gouvernemental n°2019-454 du 28 mai 2019 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2020/Décret_2020_1069_fr.pdf | امر حكومي عدد 1069 لسنة 2020 مؤرخ في 30 ديسمبر 2020 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2020/Décret_2020_1069_fr.pdf</t>
+    <t>Décret gouvernemental n° 2019-455 du 28 mai 2019 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_455_fr.pdf | أمر حكومي عدد 455 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_455_ar.pdf | Décret gouvernemental n°2019-454 du 28 mai 2019 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_454_fr.pdf | امر حكومي عدد 454 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_454_ar.pdf | Décret gouvernemental n°2019-454 du 28 mai 2019 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/décret_2019_454_fr.pdf | امر حكومي عدد 454 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/décret_2019_454_ar.pdf | Décret gouvernemental n°2019-454 du 28 mai 2019; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/décret_2019_454_fr.pdf?ref_type=heads | Décret gouvernemental n°2019-454 du 28 mai 2019 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2020/Décret_2020_1069_fr.pdf | امر حكومي عدد 454 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2020/Décret_2020_1069_fr.pdf</t>
   </si>
   <si>
     <t>01/05/2018</t>
   </si>
   <si>
     <t>14,56 DT</t>
   </si>
   <si>
     <t>1,866 DT</t>
   </si>
   <si>
     <t>323,439 DT</t>
   </si>
   <si>
     <t>1,82 DT</t>
   </si>
   <si>
     <t>378,56 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n°2018-673 du 07 août 2018  fixant le salaire minimum agricole garanti.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_673_fr.pdf | أمر حكومي عدد 673 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_673_ar.pdf | Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_672_fr.pdf | امر حكومي عدد 672 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_672_ar.pdf | Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/décret_2018_672_fr.pdf | امر حكومي عدد 672 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/décret_2018_672_ar.pdf | Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/décret_2018_672_fr.pdf | Décret gouvernemental n°2018-672 du 07 août 2018; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_672_fr.pdf</t>
-[...2 lines deleted...]
-    <t>05/06/2017</t>
+    <t>Décret gouvernemental n°2018-673 du 07 août 2018  fixant le salaire minimum agricole garanti.; https://www.pist.tn/jort/2018/2018F/Jo0642018.pdf | أمر حكومي عدد 673 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2018/2018A/Ja0642018.pdf | Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/2018/2018F/Jo0642018.pdf | امر حكومي عدد 672 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2018/2018A/Ja0642018.pdf | Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2018/2018F/Jo0642018.pdf | Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2018/2018F/Jo0642018.pdf | Décret gouvernemental n°2018-672 du 07 août 2018; https://www.pist.tn/jort/2018/2018F/Jo0642018.pdf</t>
+  </si>
+  <si>
+    <t>01/08/2016</t>
   </si>
   <si>
     <t>13,736 DT</t>
   </si>
   <si>
     <t>1,763 DT</t>
   </si>
   <si>
     <t>305,586 DT</t>
   </si>
   <si>
     <t>1,717 DT</t>
   </si>
   <si>
     <t>357,136 DT</t>
   </si>
   <si>
-    <t>Décret n°2017-669 du 05 Juin 2017 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_669_fr.pdf | أمر حكومي عدد 669 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_669_ar.pdf</t>
-[...2 lines deleted...]
-    <t>01/08/2016</t>
+    <t>أمر حكومي عدد 669 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2017/2017A/Ja0452017.pdf; Décret gouvernemental n° 2017-669 du 5 juin 2017, fixant le salaire minimum agricole garanti. JORT n° 45 du 6 juin 2017, édition arabe, p. 1878. Article premier : le SMAG est fixé à 13,736 dinars par journée de travail effectif. Article 6 : effet à compter du 1er août 2016. La date du 5 juin 2017 portée auparavant était celle de la signature. L'édition française de ce fascicule n'est pas servie par pist.tn : l'adresse 2017F/Jo0452017.pdf renvoie le même fichier que l'édition arabe ; le texte a été lu dans l'édition arabe. | Décret n°2017-668 du 05 juin 2017 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2017/2017F/Jo0452017.pdf | امر حكومي عدد 668 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2017/2017A/Ja0452017.pdf | Décret n°2017-668 du 05 juin 2017  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2017/2017F/Jo0452017.pdf | Décret n°2017-668 du 05 juin 2017 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2017/2017F/Jo0452017.pdf</t>
+  </si>
+  <si>
+    <t>01/05/2015</t>
   </si>
   <si>
     <t>13 DT</t>
   </si>
   <si>
-    <t>Décret n°2017-668 du 05 juin 2017 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_668_fr.pdf | امر حكومي عدد 668 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_668_ar.pdf | Décret n°2017-668 du 05 juin 2017  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/décret_2017_668_fr.pdf | امر حكومي عدد 668 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/décret_2017_668_ar.pdf | Décret n°2017-668 du 05 juin 2017 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/décret_2017_668_fr.pdf | Décret n°2017-668 du 05 juin 2017 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_668_fr.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>1,671 DT</t>
   </si>
   <si>
     <t>289,639 DT</t>
   </si>
   <si>
     <t>1,625 DT</t>
   </si>
   <si>
     <t>338 DT</t>
   </si>
   <si>
-    <t>Décret n°2015-1763 du 09 Novembre 2015  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret-2015-1763_fr.pdf | امر عدد 1763 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بالاجر الادنى الفلاحى المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1763_ar.pdf</t>
-[...2 lines deleted...]
-    <t>01/05/2015</t>
+    <t>Décret gouvernemental n° 2015-1763 du 9 novembre 2015, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2015/2015F/Jo0912015.pdf; JORT n° 91 du 13 novembre 2015, pp. 2710-2711. Article premier : le SMAG est fixé à 13 dinars par journée de travail effectif. Article 6 : effet à compter du 1er mai 2015. La date du 9 novembre 2015 portée auparavant était celle de la signature. | أمر حكومي عدد 1763 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2015/2015A/Ja0912015.pdf | Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2015/2015F/Jo0912015.pdf | امر حكومي عدد 1762 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2015/2015A/Ja0912015.pdf | Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2015/2015F/Jo0912015.pdf</t>
+  </si>
+  <si>
+    <t>01/05/2014</t>
   </si>
   <si>
     <t>12,304 DT</t>
   </si>
   <si>
-    <t>Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1762_fr.pdf | امر حكومي عدد 1762 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1762_ar.pdf | Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1762_fr.pdf?ref_type=heads | Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1762_fr.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>1,584 DT</t>
   </si>
   <si>
     <t>274,559 DT</t>
   </si>
   <si>
     <t>1,538 DT</t>
   </si>
   <si>
     <t>319,904 DT</t>
   </si>
   <si>
-    <t>Décret n°2014-2908 du 11 Août 2014  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2908_fr.pdf | أمر عدد 2908 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2908_ar.pdf</t>
-[...2 lines deleted...]
-    <t>01/05/2014</t>
+    <t>Décret n°2014-2907 du 11 Août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2014/2014A/Ja0662014.pdf | Décret n° 2014-2907 du 11 août 2014, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf | أمر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://www.pist.tn/jort/2014/2014A/Ja0662014.pdf | Décret n° 2014-2908 du 11 août 2014, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf; JORT n° 66 du 15 août 2014, p. 2064. Article premier : le SMAG est fixé à 12,304 dinars par journée de travail effectif. Article 6 : effet à compter du 1er mai 2014. La date du 11 août 2014 portée auparavant était celle de la signature. | أمر عدد 2908 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2014/2014A/Ja0662014.pdf | Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf | Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf | Décret n°2014-2907 du 11 août 2014, fixant le  salaire minimum interprofessionnel garanti  dans les secteurs non agricoles régis par le  code du travail.; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf | أمر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2014/2014A/Ja0662014.pdf</t>
+  </si>
+  <si>
+    <t>01/12/2012</t>
+  </si>
+  <si>
+    <t>1,324 DT</t>
+  </si>
+  <si>
+    <t>229,479 DT</t>
+  </si>
+  <si>
+    <t>1,305 DT</t>
+  </si>
+  <si>
+    <t>271,44 DT</t>
   </si>
   <si>
     <t>11,608 DT</t>
   </si>
   <si>
-    <t>Décret n°2014-2907 du 11 Août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_fr.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_ar.pdf | Décret n° 2014-2907 du 11 août 2014, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_fr.pdf | أمر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_ar.pdf | Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_fr.pdf | Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/décret_2014_2907_fr.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/décret_2014_2907_ar.pdf | Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/décret_2014_2907_fr.pdf | Décret n°2014-2907 du 11 août 2014, fixant le  salaire minimum interprofessionnel garanti  dans les secteurs non agricoles régis par le  code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_fr.pdf | أمر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_ar.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>1,497 DT</t>
   </si>
   <si>
     <t>259,479 DT</t>
   </si>
   <si>
     <t>1,451 DT</t>
   </si>
   <si>
     <t>301,808 DT</t>
   </si>
   <si>
-    <t>Décret n°2012-1982 du 20 septembre 2012 fixant le salaire minimum agricole garanti.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1982_fr.pdf | امر عدد 1982 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1982_ar.pdf</t>
+    <t>Décret n°2012-1982 du 20 septembre 2012 fixant le salaire minimum agricole garanti.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf | امر عدد 1982 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2012/2012A/Ja0772012.pdf</t>
   </si>
   <si>
     <t>01/07/2012</t>
   </si>
   <si>
     <t>10,608 DT</t>
   </si>
   <si>
-    <t>Décret n°2012-1981 du 20 Septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_fr.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_ar.pdf | Décret n°2012-1981 du 20 Septembre 2012 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_fr.pdf | أمر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_ar.pdf | Décret n°2012-1982 du 20 septembre 2012 | Décret n°2012-1981 du 20 septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_fr.pdf | Décret n°2012-1981 du 20 septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/décret_2012_1981_fr.pdf?ref_type=heads | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/décret_2012_1981_ar.pdf | Décret n°2012-1981 du 20 septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/décret_2012_1981_fr.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/décret_2012_1981_ar.pdf | Décret n°2012-1981 du 20 septembre 2012 fixant le  salaire minimum interprofessionnel garanti  dans les secteurs non agricoles régis par le  code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_fr.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بإحداث منحة اضافية مؤقتة  في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_ar.pdf</t>
+    <t>Décret n°2012-1981 du 20 Septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2012/2012A/Ja0772012.pdf | Décret n°2012-1981 du 20 Septembre 2012 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf | أمر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://www.pist.tn/jort/2012/2012A/Ja0772012.pdf | Décret n°2012-1982 du 20 septembre 2012 | Décret n°2012-1981 du 20 septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://www.pist.tn/jort/2012/2012A/Ja0772012.pdf | Décret n°2012-1981 du 20 septembre 2012 fixant le  salaire minimum interprofessionnel garanti  dans les secteurs non agricoles régis par le  code du travail.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf</t>
   </si>
   <si>
     <t>01/05/2011</t>
   </si>
   <si>
     <t>1,248 DT</t>
   </si>
   <si>
     <t>216,306 DT</t>
   </si>
   <si>
     <t>1,229 DT</t>
   </si>
   <si>
     <t>255,632 DT</t>
   </si>
   <si>
     <t>9 DT</t>
   </si>
   <si>
     <t>1,421 DT</t>
   </si>
   <si>
     <t>246,306 DT</t>
   </si>
   <si>
     <t>1,375 DT</t>
   </si>
   <si>
     <t>286 DT</t>
   </si>
   <si>
-    <t>Décret n°2011-679 du 09 Juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_fr.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_ar.pdf | Décret n°2011-679 du 09 Juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_fr.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_ar.pdf | Décret n°2011-681 du 09 juin 2011 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_681_fr.pdf | امر عدد 681 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_681_ar.pdf | Décret n°2011-679 du 09 juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_fr.pdf | Décret n°2011-679 du 09 juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/décret_2011_679_fr.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/décret_2011_679_ar.pdf | Décret n°2011-679 du 09 juin 2011 fixant le  salaire minimum interprofessionnel garanti  dans les secteurs non agricoles régis par le  code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_fr.pdf</t>
+    <t>Décret n°2011-679 du 09 Juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2011/2011A/Ja0422011.pdf | Décret n°2011-679 du 09 Juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://www.pist.tn/jort/2011/2011A/Ja0422011.pdf | Décret n°2011-681 du 09 juin 2011 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | امر عدد 681 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2011/2011A/Ja0422011.pdf | Décret n°2011-679 du 09 juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | Décret n°2011-679 du 09 juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | Décret n°2011-679 du 09 juin 2011 fixant le  salaire minimum interprofessionnel garanti  dans les secteurs non agricoles régis par le  code du travail.; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>1,183 DT</t>
   </si>
   <si>
     <t>205,04 DT</t>
   </si>
   <si>
     <t>1,164 DT</t>
   </si>
   <si>
     <t>242,112 DT</t>
   </si>
   <si>
     <t>8,38 DT</t>
   </si>
   <si>
     <t>1,356 DT</t>
   </si>
   <si>
     <t>235,04 DT</t>
   </si>
   <si>
     <t>1,31 DT</t>
   </si>
   <si>
     <t>272,48 DT</t>
   </si>
   <si>
-    <t>Décret n°2010-1746 du 17 Juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_ar.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_ar.pdf | Décret n°2010-1746 du 17 Juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_fr.pdf | Décret n°2010-1746 du 17 Juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_fr.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_ar.pdf | Décret n°2010-1747 du 17 juillet 2010 fixant le salaire minimum agricole garanti.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1747_fr.pdf | امر عدد 1747 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1747_ar.pdf | Décret n°2010-1746 du 17 juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_fr.pdf | Décret n°2010-1746 du 17 juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/décret_2010_1746_fr.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/décret_2010_1746_ar.pdf | Décret n°2010-1746 du 17 juillet 2010  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_fr.pdf</t>
+    <t>Décret n°2010-1746 du 17 Juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2010/2010A/Ja0582010.pdf | Décret n°2010-1746 du 17 Juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://www.pist.tn/jort/2010/2010A/Ja0582010.pdf | Décret n°2010-1747 du 17 juillet 2010 fixant le salaire minimum agricole garanti.; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | امر عدد 1747 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2010/2010A/Ja0582010.pdf | Décret n°2010-1746 du 17 juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | Décret n°2010-1746 du 17 juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | Décret n°2010-1746 du 17 juillet 2010  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf</t>
   </si>
   <si>
     <t>01/08/2009</t>
   </si>
   <si>
     <t>1,126 DT</t>
   </si>
   <si>
     <t>195,16 DT</t>
   </si>
   <si>
     <t>1,107 DT</t>
   </si>
   <si>
     <t>230,256 DT</t>
   </si>
   <si>
     <t>8,019 DT</t>
   </si>
   <si>
     <t>1,299 DT</t>
   </si>
   <si>
     <t>225,16 DT</t>
   </si>
   <si>
     <t>1,253 DT</t>
   </si>
   <si>
     <t>260,624 DT</t>
   </si>
   <si>
-    <t>Décret n°2009-2257 du 14 Juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_fr.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_ar.pdf | Décret n°2009-2257 du 14 Juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_fr.pdf | Décret n°2009-2257 du 14 Juillet 2009  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_fr.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_ar.pdf | Décret n°2009-2258 du 02 juin 2009 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2258_fr.pdf | امر عدد 2258 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2258_ar.pdf | Décret n°2009-2257 du 14 juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_fr.pdf | Décret n°2009-2257 du 14 juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/décret_2009_2257_fr.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/décret_2009_2257_ar.pdf | Décret n°2009-2257 du 14 juillet 2009  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/décret_2009_2257_fr.pdf | Décret n°2009-2257 du 14 juillet 2009  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_fr.pdf</t>
+    <t>Décret n°2009-2257 du 14 Juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2009/2009A/Ja0622009.pdf | Décret n°2009-2257 du 14 Juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf | Décret n°2009-2257 du 14 Juillet 2009  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://www.pist.tn/jort/2009/2009A/Ja0622009.pdf | Décret n° 2009-2258 du 14 juillet 2009, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf; JORT n° 62 du 4 août 2009, pp. 2140-2141. Article premier : le SMAG est fixé à 8,019 dinars par journée de travail effectif. Article 6 : effet à compter du 1er août 2009. | أمر عدد 2258 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2009/2009A/Ja0622009.pdf | Décret n°2009-2257 du 14 juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf | Décret n°2009-2257 du 14 juillet 2009  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>1,084 DT</t>
   </si>
   <si>
     <t>187,88 DT</t>
   </si>
   <si>
     <t>1,065 DT</t>
   </si>
   <si>
     <t>221,52 DT</t>
   </si>
   <si>
     <t>7,749 DT</t>
   </si>
   <si>
     <t>1,257 DT</t>
   </si>
   <si>
     <t>217,88 DT</t>
   </si>
   <si>
     <t>1,211 DT</t>
   </si>
   <si>
     <t>251,888 DT</t>
   </si>
   <si>
-    <t>Décret n° 2008-2072 du 2 juin 2008, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_fr.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_ar.pdf | Décret n°2008-2072 du 02 Juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_fr.pdf | امر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_ar.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_ar.pdf | Décret n°2008-2073 du 02 juin 2008 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2073_fr.pdf | امر عدد 2073 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2073_ar.pdf | Décret n°2008-2072 du 02 juin 2008  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_fr.pdf | Décret n°2008-2072 du 02 juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/décret_2008_2072_fr.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/décret_2008_2072_ar.pdf | Décret n°2008-2072 du 02 juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/décret_2008_2072_fr.pdf | Décret n°2008-2072 du 02 juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_fr.pdf</t>
+    <t>Décret n° 2008-2072 du 2 juin 2008, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2008/2008A/Ja0462008.pdf | Décret n°2008-2072 du 02 Juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | امر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2008/2008A/Ja0462008.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية التي ينظمها قانون الشغل; https://www.pist.tn/jort/2008/2008A/Ja0462008.pdf | Décret n°2008-2073 du 02 juin 2008 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | امر عدد 2073 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2008/2008A/Ja0462008.pdf | Décret n°2008-2072 du 02 juin 2008  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | Décret n°2008-2072 du 02 juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | Décret n°2008-2072 du 02 juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf</t>
   </si>
   <si>
     <t>01/07/2007</t>
   </si>
   <si>
     <t>7,379 DT</t>
   </si>
   <si>
     <t>1,199 DT</t>
   </si>
   <si>
     <t>207,828 DT</t>
   </si>
   <si>
     <t>1,153 DT</t>
   </si>
   <si>
     <t>239,824 DT</t>
   </si>
   <si>
-    <t>Décret n°2007-2080 du 14 août 2007 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2080_fr.pdf | أمر عدد 2080 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2080_ar.pdf | Décret n° 2007-2079 du 14 août 2007, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2079_fr.pdf? | أمر عدد 2079 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2079_ar.pdf | Décret n°2007-2079 du 14 août 2007 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_2079_fr.pdf | أمر عدد 2079 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_2079_ar.pdf | Décret n°2007-2079 du 14 août 2007 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_2079_fr.pdf | Décret n°2007-2079 du 14 août 2007  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2079_fr.pdf</t>
+    <t>Décret n°2007-2080 du 14 août 2007 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2007/2007F/Jo0672007.pdf | أمر عدد 2080 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2007/2007A/Ja0672007.pdf | Décret n° 2007-2079 du 14 août 2007, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2007/2007F/Jo0672007.pdf | أمر عدد 2079 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2007/2007A/Ja0672007.pdf | Décret n°2007-2079 du 14 août 2007 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2007/2007F/Jo0672007.pdf | Décret n°2007-2079 du 14 août 2007 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2007/2007F/Jo0672007.pdf | Décret n°2007-2079 du 14 août 2007  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2007/2007F/Jo0672007.pdf</t>
   </si>
   <si>
     <t>01/07/2006</t>
   </si>
   <si>
     <t>7,129 DT</t>
   </si>
   <si>
     <t>1,158 DT</t>
   </si>
   <si>
     <t>200,721 DT</t>
   </si>
   <si>
     <t>1,112 DT</t>
   </si>
   <si>
     <t>231,296 DT</t>
   </si>
   <si>
-    <t>Décret n°2006-2099 du 24 juillet 2006 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2099_fr.pdf | امر عدد 2099 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2099_ar.pdf | Décret n°2006-2098 du 24 juillet 2006 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2098_fr.pdf | امر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2098_ar.pdf | Décret n°2006-2098 du 24 juillet 2006 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/décret_2006_2098_fr.pdf | أمر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/décret_2006_2098_ar.pdf | Décret n°2006-2098 du 24 juillet 2006 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/décret_2006_2098_fr.pdf | أمر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2098_ar.pdf</t>
+    <t>Décret n°2006-2099 du 24 juillet 2006 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2006/2006F/Jo0622006.pdf | امر عدد 2099 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2006/2006A/Ja0622006.pdf | Décret n°2006-2098 du 24 juillet 2006 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2006/2006F/Jo0622006.pdf | امر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2006/2006A/Ja0622006.pdf | Décret n°2006-2098 du 24 juillet 2006 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2006/2006F/Jo0622006.pdf | أمر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2006/2006A/Ja0622006.pdf | Décret n°2006-2098 du 24 juillet 2006 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2006/2006F/Jo0622006.pdf</t>
   </si>
   <si>
     <t>01/09/2005</t>
   </si>
   <si>
     <t>6,909 DT</t>
   </si>
   <si>
     <t>1,124 DT</t>
   </si>
   <si>
     <t>194,827 DT</t>
   </si>
   <si>
     <t>1,078 DT</t>
   </si>
   <si>
     <t>224,224 DT</t>
   </si>
   <si>
-    <t>Décret n°2005-2321 du 22 août 2005 fixant le salaire minimum agricole garanti.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/Décret_2005_2321_fr.pdf | امر عدد 2321 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/Décret_2005_2321_ar.pdf | Décret n°2005-2320 du 22 août 2005 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/Décret_2005_2320_fr.pdf | أمر عدد 2320 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/Décret_2005_2320_ar.pdf | Décret n°2005-2320 du 22 août 2005 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/décret_2005_2320_fr.pdf | أمر  عدد 2320 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/décret_2005_2320_ar.pdf | Décret n°2005-2320 du 22 août 2005 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/décret_2005_2320_fr.pdf</t>
+    <t>Décret n°2005-2321 du 22 août 2005 fixant le salaire minimum agricole garanti.; https://www.pist.tn/jort/2005/2005F/Jo0682005.pdf | امر عدد 2321 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2005/2005A/Ja0682005.pdf | Décret n°2005-2320 du 22 août 2005 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2005/2005F/Jo0682005.pdf | أمر عدد 2320 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://www.pist.tn/jort/2005/2005A/Ja0682005.pdf | Décret n°2005-2320 du 22 août 2005 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2005/2005F/Jo0682005.pdf | أمر  عدد 2320 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://www.pist.tn/jort/2005/2005A/Ja0682005.pdf</t>
   </si>
   <si>
     <t>01/07/2004</t>
   </si>
   <si>
     <t>6,709 DT</t>
   </si>
   <si>
     <t>1,095 DT</t>
   </si>
   <si>
     <t>189,8 DT</t>
   </si>
   <si>
     <t>1,049 DT</t>
   </si>
   <si>
     <t>218,192 DT</t>
   </si>
   <si>
-    <t>Décret n°2004-1804 du 02 août 2004  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/Décret_2004_1804_fr.pdf | امر عدد 1804 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/Décret_2004_1804_ar.pdf | Décret n°2004-1803 du 02 août 2004 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/Décret_2004_1803_fr.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/Décret_2004_1803_ar.pdf | Décret n°2004-1803 du 02 août 2004 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/décret_2004_1803_fr.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/décret_2004_1803_ar.pdf | Décret n°2004-1803 du 02 août 2004  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/décret_2004_1803_fr.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/décret_2004_1803_ar.pdf</t>
+    <t>Décret n°2004-1804 du 02 août 2004  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2004/2004F/Jo0632004.pdf | امر عدد 1804 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2004/2004A/Ja0632004.pdf | Décret n°2004-1803 du 02 août 2004 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2004/2004F/Jo0632004.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2004/2004A/Ja0632004.pdf | Décret n°2004-1803 du 02 août 2004 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://www.pist.tn/jort/2004/2004F/Jo0632004.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة; https://www.pist.tn/jort/2004/2004A/Ja0632004.pdf | Décret n°2004-1803 du 02 août 2004  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2004/2004F/Jo0632004.pdf</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>6,509 DT</t>
   </si>
   <si>
     <t>1,061 DT</t>
   </si>
   <si>
     <t>183,906 DT</t>
   </si>
   <si>
     <t>1,015 DT</t>
   </si>
   <si>
     <t>211,12 DT</t>
   </si>
   <si>
-    <t>Décret n°2003-1692 du 18 août 2003 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/Décret_2003_1692_fr.pdf | امر عدد  1692 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/Décret_2003_1692_ar.pdf | Décret n°2003-1691 du 18 août 2003 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/Décret_2003_1691_fr.pdf | أمر عدد 1691 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/Décret_2003_1691_ar.pdf | Décret n°2003-1691 du 18 août 2003 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/décret_2003_1691_fr.pdf | أمر عدد 1691 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/décret_2003_1691_ar.pdf | Décret n°2003-1691 du 18 août 2003 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/décret_2003_1691_fr.pdf</t>
+    <t>Décret n°2003-1692 du 18 août 2003 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2003/2003F/Jo0672003.pdf | امر عدد  1692 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2003/2003A/Ja0672003.pdf | Décret n°2003-1691 du 18 août 2003 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2003/2003F/Jo0672003.pdf | أمر عدد 1691 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2003/2003A/Ja0672003.pdf | Décret n°2003-1691 du 18 août 2003 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://www.pist.tn/jort/2003/2003F/Jo0672003.pdf | Décret n°2003-1691 du 18 août 2003 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2003/2003F/Jo0672003.pdf</t>
   </si>
   <si>
     <t>01/07/2002</t>
   </si>
   <si>
     <t>6,259 DT</t>
   </si>
   <si>
     <t>1,02 DT</t>
   </si>
   <si>
     <t>176,799 DT</t>
   </si>
   <si>
     <t>0,974 DT</t>
   </si>
   <si>
     <t>202,592 DT</t>
   </si>
   <si>
-    <t>Décret n°2002-1791 du 12 août 2002 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/Décret_2002_1791_fr.pdf | امر عدد 1791 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/Décret_2002_1791_ar.pdf | Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/Décret_2002_1790_fr.pdf | أمر عدد 1790 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/Décret_2002_1790_ar.pdf | Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/décret_2002_1790_fr.pdf | أمر عدد 1790 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/décret_2002_1790_ar.pdf | Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/décret_2002_1790_fr.pdf</t>
+    <t>Décret n°2002-1791 du 12 août 2002 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2002/2002F/Jo0672002.pdf | امر عدد 1791 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2002/2002A/Ja0672002.pdf | Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2002/2002F/Jo0672002.pdf | أمر عدد 1790 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2002/2002A/Ja0672002.pdf | Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://www.pist.tn/jort/2002/2002F/Jo0672002.pdf</t>
   </si>
   <si>
     <t>01/07/2001</t>
   </si>
   <si>
     <t>6,059 DT</t>
   </si>
   <si>
     <t>0,986 DT</t>
   </si>
   <si>
     <t>170,905 DT</t>
   </si>
   <si>
     <t>0,94 DT</t>
   </si>
   <si>
     <t>195,52 DT</t>
   </si>
   <si>
-    <t>Décret n°2001-1747 du 01 août 2001 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/Décret_2001_1747_fr.pdf | امر عدد 1747 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/Décret_2001_1747_ar.pdf | Décret n°2001-1746 du 01 août 2001 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/Décret_2001_1746_fr.pdf | أمر عدد 1746 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/Décret_2001_1746_ar.pdf | Décret n°2001-1746 du 01 août 2001 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/décret_2001_1746_fr.pdf | أمر عدد 1746 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/décret_2001_1746_ar.pdf | Décret n°2001-1746 du 01 août 2001  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/décret_2001_1746_fr.pdf</t>
+    <t>Décret n°2001-1747 du 01 août 2001 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2001/2001F/Jo0632001.pdf | امر عدد 1747 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2001/2001A/Ja0632001.pdf | Décret n°2001-1746 du 01 août 2001 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2001/2001F/Jo0632001.pdf | أمر عدد 1746 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2001/2001A/Ja0632001.pdf | Décret n°2001-1746 du 01 août 2001 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://www.pist.tn/jort/2001/2001F/Jo0632001.pdf | Décret n°2001-1746 du 01 août 2001  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2001/2001F/Jo0632001.pdf</t>
   </si>
   <si>
     <t>01/05/2000</t>
   </si>
   <si>
     <t>5,809 DT</t>
   </si>
   <si>
     <t>0,945 DT</t>
   </si>
   <si>
     <t>163,798 DT</t>
   </si>
   <si>
     <t>0,899 DT</t>
   </si>
   <si>
     <t>186,992 DT</t>
   </si>
   <si>
-    <t>Décret n°2000-950 du 11 mai 2000 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/Décret_2000_950_fr.pdf | امر عدد  950 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/Décret_2000_950_ar.pdf | Décret n°2000-949 du 11 mai 2000 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/Décret_2000_949_fr.pdf | أمر عدد 949 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/Décret_2000_949_ar.pdf | Décret n°2000-949 du 11 mai 2000 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/décret_2000_949_fr.pdf | أمر عدد 949 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/décret_2000_949_ar.pdf | Décret n°2000-949 du 11 mai 2000  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/décret_2000_949_fr.pdf</t>
+    <t>Décret n°2000-950 du 11 mai 2000 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2000/2000F/Jo0382000.pdf | امر عدد  950 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2000/2000A/Ja03800.pdf | Décret n°2000-949 du 11 mai 2000 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2000/2000F/Jo0382000.pdf | أمر عدد 949 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2000/2000A/Ja03800.pdf | Décret n°2000-949 du 11 mai 2000  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2000/2000F/Jo0382000.pdf</t>
   </si>
   <si>
     <t>19/08/1999</t>
   </si>
   <si>
     <t>5,609 DT</t>
   </si>
   <si>
     <t>0,916 DT</t>
   </si>
   <si>
     <t>158,771 DT</t>
   </si>
   <si>
     <t>0,87 DT</t>
   </si>
   <si>
     <t>180,96 DT</t>
   </si>
   <si>
-    <t>Décret n°99-1867 du 31 août 1999 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1867_fr.pdf | امر  عدد 1867 لسنة 1999 مؤرخ في 31 أوت 1999 يتعلّق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1867_ar.pdf | Décret n°99-1866 du 31 août 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1866_fr.pdf | أمر عدد 1866 لسنة 1999 مؤرخ في 30 أوت 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1866_ar.pdf | Décret n°99-1866 du 31 août 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_1866_fr.pdf | أمر عدد 1866 لسنة 1999 مؤرخ في 30 أوت 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_1866_ar.pdf | Décret n°99-1866 du 31 août 1999  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_1866_fr.pdf | Décret n°99-1866 du 31 août 1999  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1866_fr.pdf</t>
+    <t>Décret n°99-1867 du 31 août 1999 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1999/1999F/Jo07499.pdf | امر  عدد 1867 لسنة 1999 مؤرخ في 31 أوت 1999 يتعلّق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1999/1999A/Ja07499.pdf | Décret n°99-1866 du 31 août 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1999/1999F/Jo07499.pdf | أمر عدد 1866 لسنة 1999 مؤرخ في 30 أوت 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1999/1999A/Ja07499.pdf | Décret n°99-1866 du 31 août 1999  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1999/1999F/Jo07499.pdf</t>
   </si>
   <si>
     <t>01/05/1999</t>
   </si>
   <si>
     <t>5,509 DT</t>
   </si>
   <si>
     <t>0,904 DT</t>
   </si>
   <si>
     <t>156,691 DT</t>
   </si>
   <si>
     <t>0,86 DT</t>
   </si>
   <si>
     <t>178,88 DT</t>
   </si>
   <si>
-    <t>Décret n°99-995 du 10 mai 1999  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_995_fr.pdf | أمر عدد 995 لسنة 1999 مؤرخ في 10 ماي 1999 يتعلّق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_995_ar.pdf | Décret n°99-994 du 10 mai 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_994_fr.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_994_ar.pdf | Décret n°99-994 du 10 mai 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_994_fr.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_994_ar.pdf | Décret n°99-994 du 10 mai 1999  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_994_fr.pdf | Décret n°99-994 du 10 mai 1999  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_994_fr.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_994_ar.pdf</t>
+    <t>Décret n°99-995 du 10 mai 1999  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1999/1999F/Jo03899.pdf | أمر عدد 995 لسنة 1999 مؤرخ في 10 ماي 1999 يتعلّق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1999/1999A/Ja03899.pdf | Décret n°99-994 du 10 mai 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1999/1999F/Jo03899.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1999/1999A/Ja03899.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://www.pist.tn/jort/1999/1999A/Ja03899.pdf | Décret n°99-994 du 10 mai 1999  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1999/1999F/Jo03899.pdf</t>
   </si>
   <si>
     <t>20/08/1998</t>
   </si>
   <si>
     <t>5,309 DT</t>
   </si>
   <si>
     <t>0,875 DT</t>
   </si>
   <si>
     <t>151,664 DT</t>
   </si>
   <si>
     <t>0,831 DT</t>
   </si>
   <si>
     <t>172,848 DT</t>
   </si>
   <si>
-    <t>Décret n°98-1675 du 26 août 1998  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1675_fr.pdf | أمر عدد 1675 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1675_ar.pdf | Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1674_fr.pdf | أمر عدد 1674 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1674_ar.pdf | Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/décret_1998_1674_fr.pdf | أمر عدد 1674 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/décret_1998_1674_ar.pdf | Décret n°98-1674 du 26 août 1998  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/décret_1998_1674_fr.pdf | Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1674_fr.pdf</t>
+    <t>Décret n°98-1675 du 26 août 1998  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1998/1998F/Jo07198.pdf | أمر عدد 1675 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1998/1998A/Ja07198.pdf | Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1998/1998F/Jo07198.pdf | أمر عدد 1674 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1998/1998A/Ja07198.pdf | Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1998/1998F/Jo07198.pdf | Décret n°98-1674 du 26 août 1998  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1998/1998F/Jo07198.pdf</t>
   </si>
   <si>
     <t>07/11/1997</t>
   </si>
   <si>
     <t>5,209 DT</t>
   </si>
   <si>
     <t>0,861 DT</t>
   </si>
   <si>
     <t>149,237 DT</t>
   </si>
   <si>
     <t>0,819 DT</t>
   </si>
   <si>
     <t>170,352 DT</t>
   </si>
   <si>
-    <t>Décret n°97-2149 du 12 novembre 1997  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2149_fr.pdf | أمر عدد 2149 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2149_ar.pdf | Décret n°97-2148 du 12 novembre 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2148_fr.pdf | أمر عدد   2148 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2148_ar.pdf | Décret n°97-2148 du 12 novembre 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2148_fr.pdf</t>
+    <t>Décret n°97-2149 du 12 novembre 1997  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1997/1997F/Jo09397.pdf | أمر عدد 2149 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1997/1997A/Ja09397.pdf | Décret n°97-2148 du 12 novembre 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1997/1997F/Jo09397.pdf | أمر عدد   2148 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1997/1997A/Ja09397.pdf | Décret n°97-2148 du 12 novembre 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1997/1997F/Jo09397.pdf</t>
   </si>
   <si>
     <t>20/07/1997</t>
   </si>
   <si>
     <t>5,061 DT</t>
   </si>
   <si>
     <t>0,832 DT</t>
   </si>
   <si>
     <t>144,211 DT</t>
   </si>
   <si>
     <t>0,79 DT</t>
   </si>
   <si>
     <t>164,32 DT</t>
   </si>
   <si>
-    <t>Décret n°97-1522 du 04 août 1997 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1522_fr.pdf | أمر عدد 1522 لسنة 1997 مؤرخ في  4 اوت 1997 بتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1522_ar.pdf | Décret n°97-1521 du 04 août  1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1521_fr.pdf | أمر عدد   1521  لسنة  1997  مؤرخ في  4  اوت 1997 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1521_ar.pdf | Décret n°97-1521 du 04 août 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1521_fr.pdf | Décret n°97-1521 du 04 août 1997  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1521_fr.pdf</t>
+    <t>Décret n°97-1522 du 04 août 1997 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1997/1997F/Jo06397.pdf | أمر عدد 1522 لسنة 1997 مؤرخ في  4 اوت 1997 بتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1997/1997A/Ja06397.pdf | Décret n°97-1521 du 04 août  1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1997/1997F/Jo06397.pdf | أمر عدد   1521  لسنة  1997  مؤرخ في  4  اوت 1997 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1997/1997A/Ja06397.pdf | Décret n°97-1521 du 04 août 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1997/1997F/Jo06397.pdf | Décret n°97-1521 du 04 août 1997  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1997/1997F/Jo06397.pdf</t>
   </si>
   <si>
     <t>09/09/1996</t>
   </si>
   <si>
     <t>4,961 DT</t>
   </si>
   <si>
     <t>0,82 DT</t>
   </si>
   <si>
     <t>142,131 DT</t>
   </si>
   <si>
     <t>0,78 DT</t>
   </si>
   <si>
     <t>162,24 DT</t>
   </si>
   <si>
-    <t>Décret n°96-1548 du 10 septembre 1996 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1548_fr.pdf | أمر عدد 1548  لسنة 1996 مؤرخ في 10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96-1548_ar.pdf | Décret n°96-1547 du 10 septembre 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1547_fr.pdf | أمر عدد   1547  لسنة  1996    مؤرخ في  10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1547_ar.pdf | Décret n°96-1547 du 10 septembre 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1547_fr.pdf | Décret n°96-1547 du 10 septembre 1996  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1547_fr.pdf</t>
+    <t>Décret n°96-1548 du 10 septembre 1996 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1996/1996F/Jo07496.pdf | أمر عدد 1548  لسنة 1996 مؤرخ في 10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1996/1996A/Ja07496.pdf | Décret n°96-1547 du 10 septembre 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1996/1996F/Jo07496.pdf | أمر عدد   1547  لسنة  1996    مؤرخ في  10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1996/1996A/Ja07496.pdf | Décret n°96-1547 du 10 septembre 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1996/1996F/Jo07496.pdf | Décret n°96-1547 du 10 septembre 1996  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1996/1996F/Jo07496.pdf</t>
   </si>
   <si>
     <t>01/05/1996</t>
   </si>
   <si>
     <t>4,861 DT</t>
   </si>
   <si>
     <t>0,808 DT</t>
   </si>
   <si>
     <t>140,051 DT</t>
   </si>
   <si>
     <t>0,77 DT</t>
   </si>
   <si>
     <t>160,16 DT</t>
   </si>
   <si>
-    <t>Décret n°96-1014 du 27 mai 1996 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1014_fr.pdf | أمر عدد 1014 لسنة 1996 مؤرخ في  27 ماي 1996 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1014_ar.pdf | Décret n°96-1013 du 27 mai 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1013_fr.pdf | أمر عدد   1013  لسنة  1996 مؤرخ في 27 ماي يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1013_ar.pdf | Décret n°96-1013 du 27 mai 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1013_fr.pdf</t>
+    <t>Décret n°96-1014 du 27 mai 1996 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1996/1996F/Jo04596.pdf | أمر عدد 1014 لسنة 1996 مؤرخ في  27 ماي 1996 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1996/1996A/Ja04596.pdf | Décret n°96-1013 du 27 mai 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1996/1996F/Jo04596.pdf | أمر عدد   1013  لسنة  1996 مؤرخ في 27 ماي يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1996/1996A/Ja04596.pdf | Décret n°96-1013 du 27 mai 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1996/1996F/Jo04596.pdf</t>
   </si>
   <si>
     <t>01/05/1995</t>
   </si>
   <si>
     <t>4,661 DT</t>
   </si>
   <si>
     <t>0,779 DT</t>
   </si>
   <si>
     <t>135,024 DT</t>
   </si>
   <si>
     <t>0,741 DT</t>
   </si>
   <si>
     <t>154,128 DT</t>
   </si>
   <si>
-    <t>Décret n°95-901 du 15 mai 1995 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_901_fr.pdf | أمر عدد  901   لسنة   1995 مؤرخ في 15  ماي 1995  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_901_ar.pdf | Décret n°95-900 du 15 mai 1995 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_900_fr.pdf | أمر عدد  900   لسنة   1995   مؤرخ في 15 ماي 1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_900_ar.pdf | Décret n°95-900 du 15 mai 1995 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_900_fr.pdf | Décret n°95-900 du 15 mai 1995  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_900_fr.pdf</t>
+    <t>Décret n°95-901 du 15 mai 1995 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1995/1995F/Jo04095.pdf | أمر عدد  901   لسنة   1995 مؤرخ في 15  ماي 1995  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1995/1995A/Ja04095.pdf | Décret n°95-900 du 15 mai 1995 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1995/1995F/Jo04095.pdf | أمر عدد  900   لسنة   1995   مؤرخ في 15 ماي 1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1995/1995A/Ja04095.pdf | Décret n°95-900 du 15 mai 1995 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1995/1995F/Jo04095.pdf | Décret n°95-900 du 15 mai 1995  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1995/1995F/Jo04095.pdf</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>4,461 DT</t>
   </si>
   <si>
     <t>0,745 DT</t>
   </si>
   <si>
     <t>129,131 DT</t>
   </si>
   <si>
     <t>0,707 DT</t>
   </si>
   <si>
     <t>147,056 DT</t>
   </si>
   <si>
-    <t>Décret n°94-1865 du 05 septembre 1994 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1865_fr.pdf | أمر عدد  1865   لسنة  1994    مؤرخ في  5    سبتمبر 1994  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1865_ar.pdf | Décret n°94-1804 du 29 août 1994 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1804_fr.pdf | أمر عدد   1804  لسنة   1995   مؤرخ في 29 اوت  1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1804_fr.pdf | Décret n°94-1804 du 29 août 1994 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1804_fr.pdf | أمر عدد   1804  لسنة   1995   مؤرخ في 29 اوت  1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1804_ar.pdf</t>
+    <t>Décret n°94-1865 du 05 septembre 1994 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1994/1994F/Jo07294.pdf | أمر عدد  1865   لسنة  1994    مؤرخ في  5    سبتمبر 1994  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1994/1994A/Ja07294.pdf | Décret n°94-1804 du 29 août 1994 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1994/1994F/Jo07194.pdf | أمر عدد   1804  لسنة   1995   مؤرخ في 29 اوت  1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1994/1994A/Ja07194.pdf | Décret n°94-1804 du 29 août 1994 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1994/1994F/Jo07194.pdf</t>
   </si>
   <si>
     <t>01/08/1993</t>
   </si>
   <si>
     <t>4,361 DT</t>
   </si>
   <si>
     <t>0,733 DT</t>
   </si>
   <si>
     <t>127,051 DT</t>
   </si>
   <si>
     <t>0,697 DT</t>
   </si>
   <si>
     <t>144,976 DT</t>
   </si>
   <si>
-    <t>Décret n°93-1840 du 06 septembre 1993 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1840_fr.pdf | أمر عدد   1840  لسنة   1993 مؤرخ في 6  سبتمبر 1993 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93-1840_ar.pdf | Décret n°93-1838 du 06 septembre 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1838_fr.pdf | أمر عدد  1838   لسنة  1993  مؤرخ في  6 سبتمبر 1993 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1838_ar.pdf | Décret n°93-1838 du 06 septembre 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1838_fr.pdf | Décret n°93-1838 du 06 septembre 1993  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1838_fr.pdf</t>
+    <t>Décret n°93-1840 du 06 septembre 1993 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1993/1993F/Jo06993.pdf | أمر عدد   1840  لسنة   1993 مؤرخ في 6  سبتمبر 1993 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1993/1993A/Ja06993.pdf | Décret n°93-1838 du 06 septembre 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1993/1993F/Jo06993.pdf | أمر عدد  1838   لسنة  1993  مؤرخ في  6 سبتمبر 1993 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1993/1993A/Ja06993.pdf | Décret n°93-1838 du 06 septembre 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1993/1993F/Jo06993.pdf | Décret n°93-1838 du 06 septembre 1993  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1993/1993F/Jo06993.pdf</t>
   </si>
   <si>
     <t>01/05/1993</t>
   </si>
   <si>
     <t>4,261 DT</t>
   </si>
   <si>
     <t>0,721 DT</t>
   </si>
   <si>
     <t>124,971 DT</t>
   </si>
   <si>
     <t>0,687 DT</t>
   </si>
   <si>
     <t>142,896 DT</t>
   </si>
   <si>
-    <t>Décret n°93-1257 du 07 juin 1993 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1257_fr.pdf | أمر عدد    1257 لسنة   1993   مؤرخ في    7 جوان   يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1257_ar.pdf | Décret n°93-1256 du 07 juin 1993  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1256_fr.pdf | أمر عدد   1256  لسنة  1993  مؤرخ في 7 جوان 1993  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1256_ar.pdf | Décret n°93-1256 du 07 juin 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1256_fr.pdf | Décret n°93-1256 du 07 juin 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1256_fr.pdf</t>
+    <t>Décret n°93-1257 du 07 juin 1993 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1993/1993F/Jo04493.pdf | أمر عدد    1257 لسنة   1993   مؤرخ في    7 جوان   يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1993/1993A/Ja04493.pdf | Décret n°93-1256 du 07 juin 1993  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1993/1993F/Jo04493.pdf | أمر عدد   1256  لسنة  1993  مؤرخ في 7 جوان 1993  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1993/1993A/Ja04493.pdf | Décret n°93-1256 du 07 juin 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1993/1993F/Jo04493.pdf | Décret n°93-1256 du 07 juin 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1993/1993F/Jo04493.pdf</t>
   </si>
   <si>
     <t>01/08/1992</t>
   </si>
   <si>
     <t>4,061 DT</t>
   </si>
   <si>
     <t>0,683 DT</t>
   </si>
   <si>
     <t>118,398 DT</t>
   </si>
   <si>
     <t>0,649 DT</t>
   </si>
   <si>
     <t>134,992 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1631 du 07 septembre 1992 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1631_fr.pdf | أمر عدد   1631  لسنة 1992 مؤرخ في  7 سبتمبر 1992  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1631_ar.pdf | Décret n°92-1630 du 07 septembre 1992   fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1630_fr.pdf | امر عدد 1630    لسنة  1992  مؤرخ في  7 سبتمبر 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1630_ar.pdf | Décret n°92-1630 du 07 septembre 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_fr.pdf | امر عدد 1630    لسنة  1992  مؤرخ في  7 سبتمبر 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_ar.pdf | Décret n°92-1630 du 07 septembre 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1630_fr.pdf | Décret n°92-1630 du 07 septembre 1992  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1630_fr.pdf</t>
+    <t>Décret n°92-1631 du 07 septembre 1992 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1992/1992F/Jo06392.pdf | أمر عدد   1631  لسنة 1992 مؤرخ في  7 سبتمبر 1992  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1992/1992A/Ja06392.pdf | Décret n°92-1630 du 07 septembre 1992   fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1992/1992F/Jo06392.pdf | امر عدد 1630    لسنة  1992  مؤرخ في  7 سبتمبر 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1992/1992A/Ja06392.pdf | Décret n°92-1630 du 07 septembre 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1992/1992F/Jo06392.pdf | Décret n°92-1630 du 07 septembre 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1992/1992F/Jo06392.pdf | Décret n°92-1630 du 07 septembre 1992  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1992/1992F/Jo06392.pdf</t>
   </si>
   <si>
     <t>01/05/1992</t>
   </si>
   <si>
     <t>3,961 DT</t>
   </si>
   <si>
     <t>0,671 DT</t>
   </si>
   <si>
     <t>116,318 DT</t>
   </si>
   <si>
     <t>0,639 DT</t>
   </si>
   <si>
     <t>132,912 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1300 du 13-07-1992; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_fr.pdf | امر عدد 1300 لسنة 1992 مؤرخ  في 13 حويبية 1992 يتعلق يارجر الادنى الغلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_ar.pdf | Décret n°92-1299 du 13-07-1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_fr.pdf | امر عدد 1299 لسنة 1992 مؤرخ في 13 جويلية 1992 بتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_ar.pdf | Décret n°92-1300 du 13 juillet 1992 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_fr.pdf | أمر عدد  1300 لسنة  1992 مؤرخ في 13 جويلية 1992  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_ar.pdf | Décret n°92-1299 du 13 juillet 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_fr.pdf | https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_ar.pdf | امر عدد 1299    لسنة  1992  مؤرخ في  13 جويلية 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_ar.pdf?ref_type=heads | Décret n°92-1299 du 13 juillet 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_fr.pdf | امر عدد 1299    لسنة  1992  مؤرخ في  13 جويلية 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_ar.pdf</t>
+    <t>Décret n° 92-1300 du 13 juillet 1992, fixant le salaire minimum agricole garanti, article 3; https://www.pist.tn/jort/1992/1992F/Jo04992.pdf; JORT n° 49 du 28 juillet 1992, p. 936. Article 3 : les salaires minima fixés aux articles 1 et 2 « comprennent l'indemnité spéciale fixée par le décret sus-visé n° 91-1317 du 2 septembre 1991 ». Article 6 : abroge le décret n° 91-1317. Article 7 : effet à compter du 1er mai 1992. La valeur nulle traduit l'intégration de l'indemnité au SMAG, non sa suppression. | أمر عدد 1300 لسنة 1992 مؤرخ في 13 جويلية 1992 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1992/1992A/Ja04992.pdf | Décret n° 92-1299 du 13 juillet 1992, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, articles premier et 3; https://www.pist.tn/jort/1992/1992F/Jo04992.pdf; JORT n° 49 du 28 juillet 1992, pp. 935-936. Article 3 : le SMIG fixé à l'article premier « comprend l'indemnité spéciale fixée par le décret sus-visé n° 91-1316 du 2 septembre 1991 ». Article 8 : abroge le décret n° 91-1316. Article 9 : effet à compter du 1er mai 1992. La valeur nulle traduit l'intégration de l'indemnité au SMIG, non sa suppression. | أمر عدد 1299 لسنة 1992 مؤرخ في 13 جويلية 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1992/1992A/Ja04992.pdf | Décret n° 92-1300 du 13 juillet 1992, fixant le salaire minimum agricole garanti, articles premier et 3; https://www.pist.tn/jort/1992/1992F/Jo04992.pdf; JORT n° 49 du 28 juillet 1992, p. 936. Article premier : le SMAG est fixé à 3,961 dinars par journée de travail effectif. Article 3 : les salaires minima « comprennent l'indemnité spéciale fixée par le décret sus-visé n° 91-1317 du 2 septembre 1991 » (215 millimes par journée), que l'article 6 abroge. Article 7 : effet à compter du 1er mai 1992. | Décret n° 92-1299 du 13 juillet 1992, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, articles premier et 3; https://www.pist.tn/jort/1992/1992F/Jo04992.pdf; JORT n° 49 du 28 juillet 1992, pp. 935-936. Article premier : le SMIG est fixé à 132,912 dinars et à 116,318 dinars par mois et à 639 millimes et 671 millimes l'heure, respectivement pour les régimes de 48 heures et de 40 heures. Article 3 : ce SMIG « comprend l'indemnité spéciale fixée par le décret sus-visé n° 91-1316 du 2 septembre 1991 » (5 dinars par mois), que l'article 8 abroge. Article 9 : effet à compter du 1er mai 1992. La hausse de 120,016 à 132,912 dinars (48 heures) intègre donc ces 5 dinars. Un rectificatif est publié au JORT n° 55 du 21 août 1992, p. 1067 (non lu).</t>
   </si>
   <si>
     <t>01/08/1991</t>
   </si>
   <si>
     <t>0,215 DT</t>
   </si>
   <si>
     <t>5 DT</t>
   </si>
   <si>
-    <t>3,761 DT</t>
-[...14 lines deleted...]
-    <t>Décret n°91-1317 du 02-09-1991; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_92_1300_fr.pdf | امر عدد 1317 لسنة 1991 مؤرخ في 02 سبتمبر 1991; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_92_1300_ar.pdf | Décret n°91-1316 du 02-09-1991 portant fixation de l'indemnité spéciale octroyée au profit des travailleurs payés au salaire minimum interprofessionnel garanti, employés dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_fr.pdf | امر عدد 1316 لسنة 1991 يتعلّق بضبط المنحة الخاصة المسندة لفائدة العملة الخالصين بالأجر الأدنى المضمون لمختلف المهن المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_ar.pdf | Décret n°91-1317 du 02 septembre 1991 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1317-fr.pdf | أمر عدد   1317 لسنة  1991 مؤرخ في 2  سبتمبر 1991 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1317_ar.pdf | Décret n°91-1316 du 02 septembre 1991 portant fixation de l'indemnité spéciale octroyée au profit des travailleurs payés au salaire minimum interprofessionnel garanti, employés dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_fr.pdf | أمر عدد  1316 بسنة 1991 يتعلّق بضبط المنحة الخاصة المسندة لفائدة العملة الخالصين بالأجر الأدنى المضمون لمختلف المهن المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_ar.pdf | Décret n°91-1316 du 02 septembre 1991 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_fr.pdf | امر عدد   1316  لسنة    مؤرخ في        يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_ar.pdf | Décret n°91-1316 du 02 septembre 1991 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_fr.pdf | امر عدد   1316  لسنة  1991  مؤرخ في 2 سبتمبر     1991  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_ar.pdf | Décret n°91-1316 du 02 septembre 1991  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_fr.pdf</t>
+    <t>3,546 DT</t>
+  </si>
+  <si>
+    <t>0,604 DT</t>
+  </si>
+  <si>
+    <t>104,706 DT</t>
+  </si>
+  <si>
+    <t>0,577 DT</t>
+  </si>
+  <si>
+    <t>120,016 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 91-1317 du 2 septembre 1991, portant fixation de l'indemnité spéciale octroyée au profit des travailleurs payés au salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/1991/1991F/Jo06391.pdf; JORT n° 63 du 17 septembre 1991, p. 1581. Article premier : indemnité fixée à 215 millimes par journée. Article 3 : les retenues d'impôt sur le revenu sont suspendues au titre de cette indemnité. Article 4 : même exclusion de l'assiette des cotisations et des prestations de sécurité sociale. Article 6 : abroge le décret n° 89-1552. Article 7 : effet à compter du 1er août 1991. | أمر عدد 1317 لسنة 1991 مؤرخ في 2 سبتمبر 1991 يتعلق بضبط المنحة الخاصة المسندة لفائدة العملة الخالصين بالأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1991/1991A/Ja06391.pdf | Décret n° 91-1316 du 2 septembre 1991, portant fixation de l'indemnité spéciale octroyée au profit des travailleurs payés au salaire minimum interprofessionnel garanti, employés dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/1991/1991F/Jo06391.pdf; JORT n° 63 du 17 septembre 1991, pp. 1580-1581. Article premier : indemnité portée à 5 dinars par mois ; 29 millimes l'heure (40 heures) et 24 millimes l'heure (le fascicule imprime « 45 heures » pour le régime de 48 heures). Article 4 : les retenues d'impôt sur le revenu sont suspendues au titre de cette indemnité. Article 5 : même exclusion de l'assiette des cotisations et des prestations de sécurité sociale. Article 7 : abroge le décret n° 89-1551. Article 8 : effet à compter du 1er août 1991. | أمر عدد 1316 لسنة 1991 مؤرخ في 2 سبتمبر 1991 يتعلق بضبط المنحة الخاصة المسندة لفائدة العملة الخالصين بالأجر الأدنى المضمون لمختلف المهن المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://www.pist.tn/jort/1991/1991A/Ja06391.pdf</t>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
     <t>0,115 DT</t>
   </si>
   <si>
     <t>3 DT</t>
   </si>
   <si>
-    <t>3,661 DT</t>
-[...14 lines deleted...]
-    <t>Décret n°90-247 du 05-02-1990; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_247_fr.pdf | امر عدد 247 لسنة 1990 مؤرخ في  5 فيفري 1991 ينعلق يالاجر الادنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_247_ar.pdf | Décret n°90-247 du 05 février 1990 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_247_fr.pdf | أمر عدد   247  لسنة  1990 مؤرخ في   5 فيفري 1990 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_247_ar.pdf | Décret n°90-246 du 05 février 1990 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_246_fr.pdf | أمر عدد 246 لسنة 1990  مؤرخ في 5 فيفري 1990 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_246_ar.pdf | Décret n°90-246 du 05 février 1990 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_246_fr.pdf</t>
+    <t>Décret n° 90-247 du 5 février 1990, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/1990/1990F/Jo01390.pdf; JORT n° 13 du 16 février 1990, p. 252. Article premier : le SMAG est « porté à 3,546 dinars par journée de travail effectif ». Article 6 : effet à compter du 1er janvier 1990. Ce montant ne comprend pas l'indemnité spéciale du décret n° 89-1552 (115 millimes par journée), qui subsiste à côté du SMAG et figure dans marche_travail.indemnite_speciale_smag. Jusqu'au 1er janvier 1990 exclu, le SMAG reste celui du décret n° 88-890 : le décret n° 89-1552 ne le modifie pas. | أمر عدد 247 لسنة 1990 مؤرخ في 5 فيفري 1990 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1990/1990A/Ja01390.pdf | Décret n° 90-246 du 5 février 1990, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/1990/1990F/Jo01390.pdf; JORT n° 13 du 16 février 1990, p. 252. Article premier : le SMIG est fixé à 120,016 dinars et à 104,706 dinars par mois et à 577 millimes et 604 millimes l'heure, respectivement pour les régimes de 48 heures et de 40 heures. Article 7 : effet à compter du 1er janvier 1990. Ce montant ne comprend pas l'indemnité spéciale du décret n° 89-1551 (3 dinars par mois ; 14 millimes l'heure en 48 heures, 17 millimes en 40 heures), qui subsiste à côté du SMIG et figure dans marche_travail.indemnite_speciale_smig. Jusqu'au 1er janvier 1990 exclu, le SMIG reste celui du décret n° 88-889 : le décret n° 89-1551 ne le modifie pas. | أمر عدد 246 لسنة 1990 مؤرخ في 5 فيفري 1990 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1990/1990A/Ja01390.pdf</t>
   </si>
   <si>
     <t>01/08/1989</t>
   </si>
   <si>
-    <t>3,315 DT</t>
-[...14 lines deleted...]
-    <t>Décret n°89-1552 du 06-10-1989 | Décret n°89-1551 du 06-10-1989 portant octroi d'une indemnité spéciale au profit des travailleurs payés au salaire minimum interprofessionnel garanti, employés dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_fr.pdf | امر عدد 1551 لسنة 1989 مؤرخ في 6 جوان 1989 يتعلّق بضبط المنحة الخاصة المسندة لفائدة العملة الخالصين بالأجر الأدنى المضمون لمختلف المهن المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_ar.pdf | Décret n°89-1552 du 06 octobre 1989 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1552_fr.pdf | أمر عدد   1552  لسنة  1989 مؤرخ في 6 أكتوبر 1989  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1552_ar.pdf | Décret n°89-1551 du 06 octobre 1989  portant octroi d'une Indemnité spéciale au profit des travailleurs payés au salaire minimum agricole garantl.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_fr.pdf | أمر عدد 1551 لسنة 1989 مؤرخ في 6 أكتوبر 1989 يتعلق باسناد منحة خاصة لفائدة العملة الخالصين بالاجر الأدنى المضمون لمختلف المهن ، المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل .; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_ar.pdf | Décret n°89-1551 du 06 octobre 1989 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_fr.pdf | أمر عدد 1551 لسنة 1989 مؤرخ في 6 أكتوبر 1989 يتعلق باسناد منحة خاصة لفائدة العملة الخالصين بالاجر الأدنى المضمون لمختلف المهن ، المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_ar.pdf | Décret n°89-1551 du 06 octobre 1989 portant octroi d'une indemnité spéciale au profit des travailleurs payés au salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_fr.pdf | لمجلة الشغل أمر عدد 1551 لسنة 1989 مؤرخ في 6 أكتوبر 1989 يتعلق باسناد منحة خاصة لفائدة العملة الخالصين بالاجر الأدنى المضمون لمختلف المهن ، المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_ar.pdf | Décret n°89-1551 du 06 octobre 1989 portant octroi d'une indemnité spéciale au profit des travailleurs payés au salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_fr.pdf</t>
+    <t>3,2 DT</t>
+  </si>
+  <si>
+    <t>0,556 DT</t>
+  </si>
+  <si>
+    <t>96,386 DT</t>
+  </si>
+  <si>
+    <t>0,529 DT</t>
+  </si>
+  <si>
+    <t>110,032 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 89-1552 du 6 octobre 1989, portant octroi d'une indemnité spéciale au profit des travailleurs payés au salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/1989/1989F/Jo06989.pdf; JORT n° 69 du 17 octobre 1989, p. 1632. Article premier : « Le montant journalier de cette indemnité est fixé à 115 millimes. » Article 3 : les retenues d'impôt sur les traitements et salaires, de contribution personnelle d'État, de contribution de solidarité et au profit du FOPROLOS sont suspendues au titre de cette indemnité. Article 4 : l'indemnité n'est pas prise en compte pour la détermination de l'assiette des cotisations et des prestations de sécurité sociale. Article 6 : effet à compter du 1er août 1989. Le décret n° 90-247, qui fixe le SMAG au 1er janvier 1990, ne modifie pas l'indemnité. | أمر عدد 1552 لسنة 1989 مؤرخ في 6 أكتوبر 1989 يتعلق باسناد منحة خاصة لفائدة العملة الخالصين بالأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1989/1989A/Ja06989.pdf | Décret n° 89-1551 du 6 octobre 1989, portant octroi d'une indemnité spéciale au profit des travailleurs payés au salaire minimum interprofessionnel garanti, employés dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/1989/1989F/Jo06989.pdf; JORT n° 69 du 17 octobre 1989, p. 1632. Article premier : indemnité de 3 dinars par mois pour le personnel payé au mois ; 17 millimes l'heure (40 heures) et 14 millimes l'heure (48 heures) pour le personnel payé à l'heure. Article 4 : les retenues d'impôt sur les traitements et salaires, de contribution personnelle d'État, de contribution de solidarité et au profit du FOPROLOS sont suspendues au titre de cette indemnité. Article 5 : « A titre exceptionnel, l'indemnité spéciale n'est pas prise en compte pour la détermination de l'assiette des cotisations et des prestations de sécurité sociale. » Article 7 : effet à compter du 1er août 1989. L'indemnité s'ajoute au SMIG sans le modifier. | أمر عدد 1551 لسنة 1989 مؤرخ في 6 أكتوبر 1989 يتعلق باسناد منحة خاصة لفائدة العملة الخالصين بالأجر الأدنى المضمون لمختلف المهن المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://www.pist.tn/jort/1989/1989A/Ja06989.pdf</t>
   </si>
   <si>
     <t>01/04/1988</t>
   </si>
   <si>
-    <t>3,2 DT</t>
-[...14 lines deleted...]
-    <t>Décret n°88-890 du 05 mai 1988  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_890_fr.pdf | أمر عدد  890   لسنة   1988   مؤرخ في  5 ماي 1988 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_980_ar.pdf | Décret n°88-889 du 05 mai 1988 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_889_fr.pdf | امر عدد   889  لسنة  1988  مؤرخ في 5 ماي 1988 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_889_ar.pdf | Décret n°88-889 du 05 mai 1988 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_889_fr.pdf</t>
+    <t>Décret n°88-890 du 05 mai 1988  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1988/1988F/Jo03188.pdf | أمر عدد  890   لسنة   1988   مؤرخ في  5 ماي 1988 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1988/1988A/Ja03188.pdf | Décret n°88-889 du 05 mai 1988 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1988/1988F/Jo03188.pdf | امر عدد   889  لسنة  1988  مؤرخ في 5 ماي 1988 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1988/1988A/Ja03188.pdf | Décret n°88-889 du 05 mai 1988 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1988/1988F/Jo03188.pdf</t>
   </si>
   <si>
     <t>01/11/1987</t>
   </si>
   <si>
     <t>3,05 DT</t>
   </si>
   <si>
     <t>0,532 DT</t>
   </si>
   <si>
     <t>92,226 DT</t>
   </si>
   <si>
     <t>0,505 DT</t>
   </si>
   <si>
     <t>105,04 DT</t>
   </si>
   <si>
-    <t>Décret n°87-1278 du 05 novembre 1987 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1278_fr.pdf | امر عدد  1278  لسنة  1987 مؤرخ في  5 نوفمبر 1987  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1278_ar.pdf | Décret n°87-1277 du 05 novembre 1987 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1277_fr.pdf | امر عدد  1277   لسنة  1987  مؤرخ في    5 توفمبر 1987   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1277_ar.pdf | Décret n°87-1277 du 05 novembre 1987 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1277_fr.pdf</t>
+    <t>Décret n°87-1278 du 05 novembre 1987 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1987/1987F/Jo07887.pdf | امر عدد  1278  لسنة  1987 مؤرخ في  5 نوفمبر 1987  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1987/1987A/Ja07887.pdf | Décret n°87-1277 du 05 novembre 1987 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1987/1987F/Jo07887.pdf | امر عدد  1277   لسنة  1987  مؤرخ في    5 توفمبر 1987   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1987/1987A/Ja07887.pdf | Décret n°87-1277 du 05 novembre 1987 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1987/1987F/Jo07887.pdf</t>
   </si>
   <si>
     <t>01/07/1986</t>
   </si>
   <si>
     <t>2,9 DT</t>
   </si>
   <si>
     <t>0,508 DT</t>
   </si>
   <si>
     <t>88,066 DT</t>
   </si>
   <si>
     <t>0,481 DT</t>
   </si>
   <si>
     <t>100,048 DT</t>
   </si>
   <si>
-    <t>Décret n°86-690 du 20 juillet 1986 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_690_fr.pdf | امر عدد   690 لسنة  1986 مؤرخ في  19 جوبلية 1986 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_690_ar.pdf | Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_690_fr.pdf | https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_690_ar.pdf | Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_689_fr.pdf | امر عدد   689 لسنة 1986 مؤرخ في    19 جويلية 1986 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_689_ar.pdf | Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_689_fr.pdf | امر عدد  689 لسنة 1986  مؤرخ في 20 جويلية 1986 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_689_ar.pdf</t>
+    <t>Décret n°86-690 du 20 juillet 1986 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1986/1986F/Jo04186.pdf | امر عدد   690 لسنة  1986 مؤرخ في  19 جوبلية 1986 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1986/1986A/Ja04186.pdf | Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1986/1986F/Jo04186.pdf | Décret n° 86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail — édition arabe du fascicule (JORT n° 41, p. 819); https://www.pist.tn/jort/1986/1986A/Ja04186.pdf | امر عدد   689 لسنة 1986 مؤرخ في    19 جويلية 1986 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1986/1986A/Ja04186.pdf | Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1986/1986F/Jo04186.pdf | امر عدد  689 لسنة 1986  مؤرخ في 20 جويلية 1986 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1986/1986A/Ja04186.pdf</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
     <t>2,64 DT</t>
   </si>
   <si>
     <t>0,484 DT</t>
   </si>
   <si>
     <t>83,906 DT</t>
   </si>
   <si>
     <t>0,457 DT</t>
   </si>
   <si>
     <t>95,056 DT</t>
   </si>
   <si>
-    <t>Décret n°83-510 du 04 juin 1983 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_510_fr.pdf | امر عدد  510  لسنة  1983 مؤرخ في 4 جوان 1983 يتعلق بضبط الأجر لأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_510_ar.pdf | Décret n°83-509 du 04 juin 1983 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_509_fr.pdf | امر عدد   509  لسنة   1983 مؤرخ في   4 جوان 1983  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_509_ar.pdf | Décret n°83-509 du 04 juin 1983 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_509_fr.pdf | امر عدد   509  لسنة   1983 مؤرخ في   4 جوان 1983  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_509_ar.pdf?ref_type=heads</t>
+    <t>Décret n°83-510 du 04 juin 1983 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1983/1983F/Jo04283.pdf | امر عدد  510  لسنة  1983 مؤرخ في 4 جوان 1983 يتعلق بضبط الأجر لأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1983/1983A/Ja04283.pdf | Décret n°83-509 du 04 juin 1983 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1983/1983F/Jo04283.pdf | امر عدد   509  لسنة   1983 مؤرخ في   4 جوان 1983  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1983/1983A/Ja04283.pdf | Décret n°83-509 du 04 juin 1983 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1983/1983F/Jo04283.pdf</t>
   </si>
   <si>
     <t>16/03/1982</t>
   </si>
   <si>
     <t>2,4 DT</t>
   </si>
   <si>
     <t>0,436 DT</t>
   </si>
   <si>
     <t>75,586 DT</t>
   </si>
   <si>
     <t>0,409 DT</t>
   </si>
   <si>
     <t>85,072 DT</t>
   </si>
   <si>
-    <t>Décret n° 82-501 du 16 mars 1982 Portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf | أمر عدد 501 لسنة 1982 مؤرخ في 16 مارس 1982 يتعلق بالترفيع في الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_ar.pdf | Décret n° 82-501 du 16 mars 1982 portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf</t>
+    <t>Décret n° 82-501 du 16 mars 1982 Portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | أمر عدد 501 لسنة 1982 مؤرخ في 16 مارس 1982 يتعلق بالترفيع في الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://www.pist.tn/jort/1982/1982A/Ja01982.pdf | Décret n° 82-501 du 16 mars 1982 portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf</t>
   </si>
   <si>
     <t>01/02/1982</t>
   </si>
   <si>
-    <t>Décret n° 82-501 du 16 mars 1982; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf | أمر عدد 501 لسنة 1982 يتعلق بالترفيع في الاجر الادنى المضمون لمختلف المهن في الثطاعات غير الفلاحية ةالخاضعى لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_ar.pdf | Décret n°82-502 du 16 mars 1982  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_502_fr.pdf | امر عدد  502  لسنة  1982 مؤرخ في 16 مارس 1982 يتعلق بضبط الأجر لأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_502_ar.pdf | Décret n°82-501 du 16 mars 1982 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf | امر عدد    501 لسنة  1982  مؤرخ في    16 مارس 1982   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_ar.pdf | Décret n°82-501 du 16 mars 1982 portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf | Décret n°82-501 du 16 mars 1982 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf | Décret n°82-501 du 16 mars 1982 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf?ref_type=heads</t>
+    <t>Décret n° 82-501 du 16 mars 1982; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | أمر عدد 501 لسنة 1982 يتعلق بالترفيع في الاجر الادنى المضمون لمختلف المهن في الثطاعات غير الفلاحية ةالخاضعى لمجلة الشغل; https://www.pist.tn/jort/1982/1982A/Ja01982.pdf | Décret n°82-502 du 16 mars 1982  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | امر عدد  502  لسنة  1982 مؤرخ في 16 مارس 1982 يتعلق بضبط الأجر لأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1982/1982A/Ja01982.pdf | Décret n°82-501 du 16 mars 1982 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | امر عدد    501 لسنة  1982  مؤرخ في    16 مارس 1982   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1982/1982A/Ja01982.pdf | Décret n°82-501 du 16 mars 1982 portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | Décret n°82-501 du 16 mars 1982 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf</t>
   </si>
   <si>
     <t>07/04/1981</t>
   </si>
   <si>
     <t>10 DT</t>
   </si>
   <si>
     <t>2 DT</t>
   </si>
   <si>
     <t>0,321 DT</t>
   </si>
   <si>
     <t>55,586 DT</t>
   </si>
   <si>
     <t>0,311 DT</t>
   </si>
   <si>
     <t>64,704 DT</t>
   </si>
   <si>
-    <t>Décret n° 81-437 du 7 avril 1981; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_fr.pdf | امر عدد 437 لسنة 1981; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_ar.pdf</t>
+    <t>Décret n° 81-437 du 7 avril 1981; https://www.pist.tn/jort/1981/1981F/Jo02581.pdf | امر عدد 437 لسنة 1981; https://www.pist.tn/jort/1981/1981A/Ja02581.pdf</t>
   </si>
   <si>
     <t>01/04/1981</t>
   </si>
   <si>
-    <t>Décret n°81-438 du 07 avril 1981 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_438_fr.pdf | امر عدد   438 لسنة  1981  مؤرخ في7 افريل 1981  يتعلق بضبط الأجر الادنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_438_ar.pdf | Décret n°81-437 du 07 avril 1981 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_fr.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_ar.pdf | Décret n°81-437 du 07 avril 1981 instituant une indemnité complémentaires provisoire dans les secteurs non agricoles régis par le Code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_fr.pdf | Décret n°81-437 du 07 avril 1981 instituant une indemnité complémentaire provisoire  dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_fr.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بإحداث منحة اضافية مؤقتة  في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_ar.pdf</t>
+    <t>Décret n°81-438 du 07 avril 1981 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1981/1981F/Jo02581.pdf | امر عدد   438 لسنة  1981  مؤرخ في7 افريل 1981  يتعلق بضبط الأجر الادنى المضمون في الفلاحة; https://www.pist.tn/jort/1981/1981A/Ja02581.pdf | Décret n°81-437 du 07 avril 1981 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1981/1981F/Jo02581.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1981/1981A/Ja02581.pdf | Décret n°81-437 du 07 avril 1981 instituant une indemnité complémentaires provisoire dans les secteurs non agricoles régis par le Code de travail; https://www.pist.tn/jort/1981/1981F/Jo02581.pdf | Décret n°81-437 du 07 avril 1981 instituant une indemnité complémentaire provisoire  dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1981/1981F/Jo02581.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بإحداث منحة اضافية مؤقتة  في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1981/1981A/Ja02581.pdf</t>
   </si>
   <si>
     <t>01/05/1980</t>
   </si>
   <si>
     <t>1,631 DT</t>
   </si>
   <si>
     <t>0,263 DT</t>
   </si>
   <si>
     <t>45,586 DT</t>
   </si>
   <si>
     <t>54,704 DT</t>
   </si>
   <si>
-    <t>Décret n°80-610 du 19 mai 1980 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_610_fr.pdf | امر عدد  610  لسنة  1980 مؤرخ في 19  ماي 1980  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_610_ar.pdf | Décret n°80-609 du 19 mai 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_fr.pdf | امر عدد  609   لسنة   1980 مؤرخ في    19 ماي 1980    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_ar.pdf | Décret n°80-609 du 19 Mai 1980  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_fr.pdf | Décret n°80-609 du 19 mai 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_fr.pdf | Décret n°80-609 du 19 Mai 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_fr.pdf</t>
+    <t>Décret n°80-610 du 19 mai 1980 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1980/1980F/Jo03180.pdf | امر عدد  610  لسنة  1980 مؤرخ في 19  ماي 1980  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1980/1980A/Ja03180.pdf | Décret n°80-609 du 19 mai 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1980/1980F/Jo03180.pdf | امر عدد  609   لسنة   1980 مؤرخ في    19 ماي 1980    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1980/1980A/Ja03180.pdf | Décret n°80-609 du 19 Mai 1980  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1980/1980F/Jo03180.pdf | Décret n°80-609 du 19 mai 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1980/1980F/Jo03180.pdf | Décret n°80-609 du 19 Mai 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1980/1980F/Jo03180.pdf</t>
   </si>
   <si>
     <t>01/02/1980</t>
   </si>
   <si>
     <t>1,483 DT</t>
   </si>
   <si>
     <t>0,23896 DT</t>
   </si>
   <si>
     <t>41,418 DT</t>
   </si>
   <si>
     <t>49,703 DT</t>
   </si>
   <si>
-    <t>Décret n°80-76 du 21 janvier 1980 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_76_fr.pdf | امر عدد 76   لسنة   1980  مؤرخ في   21 جانفي   1980 يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_76_ar.pdf | Décret n°80-75 du 21 janvier 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_75_fr.pdf | امر عدد   75  لسنة    1980 مؤرخ في    21 جانفي 1980   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_75_ar.pdf | Décret n°80-75 du 21 janvier 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_75_fr.pdf | Décret n°80-75 du 21 janvier 1980  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_75_fr.pdf?ref_type=heads</t>
+    <t>Décret n°80-76 du 21 janvier 1980 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1980/1980F/Jo00580.pdf | امر عدد 76   لسنة   1980  مؤرخ في   21 جانفي   1980 يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1980/1980A/Ja00580.pdf | Décret n°80-75 du 21 janvier 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1980/1980F/Jo00580.pdf | امر عدد   75  لسنة    1980 مؤرخ في    21 جانفي 1980   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1980/1980A/Ja00580.pdf | Décret n°80-75 du 21 janvier 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1980/1980F/Jo00580.pdf | Décret n°80-75 du 21 janvier 1980  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1980/1980F/Jo00580.pdf</t>
   </si>
   <si>
     <t>01/05/1979</t>
   </si>
   <si>
     <t>1,44 DT</t>
   </si>
   <si>
     <t>0,232 DT</t>
   </si>
   <si>
     <t>40,212 DT</t>
   </si>
   <si>
     <t>48,256 DT</t>
   </si>
   <si>
-    <t>Décret n°79-474 du 21 mai 1979 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_474_fr.pdf | امر عدد 474  لسنة 1979  مؤرخ في  21  ماي  1979   يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_474_ar.pdf | Décret n°79-473 du 21 mai 1979 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_473_fr.pdf | امر عدد   473 لسنة    1979 مؤرخ في    21 ماي 1979   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_473_ar.pdf | Décret n°79-473 du 21 mai 1979 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_473_fr.pdf | Décret n°79-473 du 21 mai 1979  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_473_fr.pdf</t>
+    <t>Décret n°79-474 du 21 mai 1979 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1979/1979F/Jo03479.pdf | امر عدد 474  لسنة 1979  مؤرخ في  21  ماي  1979   يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1979/1979A/Ja03479.pdf | Décret n°79-473 du 21 mai 1979 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1979/1979F/Jo03479.pdf | امر عدد   473 لسنة    1979 مؤرخ في    21 ماي 1979   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1979/1979A/Ja03479.pdf | Décret n°79-473 du 21 mai 1979 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1979/1979F/Jo03479.pdf | Décret n°79-473 du 21 mai 1979  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1979/1979F/Jo03479.pdf</t>
   </si>
   <si>
     <t>01/05/1978</t>
   </si>
   <si>
     <t>1,332 DT</t>
   </si>
   <si>
     <t>0,21425 DT</t>
   </si>
   <si>
     <t>38,817 DT</t>
   </si>
   <si>
     <t>44,58 DT</t>
   </si>
   <si>
-    <t>Décret n°78-442 du 26 avril 1978 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_442_fr.pdf | امر عدد 442  لسنة   1978  مؤرخ في 26 افريل 1978   يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_442_ar.pdf | Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_fr.pdf | امر عدد 441 لسنة 1978 مؤرخ في26 افريل 1978 يتعلق بضبط الاجر الادنى المضمون لمختلف المهن في القطاع غير الفلاحي و الخاضع لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_ar.pdf | Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_fr.pdf | امر عدد  441  لسنة 1978    مؤرخ في    26 افريل 1978  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_ar.pdf | Décret n°78-441 du 26 avril 1978  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_fr.pdf | امر عدد   441  لسنة    1978 مؤرخ في  26 أفريل 1978   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_ar.pdf | Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_fr.pdf | امر عدد   441  لسنة    1978 مؤرخ 26 أفريل 1978   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_ar.pdf</t>
+    <t>Décret n°78-442 du 26 avril 1978 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1978/1978F/Jo03378.pdf | امر عدد 442  لسنة   1978  مؤرخ في 26 افريل 1978   يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1978/1978A/Ja03378.pdf | Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://www.pist.tn/jort/1978/1978F/Jo03378.pdf | امر عدد 441 لسنة 1978 مؤرخ في26 افريل 1978 يتعلق بضبط الاجر الادنى المضمون لمختلف المهن في القطاع غير الفلاحي و الخاضع لمجلة الشغل; https://www.pist.tn/jort/1978/1978A/Ja03378.pdf | Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1978/1978F/Jo03378.pdf | امر عدد  441  لسنة 1978    مؤرخ في    26 افريل 1978  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1978/1978A/Ja03378.pdf | Décret n°78-441 du 26 avril 1978  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1978/1978F/Jo03378.pdf | امر عدد   441  لسنة    1978 مؤرخ في  26 أفريل 1978   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1978/1978A/Ja03378.pdf | Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1978/1978F/Jo03378.pdf | امر عدد   441  لسنة    1978 مؤرخ 26 أفريل 1978   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1978/1978A/Ja03378.pdf</t>
   </si>
   <si>
     <t>01/05/1977</t>
   </si>
   <si>
     <t>1,2 DT</t>
   </si>
   <si>
     <t>0,193 DT</t>
   </si>
   <si>
     <t>35,133 DT</t>
   </si>
   <si>
     <t>40,16 DT</t>
   </si>
   <si>
-    <t>Décret n°77-116 du 02 février 1977 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_116_fr.pdf | امر عدد 116  لسنة  1977  مؤرخ في 2 فيفري 1977 يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_116_ar.pdf</t>
+    <t>Décret n°77-116 du 02 février 1977 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1977/1977F/Jo00977.pdf | امر عدد 116  لسنة  1977  مؤرخ في 2 فيفري 1977 يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1977/1977A/Ja00977.pdf</t>
   </si>
   <si>
     <t>01/02/1977</t>
   </si>
   <si>
     <t>0,9 DT</t>
   </si>
   <si>
-    <t>Décret n°77-115 du 02 février  fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_fr.pdf | امر عدد 115 لسنة 1977 مؤرخ في 02 فيفري 1977 يتعلق بضبط الاجر الادنى المضمون لمختلف المهن في القطاع غير الفلاحي و الخاضع لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_ar.pdf | Décret n°77-115 du 02 février 1977 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_fr.pdf | امر عدد  115  لسنة 1977  مؤرخ في  2 فيفري  1977 يتعلق  بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_ar.pdf | Décret n°77-115 du 02 février 1977 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_fr.pdf | امر عدد 115  لسنة    1977 مؤرخ  في  2 فيفري 1977  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_ar.pdf | Décret n°77-115 du 02 février 1977 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_fr.pdf</t>
+    <t>Décret n°77-115 du 02 février  fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://www.pist.tn/jort/1977/1977F/Jo00977.pdf | امر عدد 115 لسنة 1977 مؤرخ في 02 فيفري 1977 يتعلق بضبط الاجر الادنى المضمون لمختلف المهن في القطاع غير الفلاحي و الخاضع لمجلة الشغل; https://www.pist.tn/jort/1977/1977A/Ja00977.pdf | Décret n°77-115 du 02 février 1977 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1977/1977F/Jo00977.pdf | امر عدد  115  لسنة 1977  مؤرخ في  2 فيفري  1977 يتعلق  بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1977/1977A/Ja00977.pdf | Décret n°77-115 du 02 février 1977 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1977/1977F/Jo00977.pdf | امر عدد 115  لسنة    1977 مؤرخ  في  2 فيفري 1977  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1977/1977A/Ja00977.pdf | Décret n°77-115 du 02 février 1977 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1977/1977F/Jo00977.pdf</t>
   </si>
   <si>
     <t>01/06/1975</t>
   </si>
   <si>
     <t>0,145 DT</t>
   </si>
   <si>
     <t>25,133 DT</t>
   </si>
   <si>
     <t>30,16 DT</t>
   </si>
   <si>
-    <t>Décret n°75-358 du 03 juin 1975 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_358_fr.pdf | امر عدد  358  لسنة   1975  مؤرخ في 3 جوان 1975  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_358_ar.pdf | Décret n°75-357 du 03 juin 1975 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le Code du Travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_fr.pdf | امر عدد 357 لسنة 1975 مؤرخ في 03 جوان 1975 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاع الغير الفلاحي والخاضع لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_ar.pdf | Décret n°75-357 du 03 Juin 1975 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_fr.pdf | امر عدد  357  لسنة  1975   مؤرخ في     3 جوان 1975 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_ar.pdf | Décret n°75-357 du 03 juin 1975  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_fr.pdf | امر عدد  357 لسنة    1975 مؤرخ  في   3 جوان 1975  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_ar.pdf | Décret n°75-357 du 03 Juin 1975 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_fr.pdf</t>
+    <t>Décret n°75-358 du 03 juin 1975 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1975/1975F/Jo03875.pdf | امر عدد  358  لسنة   1975  مؤرخ في 3 جوان 1975  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1975/1975A/Ja03875.pdf | Décret n°75-357 du 03 juin 1975 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le Code du Travail.; https://www.pist.tn/jort/1975/1975F/Jo03875.pdf | امر عدد 357 لسنة 1975 مؤرخ في 03 جوان 1975 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاع الغير الفلاحي والخاضع لمجلة الشغل; https://www.pist.tn/jort/1975/1975A/Ja03875.pdf | Décret n°75-357 du 03 Juin 1975 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1975/1975F/Jo03875.pdf | امر عدد  357  لسنة  1975   مؤرخ في     3 جوان 1975 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1975/1975A/Ja03875.pdf | Décret n°75-357 du 03 juin 1975  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1975/1975F/Jo03875.pdf | امر عدد  357 لسنة    1975 مؤرخ  في   3 جوان 1975  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1975/1975A/Ja03875.pdf | Décret n°75-357 du 03 Juin 1975 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1975/1975F/Jo03875.pdf</t>
   </si>
   <si>
     <t>01/06/1974</t>
   </si>
   <si>
     <t>0,8 DT</t>
   </si>
   <si>
     <t>0,13 DT</t>
   </si>
   <si>
     <t>22,533 DT</t>
   </si>
   <si>
     <t>27,04 DT</t>
   </si>
   <si>
-    <t>Décret n°74-571 du 22 mai 1974 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_571_fr.pdf | امر عدد 571  لسنة   1974 مؤرخ في 22 ماي 1974  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_571_ar.pdf</t>
+    <t>Décret n°74-571 du 22 mai 1974 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1974/1974F/Jo03674.pdf | امر عدد 571  لسنة   1974 مؤرخ في 22 ماي 1974  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1974/1974A/Ja03674.pdf</t>
   </si>
   <si>
     <t>01/01/1974</t>
   </si>
   <si>
     <t>0,6 DT</t>
   </si>
   <si>
-    <t>Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_fr.pdf | 1974   أمر عدد63 لسنة   مؤرخ في 31 جانفي 1974  يتعلق بضبط الأجر الأدنى بمختلف المهن المضمون في القطاع غير الفلاحي والخاضع لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_ar.pdf | Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_fr.pdf | امر عدد 63   لسنة   1974  مؤرخ في   31 جانفي 1974   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_ar.pdf | Décret n°74-63 du 31 janvier 1974  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_fr.pdf | امر عدد 63  لسنة  1974   مؤرخ  في   31 جانفي 1974   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_ar.pdf | Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_fr.pdf</t>
+    <t>Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://www.pist.tn/jort/1974/1974F/Jo01074.pdf | 1974   أمر عدد63 لسنة   مؤرخ في 31 جانفي 1974  يتعلق بضبط الأجر الأدنى بمختلف المهن المضمون في القطاع غير الفلاحي والخاضع لمجلة الشغل; https://www.pist.tn/jort/1974/1974A/Ja01074.pdf | Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1974/1974F/Jo01074.pdf | امر عدد 63   لسنة   1974  مؤرخ في   31 جانفي 1974   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1974/1974A/Ja01074.pdf | Décret n°74-63 du 31 janvier 1974  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1974/1974F/Jo01074.pdf | امر عدد 63  لسنة  1974   مؤرخ  في   31 جانفي 1974   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1974/1974A/Ja01074.pdf | Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1974/1974F/Jo01074.pdf</t>
   </si>
   <si>
     <t>01/05/1971</t>
   </si>
   <si>
     <t>0,104 DT</t>
   </si>
   <si>
     <t>18,026 DT</t>
   </si>
   <si>
     <t>21,632 DT</t>
   </si>
   <si>
-    <t>Décret n°71-163 du 03 mai 1971  relatif à la rémunération des travailleurs agricoles; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_163_fr.pdf | امر عدد 163  لسنة   1971  مؤرخ في 3 ماي    1971  بأجور العملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_163_ar.pdf | Décret n°71-164 du 03 mai 1971 instituant une indemnité de cherté de vie dans l'industrie, le Commerce et les professions libérales; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_fr.pdf | امر عدد 164 لسنة 1971  يتعلق بإحداث منحة لغلو المعاش في الصناعة والتجارة والمهن الحرة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_ar.pdf | Décret n°71-164 du 03 mai 1971 instituant une indemnité de cherté de vie dans l'industrie , le commerce et les professions libérales; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_fr.pdf | امر عدد  164  لسنة   1971  مؤرخ في   3 ماي 1971  يتعلق باحداث منحة لغلو  المعاش  في القطاعات في الصناعة  و التجارة  والمهن الحرة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_ar.pdf | Décret n°71-164 du 03 mai 1971 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_fr.pdf | امر عدد 164 لسنة   1971  مؤرخ  في 3 ماي 1971  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_ar.pdf | Décret n°71-164 du 03 mai 1971 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_fr.pdf</t>
+    <t>Décret n°71-163 du 03 mai 1971  relatif à la rémunération des travailleurs agricoles; https://www.pist.tn/jort/1971/1971F/Jo02071.pdf | امر عدد 163  لسنة   1971  مؤرخ في 3 ماي    1971  بأجور العملة الفلاحيين; https://www.pist.tn/jort/1971/1971A/Ja02071.pdf | Décret n°71-164 du 03 mai 1971 instituant une indemnité de cherté de vie dans l'industrie, le Commerce et les professions libérales; https://www.pist.tn/jort/1971/1971F/Jo02071.pdf | امر عدد 164 لسنة 1971  يتعلق بإحداث منحة لغلو المعاش في الصناعة والتجارة والمهن الحرة; https://www.pist.tn/jort/1971/1971A/Ja02071.pdf | Décret n°71-164 du 03 mai 1971 instituant une indemnité de cherté de vie dans l'industrie , le commerce et les professions libérales; https://www.pist.tn/jort/1971/1971F/Jo02071.pdf | امر عدد  164  لسنة   1971  مؤرخ في   3 ماي 1971  يتعلق باحداث منحة لغلو  المعاش  في القطاعات في الصناعة  و التجارة  والمهن الحرة; https://www.pist.tn/jort/1971/1971A/Ja02071.pdf | Décret n°71-164 du 03 mai 1971 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1971/1971F/Jo02071.pdf | امر عدد 164 لسنة   1971  مؤرخ  في 3 ماي 1971  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1971/1971A/Ja02071.pdf | Décret n°71-164 du 03 mai 1971 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1971/1971F/Jo02071.pdf</t>
   </si>
   <si>
     <t>01/11/1969</t>
   </si>
   <si>
     <t>0,55 DT</t>
   </si>
   <si>
     <t>0,084 DT</t>
   </si>
   <si>
     <t>17,472 DT</t>
   </si>
   <si>
-    <t>Décret n°69-344 du 27 septembre 1969 relatif à la rémunération des travailleurs agricoles; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1969/décret_69_344_fr.pdf | امر عدد 344  لسنة   1969 مؤرخ في   27 سبتمبر 1969 يتعلق بأجور العملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1969/décret_69_344_ar.pdf</t>
+    <t>Décret n°69-344 du 27 septembre 1969 relatif à la rémunération des travailleurs agricoles; https://www.pist.tn/jort/1969/1969F/Jo03869.pdf | امر عدد 344  لسنة   1969 مؤرخ في   27 سبتمبر 1969 يتعلق بأجور العملة الفلاحيين; https://www.pist.tn/jort/1969/1969A/Ja03869.pdf</t>
   </si>
   <si>
     <t>01/05/1968</t>
   </si>
   <si>
     <t>0,5 DT</t>
   </si>
   <si>
-    <t>Décret n°68-113 du 30 avril 1968 relatif à la rémunération des travailleurs agricoles; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_113_fr.pdf | امر عدد 344  لسنة   1968 مؤرخ في   30 افريل 1968 يتعلق بأجور العملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_113_ar.pdf | Décret n°68-97 du 15 avril 1969 portant suppression des zones de salaires des activités de secteur non agricole; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_fr.pdf | امر عدد 97 لسنة 68 مؤرخ في 15 أفريل 1969 يتعلق بحدف مناطق الاجور في نشاطات القطاع غير الفلاحي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_ar.pdf | Décret n°68-97 du 15 avril 1969 portant suppression des zones de salaires dans les activités  du secteur non agricole; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_fr.pdf | امر عدد   97 لسنة   1968  مؤرخ في     يتعلق بجدف الأجور في نشاطات  القطاع غير الفلاحي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_ar.pdf | Décret n°68-97 du 15 avril 1969  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_fr.pdf | امر عدد 97   لسنة   1968  مؤرخ  في 15 افريل 1968  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_ar.pdf | Décret n°68-97 du 15 avril 1969  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_fr.pdf</t>
+    <t>Décret n°68-113 du 30 avril 1968 relatif à la rémunération des travailleurs agricoles; https://www.pist.tn/jort/1968/1968F/Jo01868.pdf | امر عدد 344  لسنة   1968 مؤرخ في   30 افريل 1968 يتعلق بأجور العملة الفلاحيين; https://www.pist.tn/jort/1968/1968A/Ja01868.pdf | Décret n°68-97 du 15 avril 1969 portant suppression des zones de salaires des activités de secteur non agricole; https://www.pist.tn/jort/1968/1968F/Jo01668.pdf | امر عدد 97 لسنة 68 مؤرخ في 15 أفريل 1969 يتعلق بحدف مناطق الاجور في نشاطات القطاع غير الفلاحي; https://www.pist.tn/jort/1968/1968A/Ja01668.pdf | Décret n°68-97 du 15 avril 1969 portant suppression des zones de salaires dans les activités  du secteur non agricole; https://www.pist.tn/jort/1968/1968F/Jo01668.pdf | امر عدد   97 لسنة   1968  مؤرخ في     يتعلق بجدف الأجور في نشاطات  القطاع غير الفلاحي; https://www.pist.tn/jort/1968/1968A/Ja01668.pdf | Décret n°68-97 du 15 avril 1969  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1968/1968F/Jo01668.pdf | امر عدد 97   لسنة   1968  مؤرخ  في 15 افريل 1968  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1968/1968A/Ja01668.pdf | Décret n°68-97 du 15 avril 1969  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1968/1968F/Jo01668.pdf</t>
   </si>
   <si>
     <t>01/01/1966</t>
   </si>
   <si>
     <t>0,385 DT</t>
   </si>
   <si>
-    <t>Arrêté des secrétaires d'Etat au plan et à  l'économie nationale et à la jeunesse aux sports et aux affaires sociales du 31 décembre 1965 portant relèvement du salaire minimum journalier des travailleurs agricoles; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/arrêté_31_12_1965_fr.pdf | قرار من كاتبي الدولة للتخطيط والاقتصاد الوطني وللشباب والرياضة والشؤون الاجتماعية مؤرخ في 31 دبسمبر 1965  بالترفيع في الأجر اليومي الأدنى للعملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/arrêté_31_12_1965_ar.pdf | Décret n°65-561 du 31 décembre 1965 portant relèvement des salaires dans l'industrie, le commerce et les professions libérales; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_fr.pdf | امر عدد 561 لسنة 1965 يتعلق بالترفيع في الأجور في قطاع الصناعة والتجارة والمهن الحرة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_ar.pdf; صدر اصلاح خطا بالرائد الرسمي عدد 1 بتاريخ 7 جانفي 1966 حيث تعاد الفقرة ب من الفصل الاول كما يلي: بمبلغ 4 دنانير للشهر الواحد لجميع اصناف المستخدمين الذين يساوي اجرهم القانوني بما فيه المنح الاضافية ستين دينار للشهر الواحد أو اقل | Décret n°65-561 du 31 décembre 1965; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_fr.pdf | امر عدد 561  لسنة 1965 مؤرخ في 31 ديسمبر   يتعلق بالترفيع  في الاجور في قطاع الصناعة والتجارة  و المهن الحرة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_ar.pdf | Décret n°65-561 du 31 décembre 1965 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_fr.pdf | امر عدد  561 لسنة   1965  مؤرخ  في 31 ديسمبر 1965    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_ar.pdf | Décret n°65-561 du 31 décembre 1965  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_fr.pdf</t>
+    <t>Arrêté des secrétaires d'Etat au plan et à  l'économie nationale et à la jeunesse aux sports et aux affaires sociales du 31 décembre 1965 portant relèvement du salaire minimum journalier des travailleurs agricoles; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf | قرار من كاتبي الدولة للتخطيط والاقتصاد الوطني وللشباب والرياضة والشؤون الاجتماعية مؤرخ في 31 دبسمبر 1965  بالترفيع في الأجر اليومي الأدنى للعملة الفلاحيين; https://www.pist.tn/jort/1965/1965A/Ja06665.pdf | Décret n°65-561 du 31 décembre 1965 portant relèvement des salaires dans l'industrie, le commerce et les professions libérales; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf | امر عدد 561 لسنة 1965 يتعلق بالترفيع في الأجور في قطاع الصناعة والتجارة والمهن الحرة; https://www.pist.tn/jort/1965/1965A/Ja06665.pdf; صدر اصلاح خطا بالرائد الرسمي عدد 1 بتاريخ 7 جانفي 1966 حيث تعاد الفقرة ب من الفصل الاول كما يلي: بمبلغ 4 دنانير للشهر الواحد لجميع اصناف المستخدمين الذين يساوي اجرهم القانوني بما فيه المنح الاضافية ستين دينار للشهر الواحد أو اقل | Décret n°65-561 du 31 décembre 1965; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf | امر عدد 561  لسنة 1965 مؤرخ في 31 ديسمبر   يتعلق بالترفيع  في الاجور في قطاع الصناعة والتجارة  و المهن الحرة; https://www.pist.tn/jort/1965/1965A/Ja06665.pdf | Décret n°65-561 du 31 décembre 1965 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf | امر عدد  561 لسنة   1965  مؤرخ  في 31 ديسمبر 1965    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1965/1965A/Ja06665.pdf | Décret n°65-561 du 31 décembre 1965  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf</t>
   </si>
   <si>
     <t>01/01/1964</t>
   </si>
   <si>
     <t>0,35 DT</t>
   </si>
   <si>
     <t>0,076 DT</t>
   </si>
   <si>
     <t>13,173 DT</t>
   </si>
   <si>
     <t>15,808 DT</t>
   </si>
   <si>
-    <t>Arrêté des Secrétaires d'Etat à l'Agriculture et à la Santé Publique et aux Affaires Sociales du 24 décembre 1963 modifiant l'arrêté du 30 avril 1956  relatif à la rémunération des travailleurs agricoles.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1963/arrêté_24_12_63_fr.pdf | قرار من  كاتبي الدولة للفلاحة والصحة العمومية   مؤرخ في  24 ديسمبر 1963 يتعلق بتنقيح القرار المؤرخ في  30 افريل 1956  المتعلق بخلاص اجور  العملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1963/arrêté_24_12_63_ar.pdf</t>
+    <t>Arrêté des Secrétaires d'Etat à l'Agriculture et à la Santé Publique et aux Affaires Sociales du 24 décembre 1963 modifiant l'arrêté du 30 avril 1956  relatif à la rémunération des travailleurs agricoles.; https://www.pist.tn/jort/1963/1963F/Jo05963.pdf | قرار من  كاتبي الدولة للفلاحة والصحة العمومية   مؤرخ في  24 ديسمبر 1963 يتعلق بتنقيح القرار المؤرخ في  30 افريل 1956  المتعلق بخلاص اجور  العملة الفلاحيين; https://www.pist.tn/jort/1963/1963A/Ja05963.pdf</t>
   </si>
   <si>
     <t>01/04/1961</t>
   </si>
   <si>
-    <t>Décret n°61-145 du 30 mars 1961 portant relèvement général des salaires; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/décret_61_145_fr.pdf | امر عدد 145 لسنة 1961 مؤرخ في 30 مارس 1961 بتعلق بالترفيع العام في الاجور; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/décret_61_145_ar.pdf | امر عدد   145 بسنة  1961 مؤرخ في 30 مارس 1961 يتعلق بالترفيع العام للاجور; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/dêxret_61_145_ar.pdf | Décret n°61-145 du 30 mars 1961 portant  relèvement général des salaires; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/décret_61_145_fr.pdf | امر عدد  145 لسنة    1961 مؤرخ  في  30 مارس 1961  يتعلق بالترفيع العام الاجور; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/déxret_61_145_ar.pd | Décret n°61-145 du 30 mars 1961 relative à la majoration générale des salaires; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/décret_61_145_fr.pdf | امر عدد  145 لسنة    1961 مؤرخ  في  30 مارس 1961  يتعلق بالترفيع العام الاجور; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/déxret_61_145_ar.pdf</t>
+    <t>Décret n°61-145 du 30 mars 1961 portant relèvement général des salaires; https://www.pist.tn/jort/1961/1961F/Jo01261.pdf | امر عدد 145 لسنة 1961 مؤرخ في 30 مارس 1961 بتعلق بالترفيع العام في الاجور; https://www.pist.tn/jort/1961/1961A/Ja01261.pdf | امر عدد   145 بسنة  1961 مؤرخ في 30 مارس 1961 يتعلق بالترفيع العام للاجور; https://www.pist.tn/jort/1961/1961A/Ja01261.pdf | Décret n°61-145 du 30 mars 1961 portant  relèvement général des salaires; https://www.pist.tn/jort/1961/1961F/Jo01261.pdf | امر عدد  145 لسنة    1961 مؤرخ  في  30 مارس 1961  يتعلق بالترفيع العام الاجور; https://www.pist.tn/jort/1961/1961A/Ja01261.pdf | Décret n°61-145 du 30 mars 1961 relative à la majoration générale des salaires; https://www.pist.tn/jort/1961/1961F/Jo01261.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(1) Le Smic est composé du salaire de base et de cette indemnité complémentaire provisoire et de sa majoration
 (2) Salaire minimum agricole garanti par journée de travail effectif pour les travailleurs des deux sexes âgés de 18 ans au moins
 الأجر الأدنى الفلاحي المضمون للعمال من الجنسين البالغين من العمر 18 سنة على الأقل عن كل يوم عمل فعلي
 (3) Salaire minimum interprofessionnel garanti (Smig) dans les secteurs non agricoles pour les travailleurs des deux sexes âgés de 18 ans au moins
 الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية للعمال من الجنسين البالغين من العمر 18 سنة على الأقل
 (4) Salaire minimum interprofessionnel garanti dans les secteurs non agricoles pour les travailleurs des deux sexes âgés de 18 ans au moins
 الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية للعمال من الجنسين البالغين من العمر 18 سنة على الأقل</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1901,3605 +1928,3605 @@
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="K4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q4" t="s">
         <v>34</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
         <v>27</v>
       </c>
       <c r="K5" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q5" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
       <c r="G6" t="s">
         <v>24</v>
       </c>
       <c r="H6" t="s">
         <v>25</v>
       </c>
       <c r="I6" t="s">
         <v>26</v>
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
       <c r="K6" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Q6" t="s">
         <v>34</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
       <c r="G7" t="s">
         <v>24</v>
       </c>
       <c r="H7" t="s">
         <v>25</v>
       </c>
       <c r="I7" t="s">
         <v>26</v>
       </c>
       <c r="J7" t="s">
         <v>27</v>
       </c>
       <c r="K7" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="L7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="Q7" t="s">
         <v>34</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
       <c r="G8" t="s">
         <v>24</v>
       </c>
       <c r="H8" t="s">
         <v>25</v>
       </c>
       <c r="I8" t="s">
         <v>26</v>
       </c>
       <c r="J8" t="s">
         <v>27</v>
       </c>
       <c r="K8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q8" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" t="s">
         <v>24</v>
       </c>
       <c r="H9" t="s">
         <v>25</v>
       </c>
       <c r="I9" t="s">
         <v>26</v>
       </c>
       <c r="J9" t="s">
         <v>27</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L9" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M9" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O9" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="Q9" t="s">
         <v>34</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
       <c r="G10" t="s">
         <v>24</v>
       </c>
       <c r="H10" t="s">
         <v>25</v>
       </c>
       <c r="I10" t="s">
         <v>26</v>
       </c>
       <c r="J10" t="s">
         <v>27</v>
       </c>
       <c r="K10" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L10" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="M10" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="N10" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="O10" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="Q10" t="s">
         <v>34</v>
       </c>
       <c r="R10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
         <v>20</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
       <c r="G11" t="s">
         <v>24</v>
       </c>
       <c r="H11" t="s">
         <v>25</v>
       </c>
       <c r="I11" t="s">
         <v>26</v>
       </c>
       <c r="J11" t="s">
         <v>27</v>
       </c>
       <c r="K11" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="L11" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="M11" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="N11" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="O11" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="P11" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="Q11" t="s">
         <v>34</v>
       </c>
       <c r="R11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
       <c r="G12" t="s">
         <v>24</v>
       </c>
       <c r="H12" t="s">
         <v>25</v>
       </c>
       <c r="I12" t="s">
         <v>26</v>
       </c>
       <c r="J12" t="s">
         <v>27</v>
       </c>
       <c r="K12" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="L12" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="M12" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="N12" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="O12" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="P12" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="Q12" t="s">
         <v>34</v>
       </c>
       <c r="R12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="B13" t="s">
         <v>20</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>23</v>
       </c>
       <c r="G13" t="s">
         <v>24</v>
       </c>
       <c r="H13" t="s">
         <v>25</v>
       </c>
       <c r="I13" t="s">
         <v>26</v>
       </c>
       <c r="J13" t="s">
         <v>27</v>
       </c>
       <c r="K13" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="L13" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="M13" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="O13" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="P13" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="Q13" t="s">
         <v>34</v>
       </c>
       <c r="R13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14" t="s">
         <v>21</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
       <c r="G14" t="s">
         <v>24</v>
       </c>
       <c r="H14" t="s">
         <v>25</v>
       </c>
       <c r="I14" t="s">
         <v>26</v>
       </c>
       <c r="J14" t="s">
         <v>27</v>
       </c>
       <c r="K14" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="L14" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="N14" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="O14" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="P14" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="Q14" t="s">
         <v>34</v>
       </c>
       <c r="R14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="B15" t="s">
         <v>20</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
       <c r="G15" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="H15" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="I15" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="J15" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="K15" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="L15" t="s">
-        <v>100</v>
+        <v>119</v>
       </c>
       <c r="M15" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="O15" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="P15" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="Q15" t="s">
         <v>34</v>
       </c>
       <c r="R15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
       <c r="G16" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="H16" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="I16" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="J16" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="K16" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="L16" t="s">
-        <v>100</v>
+        <v>119</v>
       </c>
       <c r="M16" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="N16" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="O16" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="P16" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="Q16" t="s">
         <v>34</v>
       </c>
       <c r="R16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
       <c r="C17" t="s">
         <v>21</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
       <c r="G17" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="H17" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="I17" t="s">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="J17" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="K17" t="s">
-        <v>113</v>
+        <v>132</v>
       </c>
       <c r="L17" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="M17" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="N17" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="O17" t="s">
-        <v>117</v>
+        <v>136</v>
       </c>
       <c r="P17" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="Q17" t="s">
         <v>34</v>
       </c>
       <c r="R17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>23</v>
       </c>
       <c r="G18" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
       <c r="H18" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="K18" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="L18" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="M18" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="P18" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="Q18" t="s">
         <v>34</v>
       </c>
       <c r="R18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="B19" t="s">
         <v>20</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>23</v>
       </c>
       <c r="G19" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="H19" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="I19" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="J19" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="K19" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="L19" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="M19" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="N19" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="O19" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="P19" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="Q19" t="s">
         <v>34</v>
       </c>
       <c r="R19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>21</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
         <v>23</v>
       </c>
       <c r="G20" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
       <c r="H20" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="I20" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="J20" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="K20" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="L20" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="M20" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="N20" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="O20" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="P20" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="Q20" t="s">
         <v>34</v>
       </c>
       <c r="R20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="B21" t="s">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>21</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>23</v>
       </c>
       <c r="G21" t="s">
         <v>34</v>
       </c>
       <c r="H21" t="s">
         <v>34</v>
       </c>
       <c r="I21" t="s">
         <v>34</v>
       </c>
       <c r="J21" t="s">
         <v>34</v>
       </c>
       <c r="K21" t="s">
-        <v>153</v>
+        <v>172</v>
       </c>
       <c r="L21" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="M21" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="N21" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="O21" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="P21" t="s">
-        <v>158</v>
+        <v>177</v>
       </c>
       <c r="Q21" t="s">
         <v>34</v>
       </c>
       <c r="R21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="B22" t="s">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>21</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
       <c r="G22" t="s">
         <v>34</v>
       </c>
       <c r="H22" t="s">
         <v>34</v>
       </c>
       <c r="I22" t="s">
         <v>34</v>
       </c>
       <c r="J22" t="s">
         <v>34</v>
       </c>
       <c r="K22" t="s">
-        <v>160</v>
+        <v>179</v>
       </c>
       <c r="L22" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="M22" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="N22" t="s">
-        <v>163</v>
+        <v>182</v>
       </c>
       <c r="O22" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="P22" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="Q22" t="s">
         <v>34</v>
       </c>
       <c r="R22" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="B23" t="s">
         <v>20</v>
       </c>
       <c r="C23" t="s">
         <v>21</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23" t="s">
         <v>23</v>
       </c>
       <c r="G23" t="s">
         <v>34</v>
       </c>
       <c r="H23" t="s">
         <v>34</v>
       </c>
       <c r="I23" t="s">
         <v>34</v>
       </c>
       <c r="J23" t="s">
         <v>34</v>
       </c>
       <c r="K23" t="s">
-        <v>167</v>
+        <v>186</v>
       </c>
       <c r="L23" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="M23" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="N23" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="O23" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="Q23" t="s">
         <v>34</v>
       </c>
       <c r="R23" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="B24" t="s">
         <v>20</v>
       </c>
       <c r="C24" t="s">
         <v>21</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24" t="s">
         <v>23</v>
       </c>
       <c r="G24" t="s">
         <v>34</v>
       </c>
       <c r="H24" t="s">
         <v>34</v>
       </c>
       <c r="I24" t="s">
         <v>34</v>
       </c>
       <c r="J24" t="s">
         <v>34</v>
       </c>
       <c r="K24" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="L24" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="M24" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="N24" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="O24" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="P24" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="Q24" t="s">
         <v>34</v>
       </c>
       <c r="R24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>199</v>
       </c>
       <c r="B25" t="s">
         <v>20</v>
       </c>
       <c r="C25" t="s">
         <v>21</v>
       </c>
       <c r="D25" t="s">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>23</v>
       </c>
       <c r="G25" t="s">
         <v>34</v>
       </c>
       <c r="H25" t="s">
         <v>34</v>
       </c>
       <c r="I25" t="s">
         <v>34</v>
       </c>
       <c r="J25" t="s">
         <v>34</v>
       </c>
       <c r="K25" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="L25" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="M25" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
       <c r="N25" t="s">
-        <v>184</v>
+        <v>203</v>
       </c>
       <c r="O25" t="s">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="P25" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="Q25" t="s">
         <v>34</v>
       </c>
       <c r="R25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>206</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
       <c r="G26" t="s">
         <v>34</v>
       </c>
       <c r="H26" t="s">
         <v>34</v>
       </c>
       <c r="I26" t="s">
         <v>34</v>
       </c>
       <c r="J26" t="s">
         <v>34</v>
       </c>
       <c r="K26" t="s">
-        <v>188</v>
+        <v>207</v>
       </c>
       <c r="L26" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="M26" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="N26" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="O26" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="P26" t="s">
-        <v>193</v>
+        <v>212</v>
       </c>
       <c r="Q26" t="s">
         <v>34</v>
       </c>
       <c r="R26" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="B27" t="s">
         <v>20</v>
       </c>
       <c r="C27" t="s">
         <v>21</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
       <c r="G27" t="s">
         <v>34</v>
       </c>
       <c r="H27" t="s">
         <v>34</v>
       </c>
       <c r="I27" t="s">
         <v>34</v>
       </c>
       <c r="J27" t="s">
         <v>34</v>
       </c>
       <c r="K27" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="L27" t="s">
-        <v>196</v>
+        <v>215</v>
       </c>
       <c r="M27" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="N27" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="O27" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="P27" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="Q27" t="s">
         <v>34</v>
       </c>
       <c r="R27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="B28" t="s">
         <v>20</v>
       </c>
       <c r="C28" t="s">
         <v>21</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>23</v>
       </c>
       <c r="G28" t="s">
         <v>34</v>
       </c>
       <c r="H28" t="s">
         <v>34</v>
       </c>
       <c r="I28" t="s">
         <v>34</v>
       </c>
       <c r="J28" t="s">
         <v>34</v>
       </c>
       <c r="K28" t="s">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="L28" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="M28" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="N28" t="s">
-        <v>205</v>
+        <v>224</v>
       </c>
       <c r="O28" t="s">
-        <v>206</v>
+        <v>225</v>
       </c>
       <c r="P28" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="Q28" t="s">
         <v>34</v>
       </c>
       <c r="R28" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="B29" t="s">
         <v>20</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
       <c r="F29" t="s">
         <v>23</v>
       </c>
       <c r="G29" t="s">
         <v>34</v>
       </c>
       <c r="H29" t="s">
         <v>34</v>
       </c>
       <c r="I29" t="s">
         <v>34</v>
       </c>
       <c r="J29" t="s">
         <v>34</v>
       </c>
       <c r="K29" t="s">
-        <v>209</v>
+        <v>228</v>
       </c>
       <c r="L29" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="M29" t="s">
-        <v>211</v>
+        <v>230</v>
       </c>
       <c r="N29" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="O29" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="P29" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="Q29" t="s">
         <v>34</v>
       </c>
       <c r="R29" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="B30" t="s">
         <v>20</v>
       </c>
       <c r="C30" t="s">
         <v>21</v>
       </c>
       <c r="D30" t="s">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
       <c r="F30" t="s">
         <v>23</v>
       </c>
       <c r="G30" t="s">
         <v>34</v>
       </c>
       <c r="H30" t="s">
         <v>34</v>
       </c>
       <c r="I30" t="s">
         <v>34</v>
       </c>
       <c r="J30" t="s">
         <v>34</v>
       </c>
       <c r="K30" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="L30" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="M30" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="N30" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="O30" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="P30" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="Q30" t="s">
         <v>34</v>
       </c>
       <c r="R30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="B31" t="s">
         <v>20</v>
       </c>
       <c r="C31" t="s">
         <v>21</v>
       </c>
       <c r="D31" t="s">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>22</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
       <c r="G31" t="s">
         <v>34</v>
       </c>
       <c r="H31" t="s">
         <v>34</v>
       </c>
       <c r="I31" t="s">
         <v>34</v>
       </c>
       <c r="J31" t="s">
         <v>34</v>
       </c>
       <c r="K31" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="L31" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="M31" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="N31" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="O31" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="P31" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="Q31" t="s">
         <v>34</v>
       </c>
       <c r="R31" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="B32" t="s">
         <v>20</v>
       </c>
       <c r="C32" t="s">
         <v>21</v>
       </c>
       <c r="D32" t="s">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>23</v>
       </c>
       <c r="G32" t="s">
         <v>34</v>
       </c>
       <c r="H32" t="s">
         <v>34</v>
       </c>
       <c r="I32" t="s">
         <v>34</v>
       </c>
       <c r="J32" t="s">
         <v>34</v>
       </c>
       <c r="K32" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="L32" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="M32" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="N32" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="O32" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="P32" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="Q32" t="s">
         <v>34</v>
       </c>
       <c r="R32" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="B33" t="s">
         <v>20</v>
       </c>
       <c r="C33" t="s">
         <v>21</v>
       </c>
       <c r="D33" t="s">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
       <c r="F33" t="s">
         <v>23</v>
       </c>
       <c r="G33" t="s">
         <v>34</v>
       </c>
       <c r="H33" t="s">
         <v>34</v>
       </c>
       <c r="I33" t="s">
         <v>34</v>
       </c>
       <c r="J33" t="s">
         <v>34</v>
       </c>
       <c r="K33" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="L33" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="M33" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="N33" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="O33" t="s">
-        <v>241</v>
+        <v>260</v>
       </c>
       <c r="P33" t="s">
-        <v>242</v>
+        <v>261</v>
       </c>
       <c r="Q33" t="s">
         <v>34</v>
       </c>
       <c r="R33" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>243</v>
+        <v>262</v>
       </c>
       <c r="B34" t="s">
         <v>20</v>
       </c>
       <c r="C34" t="s">
         <v>21</v>
       </c>
       <c r="D34" t="s">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>23</v>
       </c>
       <c r="G34" t="s">
         <v>34</v>
       </c>
       <c r="H34" t="s">
         <v>34</v>
       </c>
       <c r="I34" t="s">
         <v>34</v>
       </c>
       <c r="J34" t="s">
         <v>34</v>
       </c>
       <c r="K34" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="L34" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="M34" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="N34" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
       <c r="O34" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="P34" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="Q34" t="s">
         <v>34</v>
       </c>
       <c r="R34" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="B35" t="s">
         <v>20</v>
       </c>
       <c r="C35" t="s">
         <v>21</v>
       </c>
       <c r="D35" t="s">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
         <v>23</v>
       </c>
       <c r="G35" t="s">
         <v>34</v>
       </c>
       <c r="H35" t="s">
         <v>34</v>
       </c>
       <c r="I35" t="s">
         <v>34</v>
       </c>
       <c r="J35" t="s">
         <v>34</v>
       </c>
       <c r="K35" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
       <c r="L35" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="M35" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="N35" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="O35" t="s">
-        <v>255</v>
+        <v>274</v>
       </c>
       <c r="P35" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="Q35" t="s">
         <v>34</v>
       </c>
       <c r="R35" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
       <c r="B36" t="s">
         <v>20</v>
       </c>
       <c r="C36" t="s">
         <v>21</v>
       </c>
       <c r="D36" t="s">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>23</v>
       </c>
       <c r="G36" t="s">
         <v>34</v>
       </c>
       <c r="H36" t="s">
         <v>34</v>
       </c>
       <c r="I36" t="s">
         <v>34</v>
       </c>
       <c r="J36" t="s">
         <v>34</v>
       </c>
       <c r="K36" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="L36" t="s">
-        <v>259</v>
+        <v>278</v>
       </c>
       <c r="M36" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="N36" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="O36" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="P36" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="Q36" t="s">
         <v>34</v>
       </c>
       <c r="R36" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="B37" t="s">
         <v>20</v>
       </c>
       <c r="C37" t="s">
         <v>21</v>
       </c>
       <c r="D37" t="s">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
       <c r="G37" t="s">
         <v>34</v>
       </c>
       <c r="H37" t="s">
         <v>34</v>
       </c>
       <c r="I37" t="s">
         <v>34</v>
       </c>
       <c r="J37" t="s">
         <v>34</v>
       </c>
       <c r="K37" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="L37" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="M37" t="s">
-        <v>267</v>
+        <v>286</v>
       </c>
       <c r="N37" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="O37" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="P37" t="s">
-        <v>270</v>
+        <v>289</v>
       </c>
       <c r="Q37" t="s">
         <v>34</v>
       </c>
       <c r="R37" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>271</v>
+        <v>290</v>
       </c>
       <c r="B38" t="s">
         <v>20</v>
       </c>
       <c r="C38" t="s">
         <v>21</v>
       </c>
       <c r="D38" t="s">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>23</v>
       </c>
       <c r="G38" t="s">
         <v>34</v>
       </c>
       <c r="H38" t="s">
         <v>34</v>
       </c>
       <c r="I38" t="s">
         <v>34</v>
       </c>
       <c r="J38" t="s">
         <v>34</v>
       </c>
       <c r="K38" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="L38" t="s">
-        <v>273</v>
+        <v>292</v>
       </c>
       <c r="M38" t="s">
-        <v>274</v>
+        <v>293</v>
       </c>
       <c r="N38" t="s">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="O38" t="s">
-        <v>276</v>
+        <v>295</v>
       </c>
       <c r="P38" t="s">
-        <v>277</v>
+        <v>296</v>
       </c>
       <c r="Q38" t="s">
         <v>34</v>
       </c>
       <c r="R38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>278</v>
+        <v>297</v>
       </c>
       <c r="B39" t="s">
         <v>20</v>
       </c>
       <c r="C39" t="s">
         <v>21</v>
       </c>
       <c r="D39" t="s">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>23</v>
       </c>
       <c r="G39" t="s">
         <v>34</v>
       </c>
       <c r="H39" t="s">
         <v>34</v>
       </c>
       <c r="I39" t="s">
         <v>34</v>
       </c>
       <c r="J39" t="s">
         <v>34</v>
       </c>
       <c r="K39" t="s">
-        <v>279</v>
+        <v>298</v>
       </c>
       <c r="L39" t="s">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="M39" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="N39" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
       <c r="O39" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="P39" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="Q39" t="s">
         <v>34</v>
       </c>
       <c r="R39" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="B40" t="s">
         <v>20</v>
       </c>
       <c r="C40" t="s">
         <v>21</v>
       </c>
       <c r="D40" t="s">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>23</v>
       </c>
       <c r="G40" t="s">
         <v>34</v>
       </c>
       <c r="H40" t="s">
         <v>34</v>
       </c>
       <c r="I40" t="s">
         <v>34</v>
       </c>
       <c r="J40" t="s">
         <v>34</v>
       </c>
       <c r="K40" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="L40" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="M40" t="s">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="N40" t="s">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="O40" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="P40" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="Q40" t="s">
         <v>34</v>
       </c>
       <c r="R40" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="B41" t="s">
         <v>20</v>
       </c>
       <c r="C41" t="s">
         <v>21</v>
       </c>
       <c r="D41" t="s">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" t="s">
         <v>34</v>
       </c>
       <c r="H41" t="s">
         <v>34</v>
       </c>
       <c r="I41" t="s">
         <v>34</v>
       </c>
       <c r="J41" t="s">
         <v>34</v>
       </c>
       <c r="K41" t="s">
-        <v>293</v>
+        <v>312</v>
       </c>
       <c r="L41" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="M41" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="N41" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="O41" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="P41" t="s">
-        <v>298</v>
+        <v>317</v>
       </c>
       <c r="Q41" t="s">
         <v>34</v>
       </c>
       <c r="R41" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="B42" t="s">
         <v>20</v>
       </c>
       <c r="C42" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="D42" t="s">
-        <v>301</v>
+        <v>320</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>23</v>
       </c>
       <c r="G42" t="s">
         <v>34</v>
       </c>
       <c r="H42" t="s">
         <v>34</v>
       </c>
       <c r="I42" t="s">
         <v>34</v>
       </c>
       <c r="J42" t="s">
         <v>34</v>
       </c>
       <c r="K42" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="L42" t="s">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="M42" t="s">
-        <v>304</v>
+        <v>323</v>
       </c>
       <c r="N42" t="s">
-        <v>305</v>
+        <v>324</v>
       </c>
       <c r="O42" t="s">
-        <v>306</v>
+        <v>325</v>
       </c>
       <c r="P42" t="s">
-        <v>307</v>
+        <v>326</v>
       </c>
       <c r="Q42" t="s">
         <v>34</v>
       </c>
       <c r="R42" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>308</v>
+        <v>327</v>
       </c>
       <c r="B43" t="s">
         <v>20</v>
       </c>
       <c r="C43" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="D43" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>23</v>
       </c>
       <c r="G43" t="s">
         <v>34</v>
       </c>
       <c r="H43" t="s">
         <v>34</v>
       </c>
       <c r="I43" t="s">
         <v>34</v>
       </c>
       <c r="J43" t="s">
         <v>34</v>
       </c>
       <c r="K43" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="L43" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="M43" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="N43" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="O43" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="P43" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="Q43" t="s">
         <v>34</v>
       </c>
       <c r="R43" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="B44" t="s">
         <v>20</v>
       </c>
       <c r="C44" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="D44" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
       <c r="E44" t="s">
         <v>22</v>
       </c>
       <c r="F44" t="s">
         <v>23</v>
       </c>
       <c r="G44" t="s">
         <v>34</v>
       </c>
       <c r="H44" t="s">
         <v>34</v>
       </c>
       <c r="I44" t="s">
         <v>34</v>
       </c>
       <c r="J44" t="s">
         <v>34</v>
       </c>
       <c r="K44" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="L44" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="M44" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="N44" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="O44" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="P44" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="Q44" t="s">
         <v>34</v>
       </c>
       <c r="R44" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="B45" t="s">
         <v>20</v>
       </c>
       <c r="C45" t="s">
         <v>34</v>
       </c>
       <c r="D45" t="s">
         <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
       <c r="F45" t="s">
         <v>23</v>
       </c>
       <c r="G45" t="s">
         <v>34</v>
       </c>
       <c r="H45" t="s">
         <v>34</v>
       </c>
       <c r="I45" t="s">
         <v>34</v>
       </c>
       <c r="J45" t="s">
         <v>34</v>
       </c>
       <c r="K45" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="L45" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="M45" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="N45" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="O45" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="P45" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="Q45" t="s">
         <v>34</v>
       </c>
       <c r="R45" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="B46" t="s">
         <v>20</v>
       </c>
       <c r="C46" t="s">
         <v>34</v>
       </c>
       <c r="D46" t="s">
         <v>34</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
       <c r="F46" t="s">
         <v>23</v>
       </c>
       <c r="G46" t="s">
         <v>34</v>
       </c>
       <c r="H46" t="s">
         <v>34</v>
       </c>
       <c r="I46" t="s">
         <v>34</v>
       </c>
       <c r="J46" t="s">
         <v>34</v>
       </c>
       <c r="K46" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="L46" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="M46" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="N46" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="O46" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="P46" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="Q46" t="s">
         <v>34</v>
       </c>
       <c r="R46" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="B47" t="s">
         <v>20</v>
       </c>
       <c r="C47" t="s">
         <v>34</v>
       </c>
       <c r="D47" t="s">
         <v>34</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
       <c r="F47" t="s">
         <v>23</v>
       </c>
       <c r="G47" t="s">
         <v>34</v>
       </c>
       <c r="H47" t="s">
         <v>34</v>
       </c>
       <c r="I47" t="s">
         <v>34</v>
       </c>
       <c r="J47" t="s">
         <v>34</v>
       </c>
       <c r="K47" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="L47" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="M47" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="N47" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="O47" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="P47" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="Q47" t="s">
         <v>34</v>
       </c>
       <c r="R47" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="B48" t="s">
         <v>20</v>
       </c>
       <c r="C48" t="s">
         <v>34</v>
       </c>
       <c r="D48" t="s">
         <v>34</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
         <v>23</v>
       </c>
       <c r="G48" t="s">
         <v>34</v>
       </c>
       <c r="H48" t="s">
         <v>34</v>
       </c>
       <c r="I48" t="s">
         <v>34</v>
       </c>
       <c r="J48" t="s">
         <v>34</v>
       </c>
       <c r="K48" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="L48" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="M48" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="N48" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="O48" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="P48" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="Q48" t="s">
         <v>34</v>
       </c>
       <c r="R48" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="B49" t="s">
         <v>20</v>
       </c>
       <c r="C49" t="s">
         <v>34</v>
       </c>
       <c r="D49" t="s">
         <v>34</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
       <c r="F49" t="s">
         <v>23</v>
       </c>
       <c r="G49" t="s">
         <v>34</v>
       </c>
       <c r="H49" t="s">
         <v>34</v>
       </c>
       <c r="I49" t="s">
         <v>34</v>
       </c>
       <c r="J49" t="s">
         <v>34</v>
       </c>
       <c r="K49" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="L49" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="M49" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="N49" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="O49" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="P49" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="Q49" t="s">
         <v>34</v>
       </c>
       <c r="R49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>34</v>
       </c>
       <c r="D50" t="s">
         <v>34</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50" t="s">
         <v>34</v>
       </c>
       <c r="H50" t="s">
         <v>34</v>
       </c>
       <c r="I50" t="s">
         <v>34</v>
       </c>
       <c r="J50" t="s">
         <v>34</v>
       </c>
       <c r="K50" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="L50" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="M50" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="N50" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="O50" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="P50" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="Q50" t="s">
         <v>34</v>
       </c>
       <c r="R50" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="B51" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="C51" t="s">
         <v>34</v>
       </c>
       <c r="D51" t="s">
         <v>34</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51" t="s">
         <v>34</v>
       </c>
       <c r="H51" t="s">
         <v>34</v>
       </c>
       <c r="I51" t="s">
         <v>34</v>
       </c>
       <c r="J51" t="s">
         <v>34</v>
       </c>
       <c r="K51" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="L51" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="M51" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="N51" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="O51" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="P51" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="Q51" t="s">
         <v>34</v>
       </c>
       <c r="R51" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="B52" t="s">
         <v>34</v>
       </c>
       <c r="C52" t="s">
         <v>34</v>
       </c>
       <c r="D52" t="s">
         <v>34</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52" t="s">
         <v>34</v>
       </c>
       <c r="H52" t="s">
         <v>34</v>
       </c>
       <c r="I52" t="s">
         <v>34</v>
       </c>
       <c r="J52" t="s">
         <v>34</v>
       </c>
       <c r="K52" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="L52" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="M52" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="N52" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="O52" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="P52" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="Q52" t="s">
         <v>34</v>
       </c>
       <c r="R52" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="B53" t="s">
         <v>34</v>
       </c>
       <c r="C53" t="s">
         <v>34</v>
       </c>
       <c r="D53" t="s">
         <v>34</v>
       </c>
       <c r="E53" t="s">
         <v>34</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
       <c r="G53" t="s">
         <v>34</v>
       </c>
       <c r="H53" t="s">
         <v>34</v>
       </c>
       <c r="I53" t="s">
         <v>34</v>
       </c>
       <c r="J53" t="s">
         <v>34</v>
       </c>
       <c r="K53" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="L53" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="M53" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="N53" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="O53" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="P53" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="Q53" t="s">
         <v>34</v>
       </c>
       <c r="R53" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="B54" t="s">
         <v>34</v>
       </c>
       <c r="C54" t="s">
         <v>34</v>
       </c>
       <c r="D54" t="s">
         <v>34</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>34</v>
       </c>
       <c r="G54" t="s">
         <v>34</v>
       </c>
       <c r="H54" t="s">
         <v>34</v>
       </c>
       <c r="I54" t="s">
         <v>34</v>
       </c>
       <c r="J54" t="s">
         <v>34</v>
       </c>
       <c r="K54" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="L54" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="M54" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="N54" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="O54" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="P54" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="Q54" t="s">
         <v>34</v>
       </c>
       <c r="R54" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="B55" t="s">
         <v>34</v>
       </c>
       <c r="C55" t="s">
         <v>34</v>
       </c>
       <c r="D55" t="s">
         <v>34</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55" t="s">
         <v>34</v>
       </c>
       <c r="H55" t="s">
         <v>34</v>
       </c>
       <c r="I55" t="s">
         <v>34</v>
       </c>
       <c r="J55" t="s">
         <v>34</v>
       </c>
       <c r="K55" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="L55" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="M55" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="N55" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="O55" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="P55" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="Q55" t="s">
         <v>34</v>
       </c>
       <c r="R55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="B56" t="s">
         <v>34</v>
       </c>
       <c r="C56" t="s">
         <v>34</v>
       </c>
       <c r="D56" t="s">
         <v>34</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56" t="s">
         <v>34</v>
       </c>
       <c r="H56" t="s">
         <v>34</v>
       </c>
       <c r="I56" t="s">
         <v>34</v>
       </c>
       <c r="J56" t="s">
         <v>34</v>
       </c>
       <c r="K56" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="L56" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="M56" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="N56" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="O56" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="P56" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="Q56" t="s">
         <v>34</v>
       </c>
       <c r="R56" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="B57" t="s">
         <v>34</v>
       </c>
       <c r="C57" t="s">
         <v>34</v>
       </c>
       <c r="D57" t="s">
         <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>34</v>
       </c>
       <c r="F57" t="s">
         <v>34</v>
       </c>
       <c r="G57" t="s">
         <v>34</v>
       </c>
       <c r="H57" t="s">
         <v>34</v>
       </c>
       <c r="I57" t="s">
         <v>34</v>
       </c>
       <c r="J57" t="s">
         <v>34</v>
       </c>
       <c r="K57" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="L57" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="M57" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="N57" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O57" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="P57" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="Q57" t="s">
         <v>34</v>
       </c>
       <c r="R57" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="B58" t="s">
         <v>34</v>
       </c>
       <c r="C58" t="s">
         <v>34</v>
       </c>
       <c r="D58" t="s">
         <v>34</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58" t="s">
         <v>34</v>
       </c>
       <c r="H58" t="s">
         <v>34</v>
       </c>
       <c r="I58" t="s">
         <v>34</v>
       </c>
       <c r="J58" t="s">
         <v>34</v>
       </c>
       <c r="K58" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="L58" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="M58" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="N58" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O58" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="P58" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="Q58" t="s">
         <v>34</v>
       </c>
       <c r="R58" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="B59" t="s">
         <v>34</v>
       </c>
       <c r="C59" t="s">
         <v>34</v>
       </c>
       <c r="D59" t="s">
         <v>34</v>
       </c>
       <c r="E59" t="s">
         <v>34</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59" t="s">
         <v>34</v>
       </c>
       <c r="H59" t="s">
         <v>34</v>
       </c>
       <c r="I59" t="s">
         <v>34</v>
       </c>
       <c r="J59" t="s">
         <v>34</v>
       </c>
       <c r="K59" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="L59" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="M59" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="N59" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="O59" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="P59" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="Q59" t="s">
         <v>34</v>
       </c>
       <c r="R59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="B60" t="s">
         <v>34</v>
       </c>
       <c r="C60" t="s">
         <v>34</v>
       </c>
       <c r="D60" t="s">
         <v>34</v>
       </c>
       <c r="E60" t="s">
         <v>34</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60" t="s">
         <v>34</v>
       </c>
       <c r="H60" t="s">
         <v>34</v>
       </c>
       <c r="I60" t="s">
         <v>34</v>
       </c>
       <c r="J60" t="s">
         <v>34</v>
       </c>
       <c r="K60" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="L60" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="M60" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="N60" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="O60" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="P60" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="Q60" t="s">
         <v>34</v>
       </c>
       <c r="R60" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="B61" t="s">
         <v>34</v>
       </c>
       <c r="C61" t="s">
         <v>34</v>
       </c>
       <c r="D61" t="s">
         <v>34</v>
       </c>
       <c r="E61" t="s">
         <v>34</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61" t="s">
         <v>34</v>
       </c>
       <c r="H61" t="s">
         <v>34</v>
       </c>
       <c r="I61" t="s">
         <v>34</v>
       </c>
       <c r="J61" t="s">
         <v>34</v>
       </c>
       <c r="K61" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="L61" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="M61" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="N61" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="O61" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="P61" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="Q61" t="s">
         <v>34</v>
       </c>
       <c r="R61" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="B62" t="s">
         <v>34</v>
       </c>
       <c r="C62" t="s">
         <v>34</v>
       </c>
       <c r="D62" t="s">
         <v>34</v>
       </c>
       <c r="E62" t="s">
         <v>34</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62" t="s">
         <v>34</v>
       </c>
       <c r="H62" t="s">
         <v>34</v>
       </c>
       <c r="I62" t="s">
         <v>34</v>
       </c>
       <c r="J62" t="s">
         <v>34</v>
       </c>
       <c r="K62" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="L62" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="M62" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N62" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="O62" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="P62" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="Q62" t="s">
         <v>34</v>
       </c>
       <c r="R62" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="B63" t="s">
         <v>34</v>
       </c>
       <c r="C63" t="s">
         <v>34</v>
       </c>
       <c r="D63" t="s">
         <v>34</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
       <c r="G63" t="s">
         <v>34</v>
       </c>
       <c r="H63" t="s">
         <v>34</v>
       </c>
       <c r="I63" t="s">
         <v>34</v>
       </c>
       <c r="J63" t="s">
         <v>34</v>
       </c>
       <c r="K63" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="L63" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="M63" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="N63" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="O63" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="P63" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="Q63" t="s">
         <v>34</v>
       </c>
       <c r="R63" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="B64" t="s">
         <v>34</v>
       </c>
       <c r="C64" t="s">
         <v>34</v>
       </c>
       <c r="D64" t="s">
         <v>34</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64" t="s">
         <v>34</v>
       </c>
       <c r="H64" t="s">
         <v>34</v>
       </c>
       <c r="I64" t="s">
         <v>34</v>
       </c>
       <c r="J64" t="s">
         <v>34</v>
       </c>
       <c r="K64" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="L64" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="M64" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="N64" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="O64" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="P64" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="Q64" t="s">
         <v>34</v>
       </c>
       <c r="R64" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="B65" t="s">
         <v>34</v>
       </c>
       <c r="C65" t="s">
         <v>34</v>
       </c>
       <c r="D65" t="s">
         <v>34</v>
       </c>
       <c r="E65" t="s">
         <v>34</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65" t="s">
         <v>34</v>
       </c>
       <c r="H65" t="s">
         <v>34</v>
       </c>
       <c r="I65" t="s">
         <v>34</v>
       </c>
       <c r="J65" t="s">
         <v>34</v>
       </c>
       <c r="K65" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="L65" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="M65" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="N65" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="O65" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="P65" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="Q65" t="s">
         <v>34</v>
       </c>
       <c r="R65" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="B66" t="s">
         <v>34</v>
       </c>
       <c r="C66" t="s">
         <v>34</v>
       </c>
       <c r="D66" t="s">
         <v>34</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="F66" t="s">
         <v>34</v>
       </c>
       <c r="G66" t="s">
         <v>34</v>
       </c>
       <c r="H66" t="s">
         <v>34</v>
       </c>
       <c r="I66" t="s">
         <v>34</v>
       </c>
       <c r="J66" t="s">
         <v>34</v>
       </c>
       <c r="K66" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="L66" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="M66" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="N66" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="O66" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="P66" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="Q66" t="s">
         <v>34</v>
       </c>
       <c r="R66" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="B67" t="s">
         <v>34</v>
       </c>
       <c r="C67" t="s">
         <v>34</v>
       </c>
       <c r="D67" t="s">
         <v>34</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67" t="s">
         <v>34</v>
       </c>
       <c r="H67" t="s">
         <v>34</v>
       </c>
       <c r="I67" t="s">
         <v>34</v>
       </c>
       <c r="J67" t="s">
         <v>34</v>
       </c>
       <c r="K67" t="s">
         <v>34</v>
       </c>
       <c r="L67" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="M67" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="N67" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="O67" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="P67" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="Q67" t="s">
         <v>34</v>
       </c>
       <c r="R67" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="P1:P2"/>
     <mergeCell ref="Q1:Q2"/>
     <mergeCell ref="R1:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>