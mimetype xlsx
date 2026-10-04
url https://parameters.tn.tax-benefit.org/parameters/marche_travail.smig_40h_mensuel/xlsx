--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,560 +8,569 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="smig_40h_mensuel" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="174">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Salaire minimum interprofessionnel garanti (Smig) mensuel - régime 40h par semaine</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>01/01/2028</t>
+  </si>
+  <si>
+    <t>517,571 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 3 : à compter du 1er janvier 2028, le SMIG est fixé à 611,520 dinars (48 heures) et à 517,571 dinars (40 heures) par mois, et à 2,940 dinars (48 heures) et à 2,986 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>493,304 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 2 : à compter du 1er janvier 2027, le SMIG est fixé à 582,400 dinars (48 heures) et à 493,304 dinars (40 heures) par mois, et à 2,800 dinars (48 heures) et à 2,846 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>470,251 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 1 : à compter du 1er janvier 2026, le SMIG est fixé à 554,736 dinars (48 heures) et à 470,251 dinars (40 heures) par mois, et à 2,667 dinars (48 heures) et à 2,713 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>448,238 DT</t>
   </si>
   <si>
-    <t>Décret n°2024-419 du 09 juillet 2024 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2024/décret_2024_419_fr.pdf | امر عدد 419 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2024/décret_2024_419_ar.pdf</t>
-[...2 lines deleted...]
-    <t/>
+    <t>Décret n°2024-419 du 09 juillet 2024 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf | امر عدد 419 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>417,558 DT</t>
   </si>
   <si>
     <t>01/10/2022</t>
   </si>
   <si>
     <t>390,692 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n°2022-769 du 19 octobre 2022 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_2022_769_fr.pdf | امر عدد 769 لسنة 2022 مؤرخ في 19 أكتوبر 2022 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/décret_2022_769_ar.pdf</t>
+    <t>Décret gouvernemental n°2022-769 du 19 octobre 2022 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2022/2022F/Jo1142022.pdf | امر عدد 769 لسنة 2022 مؤرخ في 19 أكتوبر 2022 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2022/2022A/Ja1142022.pdf</t>
   </si>
   <si>
     <t>2022-10-21</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>365,732 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n° 2020-1069 du 30 décembre 2020 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2020/décret_2020_1069_fr.pdf | امر حكومي عدد 1069 لسنة 2020 مؤرخ في 30 ديسمبر 2020 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2020/décret_2020_1069_ar.pdf</t>
+    <t>Décret gouvernemental n° 2020-1069 du 30 décembre 2020 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2021/2021F/Jo0012021.pdf | امر حكومي عدد 1069 لسنة 2020 مؤرخ في 30 ديسمبر 2020 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2021/2021A/Ja0012021.pdf</t>
   </si>
   <si>
     <t>01/05/2019</t>
   </si>
   <si>
     <t>343,892 DT</t>
   </si>
   <si>
     <t>Décret gouvernemental n°2019-454 du 28 mai 2019 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/décret_2019_454_fr.pdf | امر حكومي عدد 454 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/décret_2019_454_ar.pdf</t>
   </si>
   <si>
     <t>01/05/2018</t>
   </si>
   <si>
     <t>323,439 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/décret_2018_672_fr.pdf | امر حكومي عدد 672 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/décret_2018_672_ar.pdf</t>
+    <t>Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2018/2018F/Jo0642018.pdf | امر حكومي عدد 672 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2018/2018A/Ja0642018.pdf</t>
   </si>
   <si>
     <t>01/08/2016</t>
   </si>
   <si>
     <t>305,586 DT</t>
   </si>
   <si>
-    <t>Décret n°2017-668 du 05 juin 2017  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/décret_2017_668_fr.pdf | امر حكومي عدد 668 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/décret_2017_668_ar.pdf</t>
+    <t>Décret n°2017-668 du 05 juin 2017  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2017/2017F/Jo0452017.pdf | امر حكومي عدد 668 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2017/2017A/Ja0452017.pdf</t>
   </si>
   <si>
     <t>01/05/2015</t>
   </si>
   <si>
     <t>289,639 DT</t>
   </si>
   <si>
-    <t>Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1762_fr.pdf?ref_type=heads | امر حكومي عدد 1762 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1762_ar.pdf</t>
+    <t>Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2015/2015F/Jo0912015.pdf | امر حكومي عدد 1762 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2015/2015A/Ja0912015.pdf</t>
   </si>
   <si>
     <t>01/05/2014</t>
   </si>
   <si>
     <t>274,559 DT</t>
   </si>
   <si>
-    <t>Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/décret_2014_2907_fr.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/décret_2014_2907_ar.pdf</t>
+    <t>Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2014/2014A/Ja0662014.pdf</t>
   </si>
   <si>
     <t>01/07/2012</t>
   </si>
   <si>
     <t>259,479 DT</t>
   </si>
   <si>
-    <t>Décret n°2012-1981 du 20 septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/décret_2012_1981_fr.pdf?ref_type=heads | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/décret_2012_1981_ar.pdf</t>
+    <t>Décret n°2012-1981 du 20 septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://www.pist.tn/jort/2012/2012A/Ja0772012.pdf</t>
   </si>
   <si>
     <t>01/05/2011</t>
   </si>
   <si>
     <t>246,306 DT</t>
   </si>
   <si>
-    <t>Décret n°2011-679 du 09 juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/décret_2011_679_fr.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/décret_2011_679_ar.pdf</t>
+    <t>Décret n°2011-679 du 09 juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2011/2011A/Ja0422011.pdf</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>235,04 DT</t>
   </si>
   <si>
-    <t>Décret n°2010-1746 du 17 juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/décret_2010_1746_fr.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/décret_2010_1746_ar.pdf</t>
+    <t>Décret n°2010-1746 du 17 juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2010/2010A/Ja0582010.pdf</t>
   </si>
   <si>
     <t>01/08/2009</t>
   </si>
   <si>
     <t>225,16 DT</t>
   </si>
   <si>
-    <t>Décret n°2009-2257 du 14 juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/décret_2009_2257_fr.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/décret_2009_2257_ar.pdf</t>
+    <t>Décret n°2009-2257 du 14 juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2009/2009A/Ja0622009.pdf</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>217,88 DT</t>
   </si>
   <si>
-    <t>Décret n°2008-2072 du 02 juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/décret_2008_2072_fr.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/décret_2008_2072_ar.pdf</t>
+    <t>Décret n°2008-2072 du 02 juin 2008 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2008/2008A/Ja0462008.pdf</t>
   </si>
   <si>
     <t>01/07/2007</t>
   </si>
   <si>
     <t>207,828 DT</t>
   </si>
   <si>
-    <t>Décret n°2007-2079 du 14 août 2007 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_2079_fr.pdf | أمر عدد 2079 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/décret_2007_2079_ar.pdf</t>
+    <t>Décret n°2007-2079 du 14 août 2007 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2007/2007F/Jo0672007.pdf | أمر عدد 2079 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2007/2007A/Ja0672007.pdf</t>
   </si>
   <si>
     <t>01/07/2006</t>
   </si>
   <si>
     <t>200,721 DT</t>
   </si>
   <si>
-    <t>Décret n°2006-2098 du 24 juillet 2006 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/décret_2006_2098_fr.pdf | أمر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/décret_2006_2098_ar.pdf</t>
+    <t>Décret n°2006-2098 du 24 juillet 2006 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2006/2006F/Jo0622006.pdf | أمر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2006/2006A/Ja0622006.pdf</t>
   </si>
   <si>
     <t>01/09/2005</t>
   </si>
   <si>
     <t>194,827 DT</t>
   </si>
   <si>
-    <t>Décret n°2005-2320 du 22 août 2005 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/décret_2005_2320_fr.pdf | أمر  عدد 2320 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/décret_2005_2320_ar.pdf</t>
+    <t>Décret n°2005-2320 du 22 août 2005 , fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2005/2005F/Jo0682005.pdf | أمر  عدد 2320 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://www.pist.tn/jort/2005/2005A/Ja0682005.pdf</t>
   </si>
   <si>
     <t>01/07/2004</t>
   </si>
   <si>
     <t>189,8 DT</t>
   </si>
   <si>
-    <t>Décret n°2004-1803 du 02 août 2004 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/décret_2004_1803_fr.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/décret_2004_1803_ar.pdf</t>
+    <t>Décret n°2004-1803 du 02 août 2004 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://www.pist.tn/jort/2004/2004F/Jo0632004.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة; https://www.pist.tn/jort/2004/2004A/Ja0632004.pdf</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>183,906 DT</t>
   </si>
   <si>
-    <t>Décret n°2003-1691 du 18 août 2003 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/décret_2003_1691_fr.pdf | أمر عدد 1691 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/décret_2003_1691_ar.pdf</t>
+    <t>Décret n°2003-1691 du 18 août 2003 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://www.pist.tn/jort/2003/2003F/Jo0672003.pdf | أمر عدد 1691 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2003/2003A/Ja0672003.pdf</t>
   </si>
   <si>
     <t>01/07/2002</t>
   </si>
   <si>
     <t>176,799 DT</t>
   </si>
   <si>
-    <t>Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/décret_2002_1790_fr.pdf | أمر عدد 1790 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/décret_2002_1790_ar.pdf</t>
+    <t>Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://www.pist.tn/jort/2002/2002F/Jo0672002.pdf | أمر عدد 1790 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2002/2002A/Ja0672002.pdf</t>
   </si>
   <si>
     <t>01/07/2001</t>
   </si>
   <si>
     <t>170,905 DT</t>
   </si>
   <si>
-    <t>Décret n°2001-1746 du 01 août 2001 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/décret_2001_1746_fr.pdf | أمر عدد 1746 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/décret_2001_1746_ar.pdf</t>
+    <t>Décret n°2001-1746 du 01 août 2001 fixant le salaire minimum interprofessionnel garanti dans les secteurs non  agricoles régis par le code du travail.; https://www.pist.tn/jort/2001/2001F/Jo0632001.pdf | أمر عدد 1746 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2001/2001A/Ja0632001.pdf</t>
   </si>
   <si>
     <t>01/05/2000</t>
   </si>
   <si>
     <t>163,798 DT</t>
   </si>
   <si>
-    <t>Décret n°2000-949 du 11 mai 2000 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/décret_2000_949_fr.pdf | أمر عدد 949 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/décret_2000_949_ar.pdf</t>
+    <t>Décret n°2000-949 du 11 mai 2000 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2000/2000F/Jo0382000.pdf | أمر عدد 949 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2000/2000A/Ja03800.pdf</t>
   </si>
   <si>
     <t>19/08/1999</t>
   </si>
   <si>
     <t>158,771 DT</t>
   </si>
   <si>
-    <t>Décret n°99-1866 du 31 août 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_1866_fr.pdf | أمر عدد 1866 لسنة 1999 مؤرخ في 30 أوت 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_1866_ar.pdf</t>
+    <t>Décret n°99-1866 du 31 août 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1999/1999F/Jo07499.pdf | أمر عدد 1866 لسنة 1999 مؤرخ في 30 أوت 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1999/1999A/Ja07499.pdf</t>
   </si>
   <si>
     <t>01/05/1999</t>
   </si>
   <si>
     <t>156,691 DT</t>
   </si>
   <si>
-    <t>Décret n°99-994 du 10 mai 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_994_fr.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/décret_1999_994_ar.pdf</t>
+    <t>Décret n°99-994 du 10 mai 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1999/1999F/Jo03899.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://www.pist.tn/jort/1999/1999A/Ja03899.pdf</t>
   </si>
   <si>
     <t>20/08/1998</t>
   </si>
   <si>
     <t>151,664 DT</t>
   </si>
   <si>
-    <t>Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/décret_1998_1674_fr.pdf | أمر عدد 1674 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/décret_1998_1674_ar.pdf</t>
+    <t>Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1998/1998F/Jo07198.pdf | أمر عدد 1674 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1998/1998A/Ja07198.pdf</t>
   </si>
   <si>
     <t>07/11/1997</t>
   </si>
   <si>
     <t>149,237 DT</t>
   </si>
   <si>
-    <t>Décret n°97-2148 du 12 novembre 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2148_fr.pdf | أمر عدد   2148 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2148_ar.pdf</t>
+    <t>Décret n°97-2148 du 12 novembre 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1997/1997F/Jo09397.pdf | أمر عدد   2148 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1997/1997A/Ja09397.pdf</t>
   </si>
   <si>
     <t>20/07/1997</t>
   </si>
   <si>
     <t>144,211 DT</t>
   </si>
   <si>
-    <t>Décret n°97-1521 du 04 août 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1521_fr.pdf | أمر عدد   1521  لسنة  1997  مؤرخ في  4  اوت 1997 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1521_ar.pdf</t>
+    <t>Décret n°97-1521 du 04 août 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1997/1997F/Jo06397.pdf | أمر عدد   1521  لسنة  1997  مؤرخ في  4  اوت 1997 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1997/1997A/Ja06397.pdf</t>
   </si>
   <si>
     <t>09/09/1996</t>
   </si>
   <si>
     <t>142,131 DT</t>
   </si>
   <si>
-    <t>Décret n°96-1547 du 10 septembre 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1547_fr.pdf | أمر عدد   1547  لسنة  1996    مؤرخ في  10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1547_ar.pdf</t>
+    <t>Décret n°96-1547 du 10 septembre 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1996/1996F/Jo07496.pdf | أمر عدد   1547  لسنة  1996    مؤرخ في  10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1996/1996A/Ja07496.pdf</t>
   </si>
   <si>
     <t>01/05/1996</t>
   </si>
   <si>
     <t>140,051 DT</t>
   </si>
   <si>
-    <t>Décret n°96-1013 du 27 mai 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1013_fr.pdf | أمر عدد   1013  لسنة  1996 مؤرخ في 27 ماي يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1013_ar.pdf</t>
+    <t>Décret n°96-1013 du 27 mai 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1996/1996F/Jo04596.pdf | أمر عدد   1013  لسنة  1996 مؤرخ في 27 ماي يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1996/1996A/Ja04596.pdf</t>
   </si>
   <si>
     <t>01/05/1995</t>
   </si>
   <si>
     <t>135,024 DT</t>
   </si>
   <si>
-    <t>Décret n°95-900 du 15 mai 1995 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_900_fr.pdf | أمر عدد  900   لسنة   1995   مؤرخ في 15 ماي 1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_900_ar.pdf</t>
+    <t>Décret n°95-900 du 15 mai 1995 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1995/1995F/Jo04095.pdf | أمر عدد  900   لسنة   1995   مؤرخ في 15 ماي 1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1995/1995A/Ja04095.pdf</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>129,131 DT</t>
   </si>
   <si>
-    <t>Décret n°94-1804 du 29 août 1994 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1804_fr.pdf | أمر عدد   1804  لسنة   1995   مؤرخ في 29 اوت  1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1804_ar.pdf</t>
+    <t>Décret n°94-1804 du 29 août 1994 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1994/1994F/Jo07194.pdf | أمر عدد   1804  لسنة   1995   مؤرخ في 29 اوت  1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1994/1994A/Ja07194.pdf</t>
   </si>
   <si>
     <t>01/08/1993</t>
   </si>
   <si>
     <t>127,051 DT</t>
   </si>
   <si>
-    <t>Décret n°93-1838 du 06 septembre 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1838_fr.pdf | أمر عدد  1838   لسنة  1993  مؤرخ في  6 سبتمبر 1993 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1838_ar.pdf</t>
+    <t>Décret n°93-1838 du 06 septembre 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1993/1993F/Jo06993.pdf | أمر عدد  1838   لسنة  1993  مؤرخ في  6 سبتمبر 1993 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1993/1993A/Ja06993.pdf</t>
   </si>
   <si>
     <t>01/05/1993</t>
   </si>
   <si>
     <t>124,971 DT</t>
   </si>
   <si>
-    <t>Décret n°93-1256 du 07 juin 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1256_fr.pdf | أمر عدد   1256  لسنة  1993  مؤرخ في 7 جوان 1993  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1256_ar.pdf</t>
+    <t>Décret n°93-1256 du 07 juin 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1993/1993F/Jo04493.pdf | أمر عدد   1256  لسنة  1993  مؤرخ في 7 جوان 1993  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1993/1993A/Ja04493.pdf</t>
   </si>
   <si>
     <t>01/08/1992</t>
   </si>
   <si>
     <t>118,398 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1630 du 07 septembre 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_fr.pdf | امر عدد 1630    لسنة  1992  مؤرخ في  7 سبتمبر 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_ar.pdf</t>
+    <t>Décret n°92-1630 du 07 septembre 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1992/1992F/Jo06392.pdf | امر عدد 1630    لسنة  1992  مؤرخ في  7 سبتمبر 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1992/1992A/Ja06392.pdf</t>
   </si>
   <si>
     <t>01/05/1992</t>
   </si>
   <si>
     <t>116,318 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1299 du 13 juillet 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_fr.pdf | امر عدد 1299    لسنة  1992  مؤرخ في  13 جويلية 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_ar.pdf?ref_type=heads</t>
-[...8 lines deleted...]
-    <t>Décret n°91-1316 du 02 septembre 1991 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_fr.pdf | امر عدد   1316  لسنة    مؤرخ في        يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_ar.pdf</t>
+    <t>Décret n° 92-1299 du 13 juillet 1992, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, articles premier et 3; https://www.pist.tn/jort/1992/1992F/Jo04992.pdf; JORT n° 49 du 28 juillet 1992, pp. 935-936. Article premier : le SMIG est fixé à 132,912 dinars et à 116,318 dinars par mois et à 639 millimes et 671 millimes l'heure, respectivement pour les régimes de 48 heures et de 40 heures. Article 3 : ce SMIG « comprend l'indemnité spéciale fixée par le décret sus-visé n° 91-1316 du 2 septembre 1991 » (5 dinars par mois), que l'article 8 abroge. Article 9 : effet à compter du 1er mai 1992. La hausse de 120,016 à 132,912 dinars (48 heures) intègre donc ces 5 dinars. Un rectificatif est publié au JORT n° 55 du 21 août 1992, p. 1067 (non lu). | أمر عدد 1299 لسنة 1992 مؤرخ في 13 جويلية 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1992/1992A/Ja04992.pdf</t>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
-    <t>107,706 DT</t>
-[...11 lines deleted...]
-    <t>Décret n°89-1551 du 06 octobre 1989 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_fr.pdf | أمر عدد 1551 لسنة 1989 مؤرخ في 6 أكتوبر 1989 يتعلق باسناد منحة خاصة لفائدة العملة الخالصين بالاجر الأدنى المضمون لمختلف المهن ، المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_ar.pdf</t>
+    <t>104,706 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 90-246 du 5 février 1990, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/1990/1990F/Jo01390.pdf; JORT n° 13 du 16 février 1990, p. 252. Article premier : le SMIG est fixé à 120,016 dinars et à 104,706 dinars par mois et à 577 millimes et 604 millimes l'heure, respectivement pour les régimes de 48 heures et de 40 heures. Article 7 : effet à compter du 1er janvier 1990. Ce montant ne comprend pas l'indemnité spéciale du décret n° 89-1551 (3 dinars par mois ; 14 millimes l'heure en 48 heures, 17 millimes en 40 heures), qui subsiste à côté du SMIG et figure dans marche_travail.indemnite_speciale_smig. Jusqu'au 1er janvier 1990 exclu, le SMIG reste celui du décret n° 88-889 : le décret n° 89-1551 ne le modifie pas. | أمر عدد 246 لسنة 1990 مؤرخ في 5 فيفري 1990 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1990/1990A/Ja01390.pdf</t>
   </si>
   <si>
     <t>01/04/1988</t>
   </si>
   <si>
     <t>96,386 DT</t>
   </si>
   <si>
-    <t>Décret n°88-889 du 05 mai 1988 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_889_fr.pdf | امر عدد   889  لسنة  1988  مؤرخ في 5 ماي 1988 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_889_ar.pdf</t>
+    <t>Décret n°88-889 du 05 mai 1988 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1988/1988F/Jo03188.pdf | امر عدد   889  لسنة  1988  مؤرخ في 5 ماي 1988 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1988/1988A/Ja03188.pdf</t>
   </si>
   <si>
     <t>01/11/1987</t>
   </si>
   <si>
     <t>92,226 DT</t>
   </si>
   <si>
-    <t>Décret n°87-1277 du 05 novembre 1987 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1277_fr.pdf | امر عدد  1277   لسنة  1987  مؤرخ في    5 توفمبر 1987   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1277_ar.pdf</t>
+    <t>Décret n°87-1277 du 05 novembre 1987 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1987/1987F/Jo07887.pdf | امر عدد  1277   لسنة  1987  مؤرخ في    5 توفمبر 1987   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1987/1987A/Ja07887.pdf</t>
   </si>
   <si>
     <t>01/07/1986</t>
   </si>
   <si>
     <t>88,066 DT</t>
   </si>
   <si>
-    <t>Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_689_fr.pdf | امر عدد   689 لسنة 1986 مؤرخ في    19 جويلية 1986 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_689_ar.pdf</t>
+    <t>Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1986/1986F/Jo04186.pdf | امر عدد   689 لسنة 1986 مؤرخ في    19 جويلية 1986 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1986/1986A/Ja04186.pdf</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
     <t>83,906 DT</t>
   </si>
   <si>
-    <t>Décret n°83-509 du 04 juin 1983 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_509_fr.pdf | امر عدد   509  لسنة   1983 مؤرخ في   4 جوان 1983  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_509_ar.pdf</t>
+    <t>Décret n°83-509 du 04 juin 1983 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1983/1983F/Jo04283.pdf | امر عدد   509  لسنة   1983 مؤرخ في   4 جوان 1983  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1983/1983A/Ja04283.pdf</t>
   </si>
   <si>
     <t>01/02/1982</t>
   </si>
   <si>
     <t>75,586 DT</t>
   </si>
   <si>
-    <t>Décret n°82-501 du 16 mars 1982 portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf | امر عدد    501 لسنة  1982  مؤرخ في    16 مارس 1982   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_ar.pdf</t>
+    <t>Décret n°82-501 du 16 mars 1982 portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | امر عدد    501 لسنة  1982  مؤرخ في    16 مارس 1982   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1982/1982A/Ja01982.pdf</t>
   </si>
   <si>
     <t>01/04/1981</t>
   </si>
   <si>
     <t>55,586 DT</t>
   </si>
   <si>
-    <t>Décret n°81-437 du 07 avril 1981 instituant une indemnité complémentaires provisoire dans les secteurs non agricoles régis par le Code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_fr.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_ar.pdf</t>
+    <t>Décret n°81-437 du 07 avril 1981 instituant une indemnité complémentaires provisoire dans les secteurs non agricoles régis par le Code de travail; https://www.pist.tn/jort/1981/1981F/Jo02581.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1981/1981A/Ja02581.pdf</t>
   </si>
   <si>
     <t>01/05/1980</t>
   </si>
   <si>
     <t>45,586 DT</t>
   </si>
   <si>
-    <t>Décret n°80-609 du 19 Mai 1980  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_fr.pdf | امر عدد  609   لسنة   1980 مؤرخ في    19 ماي 1980    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_ar.pdf</t>
+    <t>Décret n°80-609 du 19 Mai 1980  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1980/1980F/Jo03180.pdf | امر عدد  609   لسنة   1980 مؤرخ في    19 ماي 1980    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1980/1980A/Ja03180.pdf</t>
   </si>
   <si>
     <t>01/02/1980</t>
   </si>
   <si>
     <t>41,418 DT</t>
   </si>
   <si>
-    <t>Décret n°80-75 du 21 janvier 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_75_fr.pdf | امر عدد   75  لسنة    1980 مؤرخ في    21 جانفي 1980   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_75_ar.pdf</t>
+    <t>Décret n°80-75 du 21 janvier 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1980/1980F/Jo00580.pdf | امر عدد   75  لسنة    1980 مؤرخ في    21 جانفي 1980   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1980/1980A/Ja00580.pdf</t>
   </si>
   <si>
     <t>01/05/1979</t>
   </si>
   <si>
     <t>40,212 DT</t>
   </si>
   <si>
-    <t>Décret n°79-473 du 21 mai 1979 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_473_fr.pdf | امر عدد   473 لسنة    1979 مؤرخ في    21 ماي 1979   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_473_ar.pdf</t>
+    <t>Décret n°79-473 du 21 mai 1979 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1979/1979F/Jo03479.pdf | امر عدد   473 لسنة    1979 مؤرخ في    21 ماي 1979   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1979/1979A/Ja03479.pdf</t>
   </si>
   <si>
     <t>01/05/1978</t>
   </si>
   <si>
     <t>38,817 DT</t>
   </si>
   <si>
-    <t>Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_fr.pdf | امر عدد  441  لسنة 1978    مؤرخ في    26 افريل 1978  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_ar.pdf</t>
+    <t>Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1978/1978F/Jo03378.pdf | امر عدد  441  لسنة 1978    مؤرخ في    26 افريل 1978  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1978/1978A/Ja03378.pdf</t>
   </si>
   <si>
     <t>01/02/1977</t>
   </si>
   <si>
     <t>35,133 DT</t>
   </si>
   <si>
-    <t>Décret n°77-115 du 02 février 1977 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_fr.pdf | امر عدد  115  لسنة 1977  مؤرخ في  2 فيفري  1977 يتعلق  بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_ar.pdf</t>
+    <t>Décret n°77-115 du 02 février 1977 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1977/1977F/Jo00977.pdf | امر عدد  115  لسنة 1977  مؤرخ في  2 فيفري  1977 يتعلق  بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1977/1977A/Ja00977.pdf</t>
   </si>
   <si>
     <t>01/06/1975</t>
   </si>
   <si>
     <t>25,133 DT</t>
   </si>
   <si>
-    <t>Décret n°75-357 du 03 Juin 1975 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_fr.pdf | امر عدد  357  لسنة  1975   مؤرخ في     3 جوان 1975 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_ar.pdf</t>
+    <t>Décret n°75-357 du 03 Juin 1975 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1975/1975F/Jo03875.pdf | امر عدد  357  لسنة  1975   مؤرخ في     3 جوان 1975 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1975/1975A/Ja03875.pdf</t>
   </si>
   <si>
     <t>01/01/1974</t>
   </si>
   <si>
     <t>22,533 DT</t>
   </si>
   <si>
-    <t>Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_fr.pdf | امر عدد 63   لسنة   1974  مؤرخ في   31 جانفي 1974   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_ar.pdf</t>
+    <t>Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1974/1974F/Jo01074.pdf | امر عدد 63   لسنة   1974  مؤرخ في   31 جانفي 1974   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1974/1974A/Ja01074.pdf</t>
   </si>
   <si>
     <t>01/05/1971</t>
   </si>
   <si>
     <t>18,026 DT</t>
   </si>
   <si>
-    <t>Décret n°71-164 du 03 mai 1971 instituant une indemnité de cherté de vie dans l'industrie , le commerce et les professions libérales; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_fr.pdf | امر عدد  164  لسنة   1971  مؤرخ في   3 ماي 1971  يتعلق باحداث منحة لغلو  المعاش  في القطاعات في الصناعة  و التجارة  والمهن الحرة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_ar.pdf</t>
+    <t>Décret n°71-164 du 03 mai 1971 instituant une indemnité de cherté de vie dans l'industrie , le commerce et les professions libérales; https://www.pist.tn/jort/1971/1971F/Jo02071.pdf | امر عدد  164  لسنة   1971  مؤرخ في   3 ماي 1971  يتعلق باحداث منحة لغلو  المعاش  في القطاعات في الصناعة  و التجارة  والمهن الحرة; https://www.pist.tn/jort/1971/1971A/Ja02071.pdf</t>
   </si>
   <si>
     <t>01/05/1968</t>
   </si>
   <si>
     <t>14,56 DT</t>
   </si>
   <si>
-    <t>Décret n°68-97 du 15 avril 1969 portant suppression des zones de salaires dans les activités  du secteur non agricole; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_fr.pdf | امر عدد   97 لسنة   1968  مؤرخ في     يتعلق بجدف الأجور في نشاطات  القطاع غير الفلاحي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_ar.pdf</t>
+    <t>Décret n°68-97 du 15 avril 1969 portant suppression des zones de salaires dans les activités  du secteur non agricole; https://www.pist.tn/jort/1968/1968F/Jo01668.pdf | امر عدد   97 لسنة   1968  مؤرخ في     يتعلق بجدف الأجور في نشاطات  القطاع غير الفلاحي; https://www.pist.tn/jort/1968/1968A/Ja01668.pdf</t>
   </si>
   <si>
     <t>01/01/1966</t>
   </si>
   <si>
-    <t>Décret n°65-561 du 31 décembre 1965; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_fr.pdf | امر عدد 561  لسنة 1965 مؤرخ في 31 ديسمبر   يتعلق بالترفيع  في الاجور في قطاع الصناعة والتجارة  و المهن الحرة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_ar.pdf</t>
+    <t>Décret n°65-561 du 31 décembre 1965; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf | امر عدد 561  لسنة 1965 مؤرخ في 31 ديسمبر   يتعلق بالترفيع  في الاجور في قطاع الصناعة والتجارة  و المهن الحرة; https://www.pist.tn/jort/1965/1965A/Ja06665.pdf</t>
   </si>
   <si>
     <t>01/04/1961</t>
   </si>
   <si>
     <t>13,173 DT</t>
   </si>
   <si>
-    <t>Décret n°61-145 du 30 mars 1961 portant relèvement général des salaires; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/décret_61_145_fr.pdf | امر عدد   145 بسنة  1961 مؤرخ في 30 مارس 1961 يتعلق بالترفيع العام للاجور; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/dêxret_61_145_ar.pdf</t>
+    <t>Décret n°61-145 du 30 mars 1961 portant relèvement général des salaires; https://www.pist.tn/jort/1961/1961F/Jo01261.pdf | امر عدد   145 بسنة  1961 مؤرخ في 30 مارس 1961 يتعلق بالترفيع العام للاجور; https://www.pist.tn/jort/1961/1961A/Ja01261.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Salaire minimum interprofessionnel garanti dans les secteurs non agricoles pour les travailleurs des deux sexes âgés de 18 ans au moins
 الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية للعمال من الجنسين البالغين من العمر 18 سنة على الأقل</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -905,173 +914,173 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E58"/>
+  <dimension ref="A1:E59"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
@@ -1837,82 +1846,99 @@
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>162</v>
       </c>
       <c r="B54" t="s">
         <v>163</v>
       </c>
       <c r="C54" t="s">
         <v>164</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>165</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C55" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B56" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C56" t="s">
         <v>169</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A58" t="s">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>170</v>
+      </c>
+      <c r="B57" t="s">
+        <v>171</v>
+      </c>
+      <c r="C57" t="s">
+        <v>172</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">