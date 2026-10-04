--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,560 +8,569 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="smig_40h_horaire" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="174">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Salaire minimum interprofessionnel garanti (Smig) horaire - régime 40h par semaine</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>01/01/2028</t>
+  </si>
+  <si>
+    <t>2,986 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 3 : à compter du 1er janvier 2028, le SMIG est fixé à 611,520 dinars (48 heures) et à 517,571 dinars (40 heures) par mois, et à 2,940 dinars (48 heures) et à 2,986 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>2,846 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 2 : à compter du 1er janvier 2027, le SMIG est fixé à 582,400 dinars (48 heures) et à 493,304 dinars (40 heures) par mois, et à 2,800 dinars (48 heures) et à 2,846 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>2,713 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-67 du 30 avril 2026, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, pp. 838-839. Article premier, point 1 : à compter du 1er janvier 2026, le SMIG est fixé à 554,736 dinars (48 heures) et à 470,251 dinars (40 heures) par mois, et à 2,667 dinars (48 heures) et à 2,713 dinars (40 heures) l'heure ; il comprend l'indemnité complémentaire provisoire. Article 6 : l'augmentation du SMIG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 67 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>2,586 DT</t>
   </si>
   <si>
-    <t>Décret n°2024-419 du 09 juillet 2024  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2024/Décret_2024_419_fr.pdf | امر عدد 419 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2024/Décret_2024_419_ar.pdf</t>
-[...2 lines deleted...]
-    <t/>
+    <t>Décret n°2024-419 du 09 juillet 2024  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf | امر عدد 419 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>2,409 DT</t>
   </si>
   <si>
-    <t>Décret n°2024-419 du 09 juillet 2024 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2024/Décret_2024_419_fr.pdf | امر عدد 419 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2024/Décret_2024_419_ar.pdf</t>
+    <t>Décret n°2024-419 du 09 juillet 2024 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf | امر عدد 419 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf</t>
   </si>
   <si>
     <t>01/10/2022</t>
   </si>
   <si>
     <t>2,254 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n°2022-769 du 19 octobre 2022 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/Décret_2022_769_fr.pdf | امر عدد 769 لسنة 2022 مؤرخ في 19 أكتوبر 2022 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2022/Décret_2022_769_ar.pdf</t>
+    <t>Décret gouvernemental n°2022-769 du 19 octobre 2022 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2022/2022F/Jo1142022.pdf | امر عدد 769 لسنة 2022 مؤرخ في 19 أكتوبر 2022 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2022/2022A/Ja1142022.pdf</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>2,11 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n° 2020-1069 du 30 décembre 2020  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2020/Décret_2020_1069_ar.pdf | امر حكومي عدد 1069 لسنة 2020 مؤرخ في 30 ديسمبر 2020 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2020/Décret_2020_1069_fr.pdf</t>
+    <t>Décret gouvernemental n° 2020-1069 du 30 décembre 2020  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2021/2021F/Jo0012021.pdf | امر حكومي عدد 1069 لسنة 2020 مؤرخ في 30 ديسمبر 2020 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2021/2021A/Ja0012021.pdf</t>
   </si>
   <si>
     <t>01/05/2019</t>
   </si>
   <si>
     <t>1,984 DT</t>
   </si>
   <si>
     <t>Décret gouvernemental n°2019-454 du 28 mai 2019 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_454_fr.pdf | امر حكومي عدد 454 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_454_ar.pdf</t>
   </si>
   <si>
     <t>01/05/2018</t>
   </si>
   <si>
     <t>1,866 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_672_fr.pdf | امر حكومي عدد 672 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_672_ar.pdf</t>
+    <t>Décret gouvernemental n°2018-672 du 07 août 2018 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code de travail; https://www.pist.tn/jort/2018/2018F/Jo0642018.pdf | امر حكومي عدد 672 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2018/2018A/Ja0642018.pdf</t>
   </si>
   <si>
     <t>01/08/2016</t>
   </si>
   <si>
     <t>1,763 DT</t>
   </si>
   <si>
-    <t>Décret n°2017-668 du 05 juin 2017 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_668_fr.pdf | امر حكومي عدد 668 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_668_ar.pdf</t>
+    <t>Décret n°2017-668 du 05 juin 2017 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2017/2017F/Jo0452017.pdf | امر حكومي عدد 668 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2017/2017A/Ja0452017.pdf</t>
   </si>
   <si>
     <t>01/05/2015</t>
   </si>
   <si>
     <t>1,671 DT</t>
   </si>
   <si>
-    <t>Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1762_fr.pdf | امر حكومي عدد 1762 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1762_ar.pdf</t>
+    <t>Décret n°2015-1762 du 09 novembre 2015 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2015/2015F/Jo0912015.pdf | امر حكومي عدد 1762 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2015/2015A/Ja0912015.pdf</t>
   </si>
   <si>
     <t>01/05/2014</t>
   </si>
   <si>
     <t>1,584 DT</t>
   </si>
   <si>
-    <t>Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_fr.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_ar.pdf</t>
+    <t>Décret n°2014-2907 du 11 août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2014/2014A/Ja0662014.pdf</t>
   </si>
   <si>
     <t>01/07/2012</t>
   </si>
   <si>
     <t>1,497 DT</t>
   </si>
   <si>
-    <t>Décret n°2012-1981 du 20 septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_fr.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_ar.pdf</t>
+    <t>Décret n°2012-1981 du 20 septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2012/2012A/Ja0772012.pdf</t>
   </si>
   <si>
     <t>01/05/2011</t>
   </si>
   <si>
     <t>1,421 DT</t>
   </si>
   <si>
-    <t>Décret n°2011-679 du 09 juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_fr.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_ar.pdf</t>
+    <t>Décret n°2011-679 du 09 juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2011/2011A/Ja0422011.pdf</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>1,356 DT</t>
   </si>
   <si>
-    <t>Décret n°2010-1746 du 17 juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_fr.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_ar.pdf</t>
+    <t>Décret n°2010-1746 du 17 juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2010/2010A/Ja0582010.pdf</t>
   </si>
   <si>
     <t>01/08/2009</t>
   </si>
   <si>
     <t>1,299 DT</t>
   </si>
   <si>
-    <t>Décret n°2009-2257 du 14 juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_fr.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_ar.pdf</t>
+    <t>Décret n°2009-2257 du 14 juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2009/2009A/Ja0622009.pdf</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>1,257 DT</t>
   </si>
   <si>
-    <t>Décret n°2008-2072 du 02 juin 2008  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_fr.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_ar.pdf</t>
+    <t>Décret n°2008-2072 du 02 juin 2008  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2008/2008A/Ja0462008.pdf</t>
   </si>
   <si>
     <t>01/07/2007</t>
   </si>
   <si>
     <t>1,199 DT</t>
   </si>
   <si>
-    <t>Décret n° 2007-2079 du 14 août 2007, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2079_fr.pdf? | أمر عدد 2079 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2079_ar.pdf</t>
+    <t>Décret n° 2007-2079 du 14 août 2007, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2007/2007F/Jo0672007.pdf | أمر عدد 2079 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2007/2007A/Ja0672007.pdf</t>
   </si>
   <si>
     <t>01/07/2006</t>
   </si>
   <si>
     <t>1,158 DT</t>
   </si>
   <si>
-    <t>Décret n°2006-2098 du 24 juillet 2006 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2098_fr.pdf | امر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2098_ar.pdf</t>
+    <t>Décret n°2006-2098 du 24 juillet 2006 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2006/2006F/Jo0622006.pdf | امر عدد 2098 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2006/2006A/Ja0622006.pdf</t>
   </si>
   <si>
     <t>01/09/2005</t>
   </si>
   <si>
     <t>1,124 DT</t>
   </si>
   <si>
-    <t>Décret n°2005-2320 du 22 août 2005 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/Décret_2005_2320_fr.pdf | أمر عدد 2320 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/Décret_2005_2320_ar.pdf</t>
+    <t>Décret n°2005-2320 du 22 août 2005 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2005/2005F/Jo0682005.pdf | أمر عدد 2320 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل.; https://www.pist.tn/jort/2005/2005A/Ja0682005.pdf</t>
   </si>
   <si>
     <t>01/07/2004</t>
   </si>
   <si>
     <t>1,095 DT</t>
   </si>
   <si>
-    <t>Décret n°2004-1803 du 02 août 2004 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/Décret_2004_1803_fr.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/Décret_2004_1803_ar.pdf</t>
+    <t>Décret n°2004-1803 du 02 août 2004 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2004/2004F/Jo0632004.pdf | أمر عدد 1803 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2004/2004A/Ja0632004.pdf</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>1,061 DT</t>
   </si>
   <si>
-    <t>Décret n°2003-1691 du 18 août 2003 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/Décret_2003_1691_fr.pdf | أمر عدد 1691 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/Décret_2003_1691_ar.pdf</t>
+    <t>Décret n°2003-1691 du 18 août 2003 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2003/2003F/Jo0672003.pdf | أمر عدد 1691 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2003/2003A/Ja0672003.pdf</t>
   </si>
   <si>
     <t>01/07/2002</t>
   </si>
   <si>
     <t>1,02 DT</t>
   </si>
   <si>
-    <t>Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/Décret_2002_1790_fr.pdf | أمر عدد 1790 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/Décret_2002_1790_ar.pdf</t>
+    <t>Décret n°2002-1790 du 12 août 2002 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2002/2002F/Jo0672002.pdf | أمر عدد 1790 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2002/2002A/Ja0672002.pdf</t>
   </si>
   <si>
     <t>01/07/2001</t>
   </si>
   <si>
     <t>0,986 DT</t>
   </si>
   <si>
-    <t>Décret n°2001-1746 du 01 août 2001 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/Décret_2001_1746_fr.pdf | أمر عدد 1746 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/Décret_2001_1746_ar.pdf</t>
+    <t>Décret n°2001-1746 du 01 août 2001 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2001/2001F/Jo0632001.pdf | أمر عدد 1746 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2001/2001A/Ja0632001.pdf</t>
   </si>
   <si>
     <t>01/05/2000</t>
   </si>
   <si>
     <t>0,945 DT</t>
   </si>
   <si>
-    <t>Décret n°2000-949 du 11 mai 2000 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/Décret_2000_949_fr.pdf | أمر عدد 949 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/Décret_2000_949_ar.pdf</t>
+    <t>Décret n°2000-949 du 11 mai 2000 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2000/2000F/Jo0382000.pdf | أمر عدد 949 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2000/2000A/Ja03800.pdf</t>
   </si>
   <si>
     <t>19/08/1999</t>
   </si>
   <si>
     <t>0,916 DT</t>
   </si>
   <si>
-    <t>Décret n°99-1866 du 31 août 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1866_fr.pdf | أمر عدد 1866 لسنة 1999 مؤرخ في 30 أوت 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1866_ar.pdf</t>
+    <t>Décret n°99-1866 du 31 août 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1999/1999F/Jo07499.pdf | أمر عدد 1866 لسنة 1999 مؤرخ في 30 أوت 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1999/1999A/Ja07499.pdf</t>
   </si>
   <si>
     <t>01/05/1999</t>
   </si>
   <si>
     <t>0,904 DT</t>
   </si>
   <si>
-    <t>Décret n°99-994 du 10 mai 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_994_fr.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_994_ar.pdf</t>
+    <t>Décret n°99-994 du 10 mai 1999 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1999/1999F/Jo03899.pdf | أمر عدد 994 لسنة 1999 مؤرخ في 8 ماي 1999 يتعلّق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1999/1999A/Ja03899.pdf</t>
   </si>
   <si>
     <t>20/08/1998</t>
   </si>
   <si>
     <t>0,875 DT</t>
   </si>
   <si>
-    <t>Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1674_fr.pdf | أمر عدد 1674 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1674_ar.pdf</t>
+    <t>Décret n°98-1674 du 26 août 1998 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1998/1998F/Jo07198.pdf | أمر عدد 1674 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1998/1998A/Ja07198.pdf</t>
   </si>
   <si>
     <t>07/11/1997</t>
   </si>
   <si>
     <t>0,861 DT</t>
   </si>
   <si>
-    <t>Décret n°97-2148 du 12 novembre 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2148_fr.pdf | أمر عدد   2148 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2148_ar.pdf</t>
+    <t>Décret n°97-2148 du 12 novembre 1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1997/1997F/Jo09397.pdf | أمر عدد   2148 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1997/1997A/Ja09397.pdf</t>
   </si>
   <si>
     <t>20/07/1997</t>
   </si>
   <si>
     <t>0,832 DT</t>
   </si>
   <si>
-    <t>Décret n°97-1521 du 04 août  1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1521_fr.pdf | أمر عدد   1521  لسنة  1997  مؤرخ في  4  اوت 1997 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1521_ar.pdf</t>
+    <t>Décret n°97-1521 du 04 août  1997 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1997/1997F/Jo06397.pdf | أمر عدد   1521  لسنة  1997  مؤرخ في  4  اوت 1997 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1997/1997A/Ja06397.pdf</t>
   </si>
   <si>
     <t>09/09/1996</t>
   </si>
   <si>
     <t>0,82 DT</t>
   </si>
   <si>
-    <t>Décret n°96-1547 du 10 septembre 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1547_fr.pdf | أمر عدد   1547  لسنة  1996    مؤرخ في  10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1547_ar.pdf</t>
+    <t>Décret n°96-1547 du 10 septembre 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1996/1996F/Jo07496.pdf | أمر عدد   1547  لسنة  1996    مؤرخ في  10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1996/1996A/Ja07496.pdf</t>
   </si>
   <si>
     <t>01/05/1996</t>
   </si>
   <si>
     <t>0,808 DT</t>
   </si>
   <si>
-    <t>Décret n°96-1013 du 27 mai 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1013_fr.pdf | أمر عدد   1013  لسنة  1996 مؤرخ في 27 ماي يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1013_ar.pdf</t>
+    <t>Décret n°96-1013 du 27 mai 1996 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1996/1996F/Jo04596.pdf | أمر عدد   1013  لسنة  1996 مؤرخ في 27 ماي يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1996/1996A/Ja04596.pdf</t>
   </si>
   <si>
     <t>01/05/1995</t>
   </si>
   <si>
     <t>0,779 DT</t>
   </si>
   <si>
-    <t>Décret n°95-900 du 15 mai 1995 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_900_fr.pdf | أمر عدد  900   لسنة   1995   مؤرخ في 15 ماي 1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_900_ar.pdf</t>
+    <t>Décret n°95-900 du 15 mai 1995 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1995/1995F/Jo04095.pdf | أمر عدد  900   لسنة   1995   مؤرخ في 15 ماي 1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1995/1995A/Ja04095.pdf</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>0,745 DT</t>
   </si>
   <si>
-    <t>Décret n°94-1804 du 29 août 1994 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1804_fr.pdf | أمر عدد   1804  لسنة   1995   مؤرخ في 29 اوت  1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1804_fr.pdf</t>
+    <t>Décret n°94-1804 du 29 août 1994 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1994/1994F/Jo07194.pdf | أمر عدد   1804  لسنة   1995   مؤرخ في 29 اوت  1995  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1994/1994A/Ja07194.pdf</t>
   </si>
   <si>
     <t>01/08/1993</t>
   </si>
   <si>
     <t>0,733 DT</t>
   </si>
   <si>
-    <t>Décret n°93-1838 du 06 septembre 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1838_fr.pdf | أمر عدد  1838   لسنة  1993  مؤرخ في  6 سبتمبر 1993 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1838_ar.pdf</t>
+    <t>Décret n°93-1838 du 06 septembre 1993 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1993/1993F/Jo06993.pdf | أمر عدد  1838   لسنة  1993  مؤرخ في  6 سبتمبر 1993 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1993/1993A/Ja06993.pdf</t>
   </si>
   <si>
     <t>01/05/1993</t>
   </si>
   <si>
     <t>0,721 DT</t>
   </si>
   <si>
-    <t>Décret n°93-1256 du 07 juin 1993  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1256_fr.pdf | أمر عدد   1256  لسنة  1993  مؤرخ في 7 جوان 1993  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1256_ar.pdf</t>
+    <t>Décret n°93-1256 du 07 juin 1993  fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1993/1993F/Jo04493.pdf | أمر عدد   1256  لسنة  1993  مؤرخ في 7 جوان 1993  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1993/1993A/Ja04493.pdf</t>
   </si>
   <si>
     <t>01/08/1992</t>
   </si>
   <si>
     <t>0,683 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1630 du 07 septembre 1992   fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1630_fr.pdf | امر عدد 1630    لسنة  1992  مؤرخ في  7 سبتمبر 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1630_ar.pdf</t>
+    <t>Décret n°92-1630 du 07 septembre 1992   fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/1992/1992F/Jo06392.pdf | امر عدد 1630    لسنة  1992  مؤرخ في  7 سبتمبر 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1992/1992A/Ja06392.pdf</t>
   </si>
   <si>
     <t>01/05/1992</t>
   </si>
   <si>
     <t>0,671 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1299 du 13 juillet 1992 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_fr.pdf | https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1299_ar.pdf</t>
-[...8 lines deleted...]
-    <t>Décret n°91-1316 du 02 septembre 1991 portant fixation de l'indemnité spéciale octroyée au profit des travailleurs payés au salaire minimum interprofessionnel garanti, employés dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_fr.pdf | أمر عدد  1316 بسنة 1991 يتعلّق بضبط المنحة الخاصة المسندة لفائدة العملة الخالصين بالأجر الأدنى المضمون لمختلف المهن المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1316_ar.pdf</t>
+    <t>Décret n° 92-1299 du 13 juillet 1992, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, articles premier et 3; https://www.pist.tn/jort/1992/1992F/Jo04992.pdf; JORT n° 49 du 28 juillet 1992, pp. 935-936. Article premier : le SMIG est fixé à 132,912 dinars et à 116,318 dinars par mois et à 639 millimes et 671 millimes l'heure, respectivement pour les régimes de 48 heures et de 40 heures. Article 3 : ce SMIG « comprend l'indemnité spéciale fixée par le décret sus-visé n° 91-1316 du 2 septembre 1991 » (5 dinars par mois), que l'article 8 abroge. Article 9 : effet à compter du 1er mai 1992. La hausse de 120,016 à 132,912 dinars (48 heures) intègre donc ces 5 dinars. Un rectificatif est publié au JORT n° 55 du 21 août 1992, p. 1067 (non lu). | أمر عدد 1299 لسنة 1992 مؤرخ في 13 جويلية 1992 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1992/1992A/Ja04992.pdf</t>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
-    <t>0,621 DT</t>
-[...11 lines deleted...]
-    <t>Décret n°89-1551 du 06 octobre 1989  portant octroi d'une Indemnité spéciale au profit des travailleurs payés au salaire minimum agricole garantl.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_fr.pdf | أمر عدد 1551 لسنة 1989 مؤرخ في 6 أكتوبر 1989 يتعلق باسناد منحة خاصة لفائدة العملة الخالصين بالاجر الأدنى المضمون لمختلف المهن ، المشتغلين بالقطاعات غير الفلاحية والخاضعة لمجلة الشغل .; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1551_ar.pdf</t>
+    <t>0,604 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 90-246 du 5 février 1990, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail, article premier; https://www.pist.tn/jort/1990/1990F/Jo01390.pdf; JORT n° 13 du 16 février 1990, p. 252. Article premier : le SMIG est fixé à 120,016 dinars et à 104,706 dinars par mois et à 577 millimes et 604 millimes l'heure, respectivement pour les régimes de 48 heures et de 40 heures. Article 7 : effet à compter du 1er janvier 1990. Ce montant ne comprend pas l'indemnité spéciale du décret n° 89-1551 (3 dinars par mois ; 14 millimes l'heure en 48 heures, 17 millimes en 40 heures), qui subsiste à côté du SMIG et figure dans marche_travail.indemnite_speciale_smig. Jusqu'au 1er janvier 1990 exclu, le SMIG reste celui du décret n° 88-889 : le décret n° 89-1551 ne le modifie pas. | أمر عدد 246 لسنة 1990 مؤرخ في 5 فيفري 1990 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1990/1990A/Ja01390.pdf</t>
   </si>
   <si>
     <t>01/04/1988</t>
   </si>
   <si>
     <t>0,556 DT</t>
   </si>
   <si>
-    <t>Décret n°88-889 du 05 mai 1988 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_889_fr.pdf | امر عدد   889  لسنة  1988  مؤرخ في 5 ماي 1988 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_889_ar.pdf</t>
+    <t>Décret n°88-889 du 05 mai 1988 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1988/1988F/Jo03188.pdf | امر عدد   889  لسنة  1988  مؤرخ في 5 ماي 1988 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1988/1988A/Ja03188.pdf</t>
   </si>
   <si>
     <t>01/11/1987</t>
   </si>
   <si>
     <t>0,532 DT</t>
   </si>
   <si>
-    <t>Décret n°87-1277 du 05 novembre 1987 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1277_fr.pdf | امر عدد  1277   لسنة  1987  مؤرخ في    5 توفمبر 1987   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1277_ar.pdf</t>
+    <t>Décret n°87-1277 du 05 novembre 1987 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1987/1987F/Jo07887.pdf | امر عدد  1277   لسنة  1987  مؤرخ في    5 توفمبر 1987   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1987/1987A/Ja07887.pdf</t>
   </si>
   <si>
     <t>01/07/1986</t>
   </si>
   <si>
     <t>0,508 DT</t>
   </si>
   <si>
-    <t>Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_690_fr.pdf | https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_690_ar.pdf</t>
+    <t>Décret n°86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1986/1986F/Jo04186.pdf | Décret n° 86-689 du 20 juillet 1986 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail — édition arabe du fascicule (JORT n° 41, p. 819); https://www.pist.tn/jort/1986/1986A/Ja04186.pdf</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
     <t>0,484 DT</t>
   </si>
   <si>
-    <t>Décret n°83-509 du 04 juin 1983 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_509_fr.pdf | امر عدد   509  لسنة   1983 مؤرخ في   4 جوان 1983  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_509_ar.pdf</t>
+    <t>Décret n°83-509 du 04 juin 1983 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1983/1983F/Jo04283.pdf | امر عدد   509  لسنة   1983 مؤرخ في   4 جوان 1983  يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1983/1983A/Ja04283.pdf</t>
   </si>
   <si>
     <t>01/02/1982</t>
   </si>
   <si>
     <t>0,436 DT</t>
   </si>
   <si>
-    <t>Décret n°82-501 du 16 mars 1982 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf | امر عدد    501 لسنة  1982  مؤرخ في    16 مارس 1982   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_ar.pdf</t>
+    <t>Décret n°82-501 du 16 mars 1982 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | امر عدد    501 لسنة  1982  مؤرخ في    16 مارس 1982   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1982/1982A/Ja01982.pdf</t>
   </si>
   <si>
     <t>01/04/1981</t>
   </si>
   <si>
     <t>0,321 DT</t>
   </si>
   <si>
-    <t>Décret n°81-437 du 07 avril 1981 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_fr.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_437_ar.pdf</t>
+    <t>Décret n°81-437 du 07 avril 1981 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1981/1981F/Jo02581.pdf | امر عدد  437  لسنة  1981   مؤرخ في   7 افريل 1981    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1981/1981A/Ja02581.pdf</t>
   </si>
   <si>
     <t>01/05/1980</t>
   </si>
   <si>
     <t>0,263 DT</t>
   </si>
   <si>
-    <t>Décret n°80-609 du 19 mai 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_fr.pdf | امر عدد  609   لسنة   1980 مؤرخ في    19 ماي 1980    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_609_ar.pdf</t>
+    <t>Décret n°80-609 du 19 mai 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1980/1980F/Jo03180.pdf | امر عدد  609   لسنة   1980 مؤرخ في    19 ماي 1980    يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1980/1980A/Ja03180.pdf</t>
   </si>
   <si>
     <t>01/02/1980</t>
   </si>
   <si>
     <t>0,23896 DT</t>
   </si>
   <si>
-    <t>Décret n°80-75 du 21 janvier 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_75_fr.pdf | امر عدد   75  لسنة    1980 مؤرخ في    21 جانفي 1980   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_75_ar.pdf</t>
+    <t>Décret n°80-75 du 21 janvier 1980 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1980/1980F/Jo00580.pdf | امر عدد   75  لسنة    1980 مؤرخ في    21 جانفي 1980   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1980/1980A/Ja00580.pdf</t>
   </si>
   <si>
     <t>01/05/1979</t>
   </si>
   <si>
     <t>0,232 DT</t>
   </si>
   <si>
-    <t>Décret n°79-473 du 21 mai 1979 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_473_fr.pdf | امر عدد   473 لسنة    1979 مؤرخ في    21 ماي 1979   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_473_ar.pdf</t>
+    <t>Décret n°79-473 du 21 mai 1979 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1979/1979F/Jo03479.pdf | امر عدد   473 لسنة    1979 مؤرخ في    21 ماي 1979   يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/1979/1979A/Ja03479.pdf</t>
   </si>
   <si>
     <t>01/05/1978</t>
   </si>
   <si>
     <t>0,21425 DT</t>
   </si>
   <si>
-    <t>Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_fr.pdf | امر عدد 441 لسنة 1978 مؤرخ في26 افريل 1978 يتعلق بضبط الاجر الادنى المضمون لمختلف المهن في القطاع غير الفلاحي و الخاضع لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_441_ar.pdf</t>
+    <t>Décret n°78-441 du 26 avril 1978 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://www.pist.tn/jort/1978/1978F/Jo03378.pdf | امر عدد 441 لسنة 1978 مؤرخ في26 افريل 1978 يتعلق بضبط الاجر الادنى المضمون لمختلف المهن في القطاع غير الفلاحي و الخاضع لمجلة الشغل; https://www.pist.tn/jort/1978/1978A/Ja03378.pdf</t>
   </si>
   <si>
     <t>01/02/1977</t>
   </si>
   <si>
     <t>0,193 DT</t>
   </si>
   <si>
-    <t>Décret n°77-115 du 02 février  fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_fr.pdf | امر عدد 115 لسنة 1977 مؤرخ في 02 فيفري 1977 يتعلق بضبط الاجر الادنى المضمون لمختلف المهن في القطاع غير الفلاحي و الخاضع لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_115_ar.pdf</t>
+    <t>Décret n°77-115 du 02 février  fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://www.pist.tn/jort/1977/1977F/Jo00977.pdf | امر عدد 115 لسنة 1977 مؤرخ في 02 فيفري 1977 يتعلق بضبط الاجر الادنى المضمون لمختلف المهن في القطاع غير الفلاحي و الخاضع لمجلة الشغل; https://www.pist.tn/jort/1977/1977A/Ja00977.pdf</t>
   </si>
   <si>
     <t>01/06/1975</t>
   </si>
   <si>
     <t>0,145 DT</t>
   </si>
   <si>
-    <t>Décret n°75-357 du 03 juin 1975 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le Code du Travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_fr.pdf | امر عدد 357 لسنة 1975 مؤرخ في 03 جوان 1975 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاع الغير الفلاحي والخاضع لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_357_ar.pdf</t>
+    <t>Décret n°75-357 du 03 juin 1975 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le Code du Travail.; https://www.pist.tn/jort/1975/1975F/Jo03875.pdf | امر عدد 357 لسنة 1975 مؤرخ في 03 جوان 1975 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاع الغير الفلاحي والخاضع لمجلة الشغل; https://www.pist.tn/jort/1975/1975A/Ja03875.pdf</t>
   </si>
   <si>
     <t>01/01/1974</t>
   </si>
   <si>
     <t>0,13 DT</t>
   </si>
   <si>
-    <t>Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_fr.pdf | 1974   أمر عدد63 لسنة   مؤرخ في 31 جانفي 1974  يتعلق بضبط الأجر الأدنى بمختلف المهن المضمون في القطاع غير الفلاحي والخاضع لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_63_ar.pdf</t>
+    <t>Décret n°74-63 du 31 janvier 1974 fixant le salaire minimum interprofessionnel garanti dans le secteur non agricole régi par le code du travail; https://www.pist.tn/jort/1974/1974F/Jo01074.pdf | 1974   أمر عدد63 لسنة   مؤرخ في 31 جانفي 1974  يتعلق بضبط الأجر الأدنى بمختلف المهن المضمون في القطاع غير الفلاحي والخاضع لمجلة الشغل; https://www.pist.tn/jort/1974/1974A/Ja01074.pdf</t>
   </si>
   <si>
     <t>01/05/1971</t>
   </si>
   <si>
     <t>0,104 DT</t>
   </si>
   <si>
-    <t>Décret n°71-164 du 03 mai 1971 instituant une indemnité de cherté de vie dans l'industrie, le Commerce et les professions libérales; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_fr.pdf | امر عدد 164 لسنة 1971  يتعلق بإحداث منحة لغلو المعاش في الصناعة والتجارة والمهن الحرة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_164_ar.pdf</t>
+    <t>Décret n°71-164 du 03 mai 1971 instituant une indemnité de cherté de vie dans l'industrie, le Commerce et les professions libérales; https://www.pist.tn/jort/1971/1971F/Jo02071.pdf | امر عدد 164 لسنة 1971  يتعلق بإحداث منحة لغلو المعاش في الصناعة والتجارة والمهن الحرة; https://www.pist.tn/jort/1971/1971A/Ja02071.pdf</t>
   </si>
   <si>
     <t>01/05/1968</t>
   </si>
   <si>
     <t>0,084 DT</t>
   </si>
   <si>
-    <t>Décret n°68-97 du 15 avril 1969 portant suppression des zones de salaires des activités de secteur non agricole; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_fr.pdf | امر عدد 97 لسنة 68 مؤرخ في 15 أفريل 1969 يتعلق بحدف مناطق الاجور في نشاطات القطاع غير الفلاحي; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_97_ar.pdf</t>
+    <t>Décret n°68-97 du 15 avril 1969 portant suppression des zones de salaires des activités de secteur non agricole; https://www.pist.tn/jort/1968/1968F/Jo01668.pdf | امر عدد 97 لسنة 68 مؤرخ في 15 أفريل 1969 يتعلق بحدف مناطق الاجور في نشاطات القطاع غير الفلاحي; https://www.pist.tn/jort/1968/1968A/Ja01668.pdf</t>
   </si>
   <si>
     <t>01/01/1966</t>
   </si>
   <si>
-    <t>Décret n°65-561 du 31 décembre 1965 portant relèvement des salaires dans l'industrie, le commerce et les professions libérales; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_fr.pdf | امر عدد 561 لسنة 1965 يتعلق بالترفيع في الأجور في قطاع الصناعة والتجارة والمهن الحرة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/décret_65_561_ar.pdf; صدر اصلاح خطا بالرائد الرسمي عدد 1 بتاريخ 7 جانفي 1966 حيث تعاد الفقرة ب من الفصل الاول كما يلي: بمبلغ 4 دنانير للشهر الواحد لجميع اصناف المستخدمين الذين يساوي اجرهم القانوني بما فيه المنح الاضافية ستين دينار للشهر الواحد أو اقل</t>
+    <t>Décret n°65-561 du 31 décembre 1965 portant relèvement des salaires dans l'industrie, le commerce et les professions libérales; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf | امر عدد 561 لسنة 1965 يتعلق بالترفيع في الأجور في قطاع الصناعة والتجارة والمهن الحرة; https://www.pist.tn/jort/1965/1965A/Ja06665.pdf; صدر اصلاح خطا بالرائد الرسمي عدد 1 بتاريخ 7 جانفي 1966 حيث تعاد الفقرة ب من الفصل الاول كما يلي: بمبلغ 4 دنانير للشهر الواحد لجميع اصناف المستخدمين الذين يساوي اجرهم القانوني بما فيه المنح الاضافية ستين دينار للشهر الواحد أو اقل</t>
   </si>
   <si>
     <t>01/04/1961</t>
   </si>
   <si>
     <t>0,076 DT</t>
   </si>
   <si>
-    <t>Décret n°61-145 du 30 mars 1961 portant relèvement général des salaires; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/décret_61_145_fr.pdf | امر عدد 145 لسنة 1961 مؤرخ في 30 مارس 1961 بتعلق بالترفيع العام في الاجور; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1961/décret_61_145_ar.pdf</t>
+    <t>Décret n°61-145 du 30 mars 1961 portant relèvement général des salaires; https://www.pist.tn/jort/1961/1961F/Jo01261.pdf | امر عدد 145 لسنة 1961 مؤرخ في 30 مارس 1961 بتعلق بالترفيع العام في الاجور; https://www.pist.tn/jort/1961/1961A/Ja01261.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Salaire minimum interprofessionnel garanti (Smig) dans les secteurs non agricoles pour les travailleurs des deux sexes âgés de 18 ans au moins
 الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية للعمال من الجنسين البالغين من العمر 18 سنة على الأقل</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -905,51 +914,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E58"/>
+  <dimension ref="A1:E59"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1837,82 +1846,99 @@
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>162</v>
       </c>
       <c r="B54" t="s">
         <v>163</v>
       </c>
       <c r="C54" t="s">
         <v>164</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>165</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C55" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B56" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C56" t="s">
         <v>169</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A58" t="s">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>170</v>
+      </c>
+      <c r="B57" t="s">
+        <v>171</v>
+      </c>
+      <c r="C57" t="s">
+        <v>172</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">