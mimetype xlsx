--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,545 +8,590 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="smag_journalier" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="181">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Salaire Minimum Agricole Garanti (SMAG) - montant par jour</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>01/01/2028</t>
+  </si>
+  <si>
+    <t>23,52 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-66 du 30 avril 2026, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, p. 837. Article premier : le SMAG est fixé à 23,520 dinars par journée de travail effectif à compter du 1er janvier 2028. Article 5 : l'augmentation du SMAG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 66 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>22,4 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-66 du 30 avril 2026, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, p. 837. Article premier : le SMAG est fixé à 22,400 dinars par journée de travail effectif à compter du 1er janvier 2027. Article 5 : l'augmentation du SMAG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 66 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>21,336 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-66 du 30 avril 2026, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2026/2026F/Jo0442026.pdf; JORT n° 44 du 30 avril 2026, p. 837. Article premier : le SMAG est fixé à 21,336 dinars par journée de travail effectif à compter du 1er janvier 2026. Article 5 : l'augmentation du SMAG s'applique aux pensions de retraite servies par la Caisse nationale de sécurité sociale. | أمر عدد 66 لسنة 2026 مؤرخ في 30 أفريل 2026 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2026/2026A/Ja0442026.pdf</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>20,32 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2024-420 du 9 juillet 2024, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf; JORT n° 85 du 9 juillet 2024, pp. 1802-1803 (pagination relevée au pied de page de l'édition française : le décret commence p. 1802, l'article premier et l'article 5 sont p. 1803). Article premier : le SMAG est fixé à 20,320 dinars par journée de travail effectif à compter du 1er janvier 2025. Article 5 : le décret prend effet à compter du 1er mai 2024. | أمر عدد 420 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>18,904 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2024-420 du 9 juillet 2024, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2024/2024F/Jo0852024.pdf; JORT n° 85 du 9 juillet 2024, pp. 1802-1803 (pagination relevée au pied de page de l'édition française : le décret commence p. 1802, l'article premier et l'article 5 sont p. 1803). Article premier : le SMAG est fixé à 18,904 dinars par journée de travail effectif à compter du 1er mai 2024. Article 5 : le décret prend effet à compter du 1er mai 2024. | أمر عدد 420 لسنة 2024 مؤرخ في 9 جويلية 2024 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2024/2024A/Ja0852024.pdf</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>17,664 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 2022-768 du 19 octobre 2022, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2022/2022F/Jo1142022.pdf; JORT n° 114 du 21 octobre 2022, pp. 2834-2835. Article premier (p. 2834) : le SMAG est fixé à 17,664 dinars par journée de travail effectif. Article 5 (p. 2835) : effet à compter du 1er octobre 2022. | أمر عدد 768 لسنة 2022 مؤرخ في 19 أكتوبر 2022 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2022/2022A/Ja1142022.pdf</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>16,512 DT</t>
+  </si>
+  <si>
+    <t>Décret gouvernemental n° 2020-1070 du 30 décembre 2020, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2021/2021F/Jo0012021.pdf; JORT n° 1 du 5 janvier 2021, p. 25. Article premier : le SMAG est fixé à 16,512 dinars par journée de travail effectif. Article 6 : effet à compter du 1er octobre 2020. | أمر حكومي عدد 1070 لسنة 2020 مؤرخ في 30 ديسمبر 2020 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2021/2021A/Ja0012021.pdf</t>
+  </si>
+  <si>
     <t>01/05/2019</t>
   </si>
   <si>
     <t>15,504 DT</t>
   </si>
   <si>
     <t>Décret gouvernemental n° 2019-455 du 28 mai 2019 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_455_fr.pdf | أمر حكومي عدد 455 لسنة 2019 مؤرخ في 28 ماي 2019 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2019/Décret_2019_455_ar.pdf</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>01/05/2018</t>
   </si>
   <si>
     <t>14,56 DT</t>
   </si>
   <si>
-    <t>Décret gouvernemental n°2018-673 du 07 août 2018  fixant le salaire minimum agricole garanti.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_673_fr.pdf | أمر حكومي عدد 673 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2018/Décret_2018_673_ar.pdf</t>
-[...2 lines deleted...]
-    <t>05/06/2017</t>
+    <t>Décret gouvernemental n°2018-673 du 07 août 2018  fixant le salaire minimum agricole garanti.; https://www.pist.tn/jort/2018/2018F/Jo0642018.pdf | أمر حكومي عدد 673 لسنة 2018 مؤرخ في 7 أوت 2018 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2018/2018A/Ja0642018.pdf</t>
+  </si>
+  <si>
+    <t>01/08/2016</t>
   </si>
   <si>
     <t>13,736 DT</t>
   </si>
   <si>
-    <t>Décret n°2017-669 du 05 Juin 2017 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_669_fr.pdf | أمر حكومي عدد 669 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2017/Décret_2017_669_ar.pdf</t>
-[...2 lines deleted...]
-    <t>09/11/2015</t>
+    <t>أمر حكومي عدد 669 لسنة 2017 مؤرخ في 5 جوان 2017 يتعلق بضبط الأجر الأدنى الفلاحي المضمون</t>
+  </si>
+  <si>
+    <t>01/05/2015</t>
   </si>
   <si>
     <t>13 DT</t>
   </si>
   <si>
-    <t>Décret n°2015-1763 du 09 Novembre 2015  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret-2015-1763_fr.pdf | امر عدد 1763 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بالاجر الادنى الفلاحى المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2015/décret_2015_1763_ar.pdf</t>
-[...2 lines deleted...]
-    <t>11/08/2014</t>
+    <t>Décret gouvernemental n° 2015-1763 du 9 novembre 2015, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2015/2015F/Jo0912015.pdf; JORT n° 91 du 13 novembre 2015, pp. 2710-2711. Article premier : le SMAG est fixé à 13 dinars par journée de travail effectif. Article 6 : effet à compter du 1er mai 2015. La date du 9 novembre 2015 portée auparavant était celle de la signature. | أمر حكومي عدد 1763 لسنة 2015 مؤرخ في 9 نوفمبر 2015 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2015/2015A/Ja0912015.pdf</t>
+  </si>
+  <si>
+    <t>01/05/2014</t>
   </si>
   <si>
     <t>12,304 DT</t>
   </si>
   <si>
-    <t>Décret n°2014-2908 du 11 Août 2014  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2908_fr.pdf | أمر عدد 2908 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2908_ar.pdf</t>
+    <t>Décret n° 2014-2908 du 11 août 2014, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf; JORT n° 66 du 15 août 2014, p. 2064. Article premier : le SMAG est fixé à 12,304 dinars par journée de travail effectif. Article 6 : effet à compter du 1er mai 2014. La date du 11 août 2014 portée auparavant était celle de la signature. | أمر عدد 2908 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2014/2014A/Ja0662014.pdf</t>
   </si>
   <si>
     <t>01/12/2012</t>
   </si>
   <si>
     <t>11,608 DT</t>
   </si>
   <si>
-    <t>Décret n°2012-1982 du 20 septembre 2012 fixant le salaire minimum agricole garanti.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1982_fr.pdf | امر عدد 1982 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1982_ar.pdf</t>
+    <t>Décret n°2012-1982 du 20 septembre 2012 fixant le salaire minimum agricole garanti.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf | امر عدد 1982 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2012/2012A/Ja0772012.pdf</t>
   </si>
   <si>
     <t>01/07/2012</t>
   </si>
   <si>
     <t>10,608 DT</t>
   </si>
   <si>
     <t>Décret n°2012-1982 du 20 septembre 2012</t>
   </si>
   <si>
     <t>01/05/2011</t>
   </si>
   <si>
     <t>9 DT</t>
   </si>
   <si>
-    <t>Décret n°2011-681 du 09 juin 2011 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_681_fr.pdf | امر عدد 681 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_681_ar.pdf</t>
+    <t>Décret n°2011-681 du 09 juin 2011 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | امر عدد 681 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2011/2011A/Ja0422011.pdf</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>8,38 DT</t>
   </si>
   <si>
-    <t>Décret n°2010-1747 du 17 juillet 2010 fixant le salaire minimum agricole garanti.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1747_fr.pdf | امر عدد 1747 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1747_ar.pdf</t>
+    <t>Décret n°2010-1747 du 17 juillet 2010 fixant le salaire minimum agricole garanti.; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | امر عدد 1747 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2010/2010A/Ja0582010.pdf</t>
   </si>
   <si>
     <t>01/08/2009</t>
   </si>
   <si>
     <t>8,019 DT</t>
   </si>
   <si>
-    <t>Décret n°2009-2258 du 02 juin 2009 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2258_fr.pdf | امر عدد 2258 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2258_ar.pdf</t>
+    <t>Décret n° 2009-2258 du 14 juillet 2009, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf; JORT n° 62 du 4 août 2009, pp. 2140-2141. Article premier : le SMAG est fixé à 8,019 dinars par journée de travail effectif. Article 6 : effet à compter du 1er août 2009. | أمر عدد 2258 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2009/2009A/Ja0622009.pdf</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>7,749 DT</t>
   </si>
   <si>
-    <t>Décret n°2008-2073 du 02 juin 2008 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2073_fr.pdf | امر عدد 2073 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2073_ar.pdf</t>
+    <t>Décret n°2008-2073 du 02 juin 2008 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | امر عدد 2073 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2008/2008A/Ja0462008.pdf</t>
   </si>
   <si>
     <t>01/07/2007</t>
   </si>
   <si>
     <t>7,379 DT</t>
   </si>
   <si>
-    <t>Décret n°2007-2080 du 14 août 2007 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2080_fr.pdf | أمر عدد 2080 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2007/Décret_2007_2080_ar.pdf</t>
+    <t>Décret n°2007-2080 du 14 août 2007 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2007/2007F/Jo0672007.pdf | أمر عدد 2080 لسنة 2007 مؤرخ في 14 أوت 2007 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2007/2007A/Ja0672007.pdf</t>
   </si>
   <si>
     <t>01/07/2006</t>
   </si>
   <si>
     <t>7,129 DT</t>
   </si>
   <si>
-    <t>Décret n°2006-2099 du 24 juillet 2006 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2099_fr.pdf | امر عدد 2099 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2006/Décret_2006_2099_ar.pdf</t>
+    <t>Décret n°2006-2099 du 24 juillet 2006 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2006/2006F/Jo0622006.pdf | امر عدد 2099 لسنة 2006 مؤرخ في 24 جويلية 2006 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2006/2006A/Ja0622006.pdf</t>
   </si>
   <si>
     <t>01/09/2005</t>
   </si>
   <si>
     <t>6,909 DT</t>
   </si>
   <si>
-    <t>Décret n°2005-2321 du 22 août 2005 fixant le salaire minimum agricole garanti.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/Décret_2005_2321_fr.pdf | امر عدد 2321 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2005/Décret_2005_2321_ar.pdf</t>
+    <t>Décret n°2005-2321 du 22 août 2005 fixant le salaire minimum agricole garanti.; https://www.pist.tn/jort/2005/2005F/Jo0682005.pdf | امر عدد 2321 لسنة 2005 مؤرخ في 22 أوت 2005 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2005/2005A/Ja0682005.pdf</t>
   </si>
   <si>
     <t>01/07/2004</t>
   </si>
   <si>
     <t>6,709 DT</t>
   </si>
   <si>
-    <t>Décret n°2004-1804 du 02 août 2004  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/Décret_2004_1804_fr.pdf | امر عدد 1804 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2004/Décret_2004_1804_ar.pdf</t>
+    <t>Décret n°2004-1804 du 02 août 2004  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2004/2004F/Jo0632004.pdf | امر عدد 1804 لسنة 2004 مؤرخ في 2 أوت 2004 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2004/2004A/Ja0632004.pdf</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>6,509 DT</t>
   </si>
   <si>
-    <t>Décret n°2003-1692 du 18 août 2003 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/Décret_2003_1692_fr.pdf | امر عدد  1692 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2003/Décret_2003_1692_ar.pdf</t>
+    <t>Décret n°2003-1692 du 18 août 2003 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2003/2003F/Jo0672003.pdf | امر عدد  1692 لسنة 2003 مؤرخ في 18 أوت 2003 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2003/2003A/Ja0672003.pdf</t>
   </si>
   <si>
     <t>01/07/2002</t>
   </si>
   <si>
     <t>6,259 DT</t>
   </si>
   <si>
-    <t>Décret n°2002-1791 du 12 août 2002 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/Décret_2002_1791_fr.pdf | امر عدد 1791 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2002/Décret_2002_1791_ar.pdf</t>
+    <t>Décret n°2002-1791 du 12 août 2002 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2002/2002F/Jo0672002.pdf | امر عدد 1791 لسنة 2002 مؤرخ في 12 أوت 2002 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2002/2002A/Ja0672002.pdf</t>
   </si>
   <si>
     <t>01/07/2001</t>
   </si>
   <si>
     <t>6,059 DT</t>
   </si>
   <si>
-    <t>Décret n°2001-1747 du 01 août 2001 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/Décret_2001_1747_fr.pdf | امر عدد 1747 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2001/Décret_2001_1747_ar.pdf</t>
+    <t>Décret n°2001-1747 du 01 août 2001 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2001/2001F/Jo0632001.pdf | امر عدد 1747 لسنة 2001 مؤرخ في أول أوت 2001 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2001/2001A/Ja0632001.pdf</t>
   </si>
   <si>
     <t>01/05/2000</t>
   </si>
   <si>
     <t>5,809 DT</t>
   </si>
   <si>
-    <t>Décret n°2000-950 du 11 mai 2000 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/Décret_2000_950_fr.pdf | امر عدد  950 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2000/Décret_2000_950_ar.pdf</t>
+    <t>Décret n°2000-950 du 11 mai 2000 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/2000/2000F/Jo0382000.pdf | امر عدد  950 لسنة 2000 مؤرخ في 11 ماي 2000 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/2000/2000A/Ja03800.pdf</t>
   </si>
   <si>
     <t>19/08/1999</t>
   </si>
   <si>
     <t>5,609 DT</t>
   </si>
   <si>
-    <t>Décret n°99-1867 du 31 août 1999 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1867_fr.pdf | امر  عدد 1867 لسنة 1999 مؤرخ في 31 أوت 1999 يتعلّق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_1867_ar.pdf</t>
+    <t>Décret n°99-1867 du 31 août 1999 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1999/1999F/Jo07499.pdf | امر  عدد 1867 لسنة 1999 مؤرخ في 31 أوت 1999 يتعلّق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1999/1999A/Ja07499.pdf</t>
   </si>
   <si>
     <t>01/05/1999</t>
   </si>
   <si>
     <t>5,509 DT</t>
   </si>
   <si>
-    <t>Décret n°99-995 du 10 mai 1999  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_995_fr.pdf | أمر عدد 995 لسنة 1999 مؤرخ في 10 ماي 1999 يتعلّق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1999/Décret_1999_995_ar.pdf</t>
+    <t>Décret n°99-995 du 10 mai 1999  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1999/1999F/Jo03899.pdf | أمر عدد 995 لسنة 1999 مؤرخ في 10 ماي 1999 يتعلّق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1999/1999A/Ja03899.pdf</t>
   </si>
   <si>
     <t>20/08/1998</t>
   </si>
   <si>
     <t>5,309 DT</t>
   </si>
   <si>
-    <t>Décret n°98-1675 du 26 août 1998  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1675_fr.pdf | أمر عدد 1675 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1998/Décret_1998_1675_ar.pdf</t>
+    <t>Décret n°98-1675 du 26 août 1998  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1998/1998F/Jo07198.pdf | أمر عدد 1675 لسنة 1998 مؤرخ في 26 أوت 1998 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1998/1998A/Ja07198.pdf</t>
   </si>
   <si>
     <t>07/11/1997</t>
   </si>
   <si>
     <t>5,209 DT</t>
   </si>
   <si>
-    <t>Décret n°97-2149 du 12 novembre 1997  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2149_fr.pdf | أمر عدد 2149 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_2149_ar.pdf</t>
+    <t>Décret n°97-2149 du 12 novembre 1997  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1997/1997F/Jo09397.pdf | أمر عدد 2149 لسنة 1997 مؤرخ في 12 نوفبر 1977 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1997/1997A/Ja09397.pdf</t>
   </si>
   <si>
     <t>20/07/1997</t>
   </si>
   <si>
     <t>5,061 DT</t>
   </si>
   <si>
-    <t>Décret n°97-1522 du 04 août 1997 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1522_fr.pdf | أمر عدد 1522 لسنة 1997 مؤرخ في  4 اوت 1997 بتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1997/décret_97_1522_ar.pdf</t>
+    <t>Décret n°97-1522 du 04 août 1997 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1997/1997F/Jo06397.pdf | أمر عدد 1522 لسنة 1997 مؤرخ في  4 اوت 1997 بتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1997/1997A/Ja06397.pdf</t>
   </si>
   <si>
     <t>09/09/1996</t>
   </si>
   <si>
     <t>4,961 DT</t>
   </si>
   <si>
-    <t>Décret n°96-1548 du 10 septembre 1996 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1548_fr.pdf | أمر عدد 1548  لسنة 1996 مؤرخ في 10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96-1548_ar.pdf</t>
+    <t>Décret n°96-1548 du 10 septembre 1996 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1996/1996F/Jo07496.pdf | أمر عدد 1548  لسنة 1996 مؤرخ في 10 سبتمبر 1996 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1996/1996A/Ja07496.pdf</t>
   </si>
   <si>
     <t>01/05/1996</t>
   </si>
   <si>
     <t>4,861 DT</t>
   </si>
   <si>
-    <t>Décret n°96-1014 du 27 mai 1996 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1014_fr.pdf | أمر عدد 1014 لسنة 1996 مؤرخ في  27 ماي 1996 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1996/décret_96_1014_ar.pdf</t>
+    <t>Décret n°96-1014 du 27 mai 1996 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1996/1996F/Jo04596.pdf | أمر عدد 1014 لسنة 1996 مؤرخ في  27 ماي 1996 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1996/1996A/Ja04596.pdf</t>
   </si>
   <si>
     <t>01/05/1995</t>
   </si>
   <si>
     <t>4,661 DT</t>
   </si>
   <si>
-    <t>Décret n°95-901 du 15 mai 1995 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_901_fr.pdf | أمر عدد  901   لسنة   1995 مؤرخ في 15  ماي 1995  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1995/décret_95_901_ar.pdf</t>
+    <t>Décret n°95-901 du 15 mai 1995 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1995/1995F/Jo04095.pdf | أمر عدد  901   لسنة   1995 مؤرخ في 15  ماي 1995  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1995/1995A/Ja04095.pdf</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>4,461 DT</t>
   </si>
   <si>
-    <t>Décret n°94-1865 du 05 septembre 1994 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1865_fr.pdf | أمر عدد  1865   لسنة  1994    مؤرخ في  5    سبتمبر 1994  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1994/décret_94_1865_ar.pdf</t>
+    <t>Décret n°94-1865 du 05 septembre 1994 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1994/1994F/Jo07294.pdf | أمر عدد  1865   لسنة  1994    مؤرخ في  5    سبتمبر 1994  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1994/1994A/Ja07294.pdf</t>
   </si>
   <si>
     <t>01/08/1993</t>
   </si>
   <si>
     <t>4,361 DT</t>
   </si>
   <si>
-    <t>Décret n°93-1840 du 06 septembre 1993 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1840_fr.pdf | أمر عدد   1840  لسنة   1993 مؤرخ في 6  سبتمبر 1993 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93-1840_ar.pdf</t>
+    <t>Décret n°93-1840 du 06 septembre 1993 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1993/1993F/Jo06993.pdf | أمر عدد   1840  لسنة   1993 مؤرخ في 6  سبتمبر 1993 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1993/1993A/Ja06993.pdf</t>
   </si>
   <si>
     <t>01/05/1993</t>
   </si>
   <si>
     <t>4,261 DT</t>
   </si>
   <si>
-    <t>Décret n°93-1257 du 07 juin 1993 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1257_fr.pdf | أمر عدد    1257 لسنة   1993   مؤرخ في    7 جوان   يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1993/décret_93_1257_ar.pdf</t>
+    <t>Décret n°93-1257 du 07 juin 1993 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1993/1993F/Jo04493.pdf | أمر عدد    1257 لسنة   1993   مؤرخ في    7 جوان   يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1993/1993A/Ja04493.pdf</t>
   </si>
   <si>
     <t>01/08/1992</t>
   </si>
   <si>
     <t>4,061 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1631 du 07 septembre 1992 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1631_fr.pdf | أمر عدد   1631  لسنة 1992 مؤرخ في  7 سبتمبر 1992  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1631_ar.pdf</t>
+    <t>Décret n°92-1631 du 07 septembre 1992 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1992/1992F/Jo06392.pdf | أمر عدد   1631  لسنة 1992 مؤرخ في  7 سبتمبر 1992  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1992/1992A/Ja06392.pdf</t>
   </si>
   <si>
     <t>01/05/1992</t>
   </si>
   <si>
     <t>3,961 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1300 du 13 juillet 1992 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_fr.pdf | أمر عدد  1300 لسنة  1992 مؤرخ في 13 جويلية 1992  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_ar.pdf</t>
-[...8 lines deleted...]
-    <t>Décret n°91-1317 du 02 septembre 1991 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1317-fr.pdf | أمر عدد   1317 لسنة  1991 مؤرخ في 2  سبتمبر 1991 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_91_1317_ar.pdf</t>
+    <t>Décret n° 92-1300 du 13 juillet 1992, fixant le salaire minimum agricole garanti, articles premier et 3; https://www.pist.tn/jort/1992/1992F/Jo04992.pdf; JORT n° 49 du 28 juillet 1992, p. 936. Article premier : le SMAG est fixé à 3,961 dinars par journée de travail effectif. Article 3 : les salaires minima « comprennent l'indemnité spéciale fixée par le décret sus-visé n° 91-1317 du 2 septembre 1991 » (215 millimes par journée), que l'article 6 abroge. Article 7 : effet à compter du 1er mai 1992. | أمر عدد 1300 لسنة 1992 مؤرخ في 13 جويلية 1992 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1992/1992A/Ja04992.pdf</t>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
-    <t>3,661 DT</t>
-[...11 lines deleted...]
-    <t>Décret n°89-1552 du 06 octobre 1989 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1552_fr.pdf | أمر عدد   1552  لسنة  1989 مؤرخ في 6 أكتوبر 1989  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1989/décret_89_1552_ar.pdf</t>
+    <t>3,546 DT</t>
+  </si>
+  <si>
+    <t>Décret n° 90-247 du 5 février 1990, fixant le salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/1990/1990F/Jo01390.pdf; JORT n° 13 du 16 février 1990, p. 252. Article premier : le SMAG est « porté à 3,546 dinars par journée de travail effectif ». Article 6 : effet à compter du 1er janvier 1990. Ce montant ne comprend pas l'indemnité spéciale du décret n° 89-1552 (115 millimes par journée), qui subsiste à côté du SMAG et figure dans marche_travail.indemnite_speciale_smag. Jusqu'au 1er janvier 1990 exclu, le SMAG reste celui du décret n° 88-890 : le décret n° 89-1552 ne le modifie pas. | أمر عدد 247 لسنة 1990 مؤرخ في 5 فيفري 1990 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1990/1990A/Ja01390.pdf</t>
   </si>
   <si>
     <t>01/04/1988</t>
   </si>
   <si>
     <t>3,2 DT</t>
   </si>
   <si>
-    <t>Décret n°88-890 du 05 mai 1988  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_890_fr.pdf | أمر عدد  890   لسنة   1988   مؤرخ في  5 ماي 1988 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1988/décret_88_980_ar.pdf</t>
+    <t>Décret n°88-890 du 05 mai 1988  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1988/1988F/Jo03188.pdf | أمر عدد  890   لسنة   1988   مؤرخ في  5 ماي 1988 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1988/1988A/Ja03188.pdf</t>
   </si>
   <si>
     <t>01/11/1987</t>
   </si>
   <si>
     <t>3,05 DT</t>
   </si>
   <si>
-    <t>Décret n°87-1278 du 05 novembre 1987 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1278_fr.pdf | امر عدد  1278  لسنة  1987 مؤرخ في  5 نوفمبر 1987  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1987/décret_87_1278_ar.pdf</t>
+    <t>Décret n°87-1278 du 05 novembre 1987 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1987/1987F/Jo07887.pdf | امر عدد  1278  لسنة  1987 مؤرخ في  5 نوفمبر 1987  يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1987/1987A/Ja07887.pdf</t>
   </si>
   <si>
     <t>01/07/1986</t>
   </si>
   <si>
     <t>2,9 DT</t>
   </si>
   <si>
-    <t>Décret n°86-690 du 20 juillet 1986 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_690_fr.pdf | امر عدد   690 لسنة  1986 مؤرخ في  19 جوبلية 1986 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1986/décret_86_690_ar.pdf</t>
+    <t>Décret n°86-690 du 20 juillet 1986 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1986/1986F/Jo04186.pdf | امر عدد   690 لسنة  1986 مؤرخ في  19 جوبلية 1986 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1986/1986A/Ja04186.pdf</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
     <t>2,64 DT</t>
   </si>
   <si>
-    <t>Décret n°83-510 du 04 juin 1983 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_510_fr.pdf | امر عدد  510  لسنة  1983 مؤرخ في 4 جوان 1983 يتعلق بضبط الأجر لأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1983/décret_83_510_ar.pdf</t>
+    <t>Décret n°83-510 du 04 juin 1983 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1983/1983F/Jo04283.pdf | امر عدد  510  لسنة  1983 مؤرخ في 4 جوان 1983 يتعلق بضبط الأجر لأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1983/1983A/Ja04283.pdf</t>
   </si>
   <si>
     <t>01/02/1982</t>
   </si>
   <si>
     <t>2,4 DT</t>
   </si>
   <si>
-    <t>Décret n°82-502 du 16 mars 1982  fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_502_fr.pdf | امر عدد  502  لسنة  1982 مؤرخ في 16 مارس 1982 يتعلق بضبط الأجر لأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_502_ar.pdf</t>
+    <t>Décret n°82-502 du 16 mars 1982  fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | امر عدد  502  لسنة  1982 مؤرخ في 16 مارس 1982 يتعلق بضبط الأجر لأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1982/1982A/Ja01982.pdf</t>
   </si>
   <si>
     <t>01/04/1981</t>
   </si>
   <si>
     <t>2 DT</t>
   </si>
   <si>
-    <t>Décret n°81-438 du 07 avril 1981 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_438_fr.pdf | امر عدد   438 لسنة  1981  مؤرخ في7 افريل 1981  يتعلق بضبط الأجر الادنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1981/décret_81_438_ar.pdf</t>
+    <t>Décret n°81-438 du 07 avril 1981 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1981/1981F/Jo02581.pdf | امر عدد   438 لسنة  1981  مؤرخ في7 افريل 1981  يتعلق بضبط الأجر الادنى المضمون في الفلاحة; https://www.pist.tn/jort/1981/1981A/Ja02581.pdf</t>
   </si>
   <si>
     <t>01/05/1980</t>
   </si>
   <si>
     <t>1,631 DT</t>
   </si>
   <si>
-    <t>Décret n°80-610 du 19 mai 1980 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_610_fr.pdf | امر عدد  610  لسنة  1980 مؤرخ في 19  ماي 1980  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_610_ar.pdf</t>
+    <t>Décret n°80-610 du 19 mai 1980 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1980/1980F/Jo03180.pdf | امر عدد  610  لسنة  1980 مؤرخ في 19  ماي 1980  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1980/1980A/Ja03180.pdf</t>
   </si>
   <si>
     <t>01/02/1980</t>
   </si>
   <si>
     <t>1,483 DT</t>
   </si>
   <si>
-    <t>Décret n°80-76 du 21 janvier 1980 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_76_fr.pdf | امر عدد 76   لسنة   1980  مؤرخ في   21 جانفي   1980 يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1980/décret_80_76_ar.pdf</t>
+    <t>Décret n°80-76 du 21 janvier 1980 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1980/1980F/Jo00580.pdf | امر عدد 76   لسنة   1980  مؤرخ في   21 جانفي   1980 يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1980/1980A/Ja00580.pdf</t>
   </si>
   <si>
     <t>01/05/1979</t>
   </si>
   <si>
     <t>1,44 DT</t>
   </si>
   <si>
-    <t>Décret n°79-474 du 21 mai 1979 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_474_fr.pdf | امر عدد 474  لسنة 1979  مؤرخ في  21  ماي  1979   يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1979/décret_79_474_ar.pdf</t>
+    <t>Décret n°79-474 du 21 mai 1979 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1979/1979F/Jo03479.pdf | امر عدد 474  لسنة 1979  مؤرخ في  21  ماي  1979   يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1979/1979A/Ja03479.pdf</t>
   </si>
   <si>
     <t>01/05/1978</t>
   </si>
   <si>
     <t>1,332 DT</t>
   </si>
   <si>
-    <t>Décret n°78-442 du 26 avril 1978 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_442_fr.pdf | امر عدد 442  لسنة   1978  مؤرخ في 26 افريل 1978   يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1978/décret_78_442_ar.pdf</t>
+    <t>Décret n°78-442 du 26 avril 1978 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1978/1978F/Jo03378.pdf | امر عدد 442  لسنة   1978  مؤرخ في 26 افريل 1978   يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1978/1978A/Ja03378.pdf</t>
   </si>
   <si>
     <t>01/05/1977</t>
   </si>
   <si>
     <t>1,2 DT</t>
   </si>
   <si>
-    <t>Décret n°77-116 du 02 février 1977 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_116_fr.pdf | امر عدد 116  لسنة  1977  مؤرخ في 2 فيفري 1977 يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1977/décret_77_116_ar.pdf</t>
+    <t>Décret n°77-116 du 02 février 1977 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1977/1977F/Jo00977.pdf | امر عدد 116  لسنة  1977  مؤرخ في 2 فيفري 1977 يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1977/1977A/Ja00977.pdf</t>
   </si>
   <si>
     <t>01/06/1975</t>
   </si>
   <si>
     <t>0,9 DT</t>
   </si>
   <si>
-    <t>Décret n°75-358 du 03 juin 1975 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_358_fr.pdf | امر عدد  358  لسنة   1975  مؤرخ في 3 جوان 1975  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1975/décret_75_358_ar.pdf</t>
+    <t>Décret n°75-358 du 03 juin 1975 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1975/1975F/Jo03875.pdf | امر عدد  358  لسنة   1975  مؤرخ في 3 جوان 1975  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1975/1975A/Ja03875.pdf</t>
   </si>
   <si>
     <t>01/06/1974</t>
   </si>
   <si>
     <t>0,8 DT</t>
   </si>
   <si>
-    <t>Décret n°74-571 du 22 mai 1974 fixant le salaire minimum agricole garanti; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_571_fr.pdf | امر عدد 571  لسنة   1974 مؤرخ في 22 ماي 1974  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1974/décret_74_571_ar.pdf</t>
+    <t>Décret n°74-571 du 22 mai 1974 fixant le salaire minimum agricole garanti; https://www.pist.tn/jort/1974/1974F/Jo03674.pdf | امر عدد 571  لسنة   1974 مؤرخ في 22 ماي 1974  يتعلق بضبط الأجر الأدنى المضمون في الفلاحة; https://www.pist.tn/jort/1974/1974A/Ja03674.pdf</t>
   </si>
   <si>
     <t>01/05/1971</t>
   </si>
   <si>
     <t>0,6 DT</t>
   </si>
   <si>
-    <t>Décret n°71-163 du 03 mai 1971  relatif à la rémunération des travailleurs agricoles; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_163_fr.pdf | امر عدد 163  لسنة   1971  مؤرخ في 3 ماي    1971  بأجور العملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1971/décret_71_163_ar.pdf</t>
+    <t>Décret n°71-163 du 03 mai 1971  relatif à la rémunération des travailleurs agricoles; https://www.pist.tn/jort/1971/1971F/Jo02071.pdf | امر عدد 163  لسنة   1971  مؤرخ في 3 ماي    1971  بأجور العملة الفلاحيين; https://www.pist.tn/jort/1971/1971A/Ja02071.pdf</t>
   </si>
   <si>
     <t>01/11/1969</t>
   </si>
   <si>
     <t>0,55 DT</t>
   </si>
   <si>
-    <t>Décret n°69-344 du 27 septembre 1969 relatif à la rémunération des travailleurs agricoles; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1969/décret_69_344_fr.pdf | امر عدد 344  لسنة   1969 مؤرخ في   27 سبتمبر 1969 يتعلق بأجور العملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1969/décret_69_344_ar.pdf</t>
+    <t>Décret n°69-344 du 27 septembre 1969 relatif à la rémunération des travailleurs agricoles; https://www.pist.tn/jort/1969/1969F/Jo03869.pdf | امر عدد 344  لسنة   1969 مؤرخ في   27 سبتمبر 1969 يتعلق بأجور العملة الفلاحيين; https://www.pist.tn/jort/1969/1969A/Ja03869.pdf</t>
   </si>
   <si>
     <t>01/05/1968</t>
   </si>
   <si>
     <t>0,5 DT</t>
   </si>
   <si>
-    <t>Décret n°68-113 du 30 avril 1968 relatif à la rémunération des travailleurs agricoles; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_113_fr.pdf | امر عدد 344  لسنة   1968 مؤرخ في   30 افريل 1968 يتعلق بأجور العملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1968/décret_68_113_ar.pdf</t>
+    <t>Décret n°68-113 du 30 avril 1968 relatif à la rémunération des travailleurs agricoles; https://www.pist.tn/jort/1968/1968F/Jo01868.pdf | امر عدد 344  لسنة   1968 مؤرخ في   30 افريل 1968 يتعلق بأجور العملة الفلاحيين; https://www.pist.tn/jort/1968/1968A/Ja01868.pdf</t>
   </si>
   <si>
     <t>01/01/1966</t>
   </si>
   <si>
     <t>0,385 DT</t>
   </si>
   <si>
-    <t>Arrêté des secrétaires d'Etat au plan et à  l'économie nationale et à la jeunesse aux sports et aux affaires sociales du 31 décembre 1965 portant relèvement du salaire minimum journalier des travailleurs agricoles; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/arrêté_31_12_1965_fr.pdf | قرار من كاتبي الدولة للتخطيط والاقتصاد الوطني وللشباب والرياضة والشؤون الاجتماعية مؤرخ في 31 دبسمبر 1965  بالترفيع في الأجر اليومي الأدنى للعملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1965/arrêté_31_12_1965_ar.pdf</t>
+    <t>Arrêté des secrétaires d'Etat au plan et à  l'économie nationale et à la jeunesse aux sports et aux affaires sociales du 31 décembre 1965 portant relèvement du salaire minimum journalier des travailleurs agricoles; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf | قرار من كاتبي الدولة للتخطيط والاقتصاد الوطني وللشباب والرياضة والشؤون الاجتماعية مؤرخ في 31 دبسمبر 1965  بالترفيع في الأجر اليومي الأدنى للعملة الفلاحيين; https://www.pist.tn/jort/1965/1965A/Ja06665.pdf</t>
   </si>
   <si>
     <t>01/01/1964</t>
   </si>
   <si>
     <t>0,35 DT</t>
   </si>
   <si>
-    <t>Arrêté des Secrétaires d'Etat à l'Agriculture et à la Santé Publique et aux Affaires Sociales du 24 décembre 1963 modifiant l'arrêté du 30 avril 1956  relatif à la rémunération des travailleurs agricoles.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1963/arrêté_24_12_63_fr.pdf | قرار من  كاتبي الدولة للفلاحة والصحة العمومية   مؤرخ في  24 ديسمبر 1963 يتعلق بتنقيح القرار المؤرخ في  30 افريل 1956  المتعلق بخلاص اجور  العملة الفلاحيين; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1963/arrêté_24_12_63_ar.pdf</t>
+    <t>Arrêté des Secrétaires d'Etat à l'Agriculture et à la Santé Publique et aux Affaires Sociales du 24 décembre 1963 modifiant l'arrêté du 30 avril 1956  relatif à la rémunération des travailleurs agricoles.; https://www.pist.tn/jort/1963/1963F/Jo05963.pdf | قرار من  كاتبي الدولة للفلاحة والصحة العمومية   مؤرخ في  24 ديسمبر 1963 يتعلق بتنقيح القرار المؤرخ في  30 افريل 1956  المتعلق بخلاص اجور  العملة الفلاحيين; https://www.pist.tn/jort/1963/1963A/Ja05963.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Salaire minimum agricole garanti par journée de travail effectif pour les travailleurs des deux sexes âgés de 18 ans au moins
 الأجر الأدنى الفلاحي المضمون للعمال من الجنسين البالغين من العمر 18 سنة على الأقل عن كل يوم عمل فعلي</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -888,53 +933,57 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2017/2017A/Ja0452017.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E56"/>
+  <dimension ref="A1:E61"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1817,56 +1866,144 @@
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>162</v>
       </c>
       <c r="B54" t="s">
         <v>163</v>
       </c>
       <c r="C54" t="s">
         <v>164</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>165</v>
+      </c>
+      <c r="B55" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>165</v>
+        <v>168</v>
+      </c>
+      <c r="B56" t="s">
+        <v>169</v>
+      </c>
+      <c r="C56" t="s">
+        <v>170</v>
+      </c>
+      <c r="D56" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>171</v>
+      </c>
+      <c r="B57" t="s">
+        <v>172</v>
+      </c>
+      <c r="C57" t="s">
+        <v>173</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>174</v>
+      </c>
+      <c r="B58" t="s">
+        <v>175</v>
+      </c>
+      <c r="C58" t="s">
+        <v>176</v>
+      </c>
+      <c r="D58" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>177</v>
+      </c>
+      <c r="B59" t="s">
+        <v>178</v>
+      </c>
+      <c r="C59" t="s">
+        <v>179</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C11" r:id="rId1" tooltip="Décret gouvernemental n° 2017-669 du 5 juin 2017, fixant le salaire minimum agricole garanti. JORT n° 45 du 6 juin 2017, édition arabe, p. 1878. Article premier : le SMAG est fixé à 13,736 dinars par journée de travail effectif. Article 6 : effet à compter du 1er août 2016. La date du 5 juin 2017 portée auparavant était celle de la signature. L'édition française de ce fascicule n'est pas servie par pist.tn : l'adresse 2017F/Jo0452017.pdf renvoie le même fichier que l'édition arabe ; le texte a été lu dans l'édition arabe."/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>smag_journalier</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>