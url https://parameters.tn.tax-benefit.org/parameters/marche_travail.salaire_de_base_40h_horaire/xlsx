--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -31,99 +31,99 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="24">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>salaire de base horaire - régime 40h par semaine</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/05/2014</t>
   </si>
   <si>
     <t>1,411 DT</t>
   </si>
   <si>
-    <t>Décret n°2014-2907 du 11 Août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_fr.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2014/Décret_2014_2907_ar.pdf</t>
+    <t>Décret n°2014-2907 du 11 Août 2014 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2014/2014F/Jo0662014.pdf | امر عدد 2907 لسنة 2014 مؤرخ في 11 أوت 2014 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2014/2014A/Ja0662014.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2012</t>
   </si>
   <si>
     <t>1,324 DT</t>
   </si>
   <si>
-    <t>Décret n°2012-1981 du 20 Septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_fr.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2012/Décret_2012_1981_ar.pdf</t>
+    <t>Décret n°2012-1981 du 20 Septembre 2012 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2012/2012F/Jo0772012.pdf | امر عدد 1981 لسنة 2012 مؤرخ في 20 سبتمبر 2012 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2012/2012A/Ja0772012.pdf</t>
   </si>
   <si>
     <t>01/05/2011</t>
   </si>
   <si>
     <t>1,248 DT</t>
   </si>
   <si>
-    <t>Décret n°2011-679 du 09 Juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_fr.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2011/Décret_2011_679_ar.pdf</t>
+    <t>Décret n°2011-679 du 09 Juin 2011 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2011/2011F/Jo0422011.pdf | أمر عدد 679 لسنة 2011 مؤرخ في 9 جوان 2011 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2011/2011A/Ja0422011.pdf</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>1,183 DT</t>
   </si>
   <si>
-    <t>Décret n°2010-1746 du 17 Juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_ar.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2010/Décret_2010_1746_ar.pdf</t>
+    <t>Décret n°2010-1746 du 17 Juillet 2010 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail.; https://www.pist.tn/jort/2010/2010F/Jo0582010.pdf | أمر عدد 1746 لسنة 2010 مؤرخ في 17 جويلية 2010 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2010/2010A/Ja0582010.pdf</t>
   </si>
   <si>
     <t>01/08/2009</t>
   </si>
   <si>
     <t>1,126 DT</t>
   </si>
   <si>
-    <t>Décret n°2009-2257 du 14 Juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_fr.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2009/Décret_2009_2257_ar.pdf</t>
+    <t>Décret n°2009-2257 du 14 Juillet 2009 fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2009/2009F/Jo0622009.pdf | أمر عدد 2257 لسنة 2009 مؤرخ في 14 جويلية 2009 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2009/2009A/Ja0622009.pdf</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>1,084 DT</t>
   </si>
   <si>
-    <t>Décret n° 2008-2072 du 2 juin 2008, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_fr.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/2008/Décret_2008_2072_ar.pdf</t>
+    <t>Décret n° 2008-2072 du 2 juin 2008, fixant le salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/2008/2008F/Jo0462008.pdf | أمر عدد 2072 لسنة 2008 مؤرخ في 2 جوان 2008 يتعلق بضبط الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية الخاضعة لمجلة الشغل; https://www.pist.tn/jort/2008/2008A/Ja0462008.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>