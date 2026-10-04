--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -31,51 +31,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="9">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Majoration du Salaire minimum interprofessionnel garanti (Smig) au régime de 48h dans les secteurs non agricoles - montant par mois</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>16/03/1982</t>
   </si>
   <si>
     <t>20,368 DT</t>
   </si>
   <si>
-    <t>Décret n° 82-501 du 16 mars 1982 portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_fr.pdf | أمر عدد 501 لسنة 1982 مؤرخ في 16 مارس 1982 يتعلق بالترفيع في الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1982/décret_82_501_ar.pdf</t>
+    <t>Décret n° 82-501 du 16 mars 1982 portant majoration du salaire minimum interprofessionnel garanti dans les secteurs non agricoles régis par le code du travail; https://www.pist.tn/jort/1982/1982F/Jo01982.pdf | أمر عدد 501 لسنة 1982 مؤرخ في 16 مارس 1982 يتعلق بالترفيع في الأجر الأدنى المضمون لمختلف المهن في القطاعات غير الفلاحية والخاضعة لمجلة الشغل; https://www.pist.tn/jort/1982/1982A/Ja01982.pdf</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>