--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,101 +8,95 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="indemnite_speciale_smag" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="15">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/05/1992</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
-    <t>Décret n°92-1300 du 13-07-1992; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_fr.pdf | امر عدد 1300 لسنة 1992 مؤرخ  في 13 حويبية 1992 يتعلق يارجر الادنى الغلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1992/décret_92_1300_ar.pdf</t>
+    <t>Décret n° 92-1300 du 13 juillet 1992, fixant le salaire minimum agricole garanti, article 3; https://www.pist.tn/jort/1992/1992F/Jo04992.pdf; JORT n° 49 du 28 juillet 1992, p. 936. Article 3 : les salaires minima fixés aux articles 1 et 2 « comprennent l'indemnité spéciale fixée par le décret sus-visé n° 91-1317 du 2 septembre 1991 ». Article 6 : abroge le décret n° 91-1317. Article 7 : effet à compter du 1er mai 1992. La valeur nulle traduit l'intégration de l'indemnité au SMAG, non sa suppression. | أمر عدد 1300 لسنة 1992 مؤرخ في 13 جويلية 1992 يتعلق بضبط الأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1992/1992A/Ja04992.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/08/1991</t>
   </si>
   <si>
     <t>0,215 DT</t>
   </si>
   <si>
-    <t>Décret n°91-1317 du 02-09-1991; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_92_1300_fr.pdf | امر عدد 1317 لسنة 1991 مؤرخ في 02 سبتمبر 1991; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1991/décret_92_1300_ar.pdf</t>
-[...2 lines deleted...]
-    <t>01/01/1990</t>
+    <t>Décret n° 91-1317 du 2 septembre 1991, portant fixation de l'indemnité spéciale octroyée au profit des travailleurs payés au salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/1991/1991F/Jo06391.pdf; JORT n° 63 du 17 septembre 1991, p. 1581. Article premier : indemnité fixée à 215 millimes par journée. Article 3 : les retenues d'impôt sur le revenu sont suspendues au titre de cette indemnité. Article 4 : même exclusion de l'assiette des cotisations et des prestations de sécurité sociale. Article 6 : abroge le décret n° 89-1552. Article 7 : effet à compter du 1er août 1991. | أمر عدد 1317 لسنة 1991 مؤرخ في 2 سبتمبر 1991 يتعلق بضبط المنحة الخاصة المسندة لفائدة العملة الخالصين بالأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1991/1991A/Ja06391.pdf</t>
+  </si>
+  <si>
+    <t>01/08/1989</t>
   </si>
   <si>
     <t>0,115 DT</t>
   </si>
   <si>
-    <t>Décret n°90-247 du 05-02-1990; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_247_fr.pdf | امر عدد 247 لسنة 1990 مؤرخ في  5 فيفري 1991 ينعلق يالاجر الادنى الفلاحي المضمون; https://gitlab.com/benjello/tunisia-legislative-references/-/blob/main/lois/1990/décret_90_247_ar.pdf</t>
-[...5 lines deleted...]
-    <t>Décret n°89-1552 du 06-10-1989</t>
+    <t>Décret n° 89-1552 du 6 octobre 1989, portant octroi d'une indemnité spéciale au profit des travailleurs payés au salaire minimum agricole garanti, article premier; https://www.pist.tn/jort/1989/1989F/Jo06989.pdf; JORT n° 69 du 17 octobre 1989, p. 1632. Article premier : « Le montant journalier de cette indemnité est fixé à 115 millimes. » Article 3 : les retenues d'impôt sur les traitements et salaires, de contribution personnelle d'État, de contribution de solidarité et au profit du FOPROLOS sont suspendues au titre de cette indemnité. Article 4 : l'indemnité n'est pas prise en compte pour la détermination de l'assiette des cotisations et des prestations de sécurité sociale. Article 6 : effet à compter du 1er août 1989. Le décret n° 90-247, qui fixe le SMAG au 1er janvier 1990, ne modifie pas l'indemnité. | أمر عدد 1552 لسنة 1989 مؤرخ في 6 أكتوبر 1989 يتعلق باسناد منحة خاصة لفائدة العملة الخالصين بالأجر الأدنى الفلاحي المضمون; https://www.pist.tn/jort/1989/1989A/Ja06989.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -442,51 +436,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E4"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -516,67 +510,50 @@
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>8</v>
-[...15 lines deleted...]
-      <c r="E5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>