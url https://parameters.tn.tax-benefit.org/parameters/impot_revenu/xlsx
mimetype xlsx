--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="impot_revenu" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1635" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1914" uniqueCount="184">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Impôt sur le revenu</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Tranches de l'IR</t>
   </si>
   <si>
     <t>Contributions au budget de l'Etat (montant de la contribution en jour de salaire ou pension brut par tranche de revenu annuel net)</t>
   </si>
   <si>
     <t>Déductions</t>
   </si>
   <si>
@@ -244,234 +244,255 @@
   <si>
     <t>Accomptes (en % de l'impôt forfaitaire dû)</t>
   </si>
   <si>
     <t>Montant de l'impot forfaitaire dispensant du paiement des accomptes provisionnels</t>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
     <t>Part des recettes brutes TTC imposées</t>
   </si>
   <si>
     <t>Déduction pour frais, charges et amortissments</t>
   </si>
   <si>
     <t>Tranche 8</t>
   </si>
   <si>
     <t>Tranche 9</t>
   </si>
   <si>
     <t>Tranche 10</t>
   </si>
   <si>
+    <t>01/01/2029</t>
+  </si>
+  <si>
+    <t>0 DT</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>5 000 DT</t>
+  </si>
+  <si>
+    <t>15 %</t>
+  </si>
+  <si>
+    <t>10 000 DT</t>
+  </si>
+  <si>
+    <t>25 %</t>
+  </si>
+  <si>
+    <t>20 000 DT</t>
+  </si>
+  <si>
+    <t>30 %</t>
+  </si>
+  <si>
+    <t>30 000 DT</t>
+  </si>
+  <si>
+    <t>33 %</t>
+  </si>
+  <si>
+    <t>40 000 DT</t>
+  </si>
+  <si>
+    <t>36 %</t>
+  </si>
+  <si>
+    <t>50 000 DT</t>
+  </si>
+  <si>
+    <t>38 %</t>
+  </si>
+  <si>
+    <t>70 000 DT</t>
+  </si>
+  <si>
+    <t>40 %</t>
+  </si>
+  <si>
+    <t>0 jours</t>
+  </si>
+  <si>
+    <t>12 000 DT</t>
+  </si>
+  <si>
+    <t>1 jours</t>
+  </si>
+  <si>
+    <t>2 jours</t>
+  </si>
+  <si>
+    <t>25 000 DT</t>
+  </si>
+  <si>
+    <t>3 jours</t>
+  </si>
+  <si>
+    <t>4 jours</t>
+  </si>
+  <si>
+    <t>35 000 DT</t>
+  </si>
+  <si>
+    <t>5 jours</t>
+  </si>
+  <si>
+    <t>6 jours</t>
+  </si>
+  <si>
+    <t>20 ans</t>
+  </si>
+  <si>
+    <t>25 ans</t>
+  </si>
+  <si>
+    <t>300 DT</t>
+  </si>
+  <si>
+    <t>100 DT</t>
+  </si>
+  <si>
+    <t>1 000 DT</t>
+  </si>
+  <si>
+    <t>2 000 DT</t>
+  </si>
+  <si>
+    <t>450 DT</t>
+  </si>
+  <si>
+    <t>200 %</t>
+  </si>
+  <si>
+    <t>5 %</t>
+  </si>
+  <si>
+    <t>600 DT</t>
+  </si>
+  <si>
+    <t>100 000 DT</t>
+  </si>
+  <si>
+    <t>1 500 DT</t>
+  </si>
+  <si>
+    <t>200 000 DT</t>
+  </si>
+  <si>
+    <t>35 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>80 %</t>
+  </si>
+  <si>
+    <t>10 %</t>
+  </si>
+  <si>
+    <t>45 %</t>
+  </si>
+  <si>
+    <t>20 %</t>
+  </si>
+  <si>
+    <t>25 DT</t>
+  </si>
+  <si>
+    <t>3 000 DT</t>
+  </si>
+  <si>
+    <t>45 DT</t>
+  </si>
+  <si>
+    <t>6 000 DT</t>
+  </si>
+  <si>
+    <t>75 DT</t>
+  </si>
+  <si>
+    <t>9 000 DT</t>
+  </si>
+  <si>
+    <t>120 DT</t>
+  </si>
+  <si>
+    <t>180 DT</t>
+  </si>
+  <si>
+    <t>18 000 DT</t>
+  </si>
+  <si>
+    <t>260 DT</t>
+  </si>
+  <si>
+    <t>21 000 DT</t>
+  </si>
+  <si>
+    <t>360 DT</t>
+  </si>
+  <si>
+    <t>24 000 DT</t>
+  </si>
+  <si>
+    <t>27 000 DT</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2028</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>Article 56 de la loi n° 2025-17 du 12 décembre 2025 portant loi de finances pour l'année 2026 (modifiant l'article 26-II du code de l'IRPP et de l'IS)</t>
+  </si>
+  <si>
+    <t>2025-12-12</t>
+  </si>
+  <si>
+    <t>L'abattement de 25% sur le montant brut des pensions et rentes viagères (art. 26-II du code de l'IRPP) est relevé à 30% à partir du 1er janvier 2027, 40% à partir du 1er janvier 2028 et 50% à partir du 1er janvier 2029. La valeur 2026 reste à 25%.</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>0 DT</t>
-[...173 lines deleted...]
-    <t>Loi 2024-48 du 9 décembre 2024 portant loi de finances pour 2025</t>
+    <t>Article 36 de la loi n° 2024-48 du 9 décembre 2024 portant loi de finances pour l'année 2025, JORT n° 149/2024, p. 6429</t>
   </si>
   <si>
     <t>2024-12-10</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>26 %</t>
   </si>
   <si>
     <t>28 %</t>
   </si>
   <si>
     <t>32 %</t>
   </si>
   <si>
     <t>Loi de Finances 2021 (Augmentation du plafond de 10 000 à 100 000 dinars); https://www.finances.gov.tn/fr/les-lois-de-finances | Loi n° 2020-46 du 28 décembre 2020, portant loi de finances pour l'année 2021 (Article 24); https://www.finances.gov.tn/fr/les-lois-de-finances</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>60 %</t>
   </si>
@@ -921,57 +942,53 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CO24"/>
+  <dimension ref="A1:CO27"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1965,215 +1982,215 @@
       <c r="AV7" t="s">
         <v>109</v>
       </c>
       <c r="AW7" t="s">
         <v>110</v>
       </c>
       <c r="AX7" t="s">
         <v>116</v>
       </c>
       <c r="AY7" t="s">
         <v>115</v>
       </c>
       <c r="AZ7" t="s">
         <v>91</v>
       </c>
       <c r="BA7" t="s">
         <v>117</v>
       </c>
       <c r="BB7" t="s">
         <v>118</v>
       </c>
       <c r="BC7" t="s">
         <v>81</v>
       </c>
       <c r="BD7" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="BE7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG7" t="s">
         <v>109</v>
       </c>
       <c r="BH7" t="s">
         <v>110</v>
       </c>
       <c r="BI7" t="s">
         <v>80</v>
       </c>
       <c r="BJ7" t="s">
+        <v>122</v>
+      </c>
+      <c r="BK7" t="s">
         <v>121</v>
       </c>
-      <c r="BK7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM7" t="s">
         <v>86</v>
       </c>
       <c r="BN7" t="s">
         <v>79</v>
       </c>
       <c r="BO7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV7" t="s">
         <v>96</v>
       </c>
       <c r="BW7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY7" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ7" t="s">
         <v>132</v>
       </c>
-      <c r="BZ7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD7" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE7" t="s">
         <v>135</v>
       </c>
-      <c r="CE7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH7" t="s">
         <v>116</v>
       </c>
       <c r="CI7" t="s">
         <v>79</v>
       </c>
       <c r="CJ7" t="s">
         <v>79</v>
       </c>
       <c r="CK7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CL7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CM7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CN7" t="s">
         <v>138</v>
       </c>
       <c r="CO7" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B8" t="s">
         <v>79</v>
       </c>
       <c r="C8" t="s">
         <v>80</v>
       </c>
       <c r="D8" t="s">
         <v>81</v>
       </c>
       <c r="E8" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="F8" t="s">
+        <v>83</v>
+      </c>
+      <c r="G8" t="s">
+        <v>84</v>
+      </c>
+      <c r="H8" t="s">
         <v>85</v>
       </c>
-      <c r="G8" t="s">
-[...2 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
+        <v>86</v>
+      </c>
+      <c r="J8" t="s">
         <v>87</v>
       </c>
-      <c r="I8" t="s">
-[...2 lines deleted...]
-      <c r="J8" t="s">
+      <c r="K8" t="s">
+        <v>88</v>
+      </c>
+      <c r="L8" t="s">
+        <v>89</v>
+      </c>
+      <c r="M8" t="s">
+        <v>90</v>
+      </c>
+      <c r="N8" t="s">
         <v>91</v>
       </c>
-      <c r="K8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="P8" t="s">
-        <v>139</v>
+        <v>93</v>
       </c>
       <c r="Q8" t="s">
-        <v>139</v>
+        <v>94</v>
       </c>
       <c r="R8" t="s">
         <v>79</v>
       </c>
       <c r="S8" t="s">
         <v>95</v>
       </c>
       <c r="T8" t="s">
         <v>96</v>
       </c>
       <c r="U8" t="s">
         <v>97</v>
       </c>
       <c r="V8" t="s">
         <v>85</v>
       </c>
       <c r="W8" t="s">
         <v>98</v>
       </c>
       <c r="X8" t="s">
         <v>99</v>
       </c>
       <c r="Y8" t="s">
         <v>100</v>
       </c>
@@ -2246,215 +2263,215 @@
       <c r="AV8" t="s">
         <v>109</v>
       </c>
       <c r="AW8" t="s">
         <v>110</v>
       </c>
       <c r="AX8" t="s">
         <v>116</v>
       </c>
       <c r="AY8" t="s">
         <v>115</v>
       </c>
       <c r="AZ8" t="s">
         <v>91</v>
       </c>
       <c r="BA8" t="s">
         <v>117</v>
       </c>
       <c r="BB8" t="s">
         <v>118</v>
       </c>
       <c r="BC8" t="s">
         <v>81</v>
       </c>
       <c r="BD8" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="BE8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG8" t="s">
         <v>109</v>
       </c>
       <c r="BH8" t="s">
         <v>110</v>
       </c>
       <c r="BI8" t="s">
         <v>80</v>
       </c>
       <c r="BJ8" t="s">
+        <v>122</v>
+      </c>
+      <c r="BK8" t="s">
         <v>121</v>
       </c>
-      <c r="BK8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM8" t="s">
         <v>86</v>
       </c>
       <c r="BN8" t="s">
         <v>79</v>
       </c>
       <c r="BO8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV8" t="s">
         <v>96</v>
       </c>
       <c r="BW8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY8" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ8" t="s">
         <v>132</v>
       </c>
-      <c r="BZ8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD8" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE8" t="s">
         <v>135</v>
       </c>
-      <c r="CE8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH8" t="s">
         <v>116</v>
       </c>
       <c r="CI8" t="s">
         <v>79</v>
       </c>
       <c r="CJ8" t="s">
         <v>79</v>
       </c>
       <c r="CK8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CL8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CM8" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="CN8" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO8" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="9" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B9" t="s">
         <v>79</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9" t="s">
         <v>81</v>
       </c>
       <c r="E9" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="F9" t="s">
+        <v>83</v>
+      </c>
+      <c r="G9" t="s">
+        <v>84</v>
+      </c>
+      <c r="H9" t="s">
         <v>85</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
+        <v>86</v>
+      </c>
+      <c r="J9" t="s">
         <v>87</v>
       </c>
-      <c r="I9" t="s">
-[...2 lines deleted...]
-      <c r="J9" t="s">
+      <c r="K9" t="s">
+        <v>88</v>
+      </c>
+      <c r="L9" t="s">
+        <v>89</v>
+      </c>
+      <c r="M9" t="s">
+        <v>90</v>
+      </c>
+      <c r="N9" t="s">
         <v>91</v>
       </c>
-      <c r="K9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="P9" t="s">
-        <v>139</v>
+        <v>93</v>
       </c>
       <c r="Q9" t="s">
-        <v>139</v>
+        <v>94</v>
       </c>
       <c r="R9" t="s">
         <v>79</v>
       </c>
       <c r="S9" t="s">
         <v>95</v>
       </c>
       <c r="T9" t="s">
         <v>96</v>
       </c>
       <c r="U9" t="s">
         <v>97</v>
       </c>
       <c r="V9" t="s">
         <v>85</v>
       </c>
       <c r="W9" t="s">
         <v>98</v>
       </c>
       <c r="X9" t="s">
         <v>99</v>
       </c>
       <c r="Y9" t="s">
         <v>100</v>
       </c>
@@ -2497,245 +2514,245 @@
       <c r="AL9" t="s">
         <v>108</v>
       </c>
       <c r="AM9" t="s">
         <v>109</v>
       </c>
       <c r="AN9" t="s">
         <v>110</v>
       </c>
       <c r="AO9" t="s">
         <v>111</v>
       </c>
       <c r="AP9" t="s">
         <v>112</v>
       </c>
       <c r="AQ9" t="s">
         <v>113</v>
       </c>
       <c r="AR9" t="s">
         <v>114</v>
       </c>
       <c r="AS9" t="s">
         <v>107</v>
       </c>
       <c r="AT9" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="AU9" t="s">
         <v>109</v>
       </c>
       <c r="AV9" t="s">
         <v>109</v>
       </c>
       <c r="AW9" t="s">
         <v>110</v>
       </c>
       <c r="AX9" t="s">
         <v>116</v>
       </c>
       <c r="AY9" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="AZ9" t="s">
         <v>91</v>
       </c>
       <c r="BA9" t="s">
         <v>117</v>
       </c>
       <c r="BB9" t="s">
         <v>118</v>
       </c>
       <c r="BC9" t="s">
         <v>81</v>
       </c>
       <c r="BD9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="BE9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG9" t="s">
         <v>109</v>
       </c>
       <c r="BH9" t="s">
         <v>110</v>
       </c>
       <c r="BI9" t="s">
         <v>80</v>
       </c>
       <c r="BJ9" t="s">
+        <v>122</v>
+      </c>
+      <c r="BK9" t="s">
         <v>121</v>
       </c>
-      <c r="BK9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM9" t="s">
         <v>86</v>
       </c>
       <c r="BN9" t="s">
         <v>79</v>
       </c>
       <c r="BO9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV9" t="s">
         <v>96</v>
       </c>
       <c r="BW9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY9" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ9" t="s">
         <v>132</v>
       </c>
-      <c r="BZ9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD9" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE9" t="s">
         <v>135</v>
       </c>
-      <c r="CE9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH9" t="s">
         <v>116</v>
       </c>
       <c r="CI9" t="s">
         <v>79</v>
       </c>
       <c r="CJ9" t="s">
         <v>79</v>
       </c>
       <c r="CK9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CL9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CM9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="CN9" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="CO9" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="10" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B10" t="s">
         <v>79</v>
       </c>
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10" t="s">
         <v>81</v>
       </c>
       <c r="E10" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="F10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H10" t="s">
         <v>85</v>
       </c>
-      <c r="G10" t="s">
-[...2 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
+        <v>86</v>
+      </c>
+      <c r="J10" t="s">
         <v>87</v>
       </c>
-      <c r="I10" t="s">
-[...2 lines deleted...]
-      <c r="J10" t="s">
+      <c r="K10" t="s">
+        <v>88</v>
+      </c>
+      <c r="L10" t="s">
+        <v>89</v>
+      </c>
+      <c r="M10" t="s">
+        <v>90</v>
+      </c>
+      <c r="N10" t="s">
         <v>91</v>
       </c>
-      <c r="K10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="P10" t="s">
-        <v>139</v>
+        <v>93</v>
       </c>
       <c r="Q10" t="s">
-        <v>139</v>
+        <v>94</v>
       </c>
       <c r="R10" t="s">
         <v>79</v>
       </c>
       <c r="S10" t="s">
         <v>95</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>97</v>
       </c>
       <c r="V10" t="s">
         <v>85</v>
       </c>
       <c r="W10" t="s">
         <v>98</v>
       </c>
       <c r="X10" t="s">
         <v>99</v>
       </c>
       <c r="Y10" t="s">
         <v>100</v>
       </c>
@@ -2778,3569 +2795,4412 @@
       <c r="AL10" t="s">
         <v>108</v>
       </c>
       <c r="AM10" t="s">
         <v>109</v>
       </c>
       <c r="AN10" t="s">
         <v>110</v>
       </c>
       <c r="AO10" t="s">
         <v>111</v>
       </c>
       <c r="AP10" t="s">
         <v>112</v>
       </c>
       <c r="AQ10" t="s">
         <v>113</v>
       </c>
       <c r="AR10" t="s">
         <v>114</v>
       </c>
       <c r="AS10" t="s">
         <v>107</v>
       </c>
       <c r="AT10" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="AU10" t="s">
         <v>109</v>
       </c>
       <c r="AV10" t="s">
         <v>109</v>
       </c>
       <c r="AW10" t="s">
         <v>110</v>
       </c>
       <c r="AX10" t="s">
         <v>116</v>
       </c>
       <c r="AY10" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="AZ10" t="s">
         <v>91</v>
       </c>
       <c r="BA10" t="s">
         <v>117</v>
       </c>
       <c r="BB10" t="s">
         <v>118</v>
       </c>
       <c r="BC10" t="s">
         <v>81</v>
       </c>
       <c r="BD10" t="s">
         <v>84</v>
       </c>
       <c r="BE10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG10" t="s">
         <v>109</v>
       </c>
       <c r="BH10" t="s">
         <v>110</v>
       </c>
       <c r="BI10" t="s">
         <v>80</v>
       </c>
       <c r="BJ10" t="s">
-        <v>147</v>
+        <v>122</v>
       </c>
       <c r="BK10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BL10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM10" t="s">
         <v>86</v>
       </c>
       <c r="BN10" t="s">
         <v>79</v>
       </c>
       <c r="BO10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV10" t="s">
         <v>96</v>
       </c>
       <c r="BW10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY10" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ10" t="s">
         <v>132</v>
       </c>
-      <c r="BZ10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD10" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE10" t="s">
         <v>135</v>
       </c>
-      <c r="CE10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH10" t="s">
         <v>116</v>
       </c>
       <c r="CI10" t="s">
         <v>79</v>
       </c>
       <c r="CJ10" t="s">
         <v>79</v>
       </c>
       <c r="CK10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CL10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CM10" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="CN10" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="CO10" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="11" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>80</v>
       </c>
       <c r="D11" t="s">
         <v>81</v>
       </c>
       <c r="E11" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F11" t="s">
         <v>85</v>
       </c>
       <c r="G11" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="H11" t="s">
         <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J11" t="s">
         <v>91</v>
       </c>
       <c r="K11" t="s">
         <v>118</v>
       </c>
       <c r="L11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R11" t="s">
         <v>79</v>
       </c>
       <c r="S11" t="s">
         <v>95</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>97</v>
       </c>
       <c r="V11" t="s">
         <v>85</v>
       </c>
       <c r="W11" t="s">
         <v>98</v>
       </c>
       <c r="X11" t="s">
         <v>99</v>
       </c>
       <c r="Y11" t="s">
         <v>100</v>
       </c>
       <c r="Z11" t="s">
         <v>87</v>
       </c>
       <c r="AA11" t="s">
         <v>101</v>
       </c>
       <c r="AB11" t="s">
         <v>102</v>
       </c>
       <c r="AC11" t="s">
         <v>103</v>
       </c>
       <c r="AD11" t="s">
         <v>89</v>
       </c>
       <c r="AE11" t="s">
         <v>104</v>
       </c>
       <c r="AF11" t="s">
         <v>105</v>
       </c>
       <c r="AG11" t="s">
         <v>106</v>
       </c>
       <c r="AH11" t="s">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="AI11" t="s">
-        <v>151</v>
+        <v>108</v>
       </c>
       <c r="AJ11" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="AK11" t="s">
-        <v>152</v>
+        <v>108</v>
       </c>
       <c r="AL11" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="AM11" t="s">
         <v>109</v>
       </c>
       <c r="AN11" t="s">
         <v>110</v>
       </c>
       <c r="AO11" t="s">
         <v>111</v>
       </c>
       <c r="AP11" t="s">
         <v>112</v>
       </c>
       <c r="AQ11" t="s">
         <v>113</v>
       </c>
       <c r="AR11" t="s">
         <v>114</v>
       </c>
       <c r="AS11" t="s">
         <v>107</v>
       </c>
       <c r="AT11" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="AU11" t="s">
         <v>109</v>
       </c>
       <c r="AV11" t="s">
         <v>109</v>
       </c>
       <c r="AW11" t="s">
         <v>110</v>
       </c>
       <c r="AX11" t="s">
         <v>116</v>
       </c>
       <c r="AY11" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="AZ11" t="s">
         <v>91</v>
       </c>
       <c r="BA11" t="s">
         <v>117</v>
       </c>
       <c r="BB11" t="s">
         <v>118</v>
       </c>
       <c r="BC11" t="s">
         <v>81</v>
       </c>
       <c r="BD11" t="s">
         <v>84</v>
       </c>
       <c r="BE11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG11" t="s">
         <v>109</v>
       </c>
       <c r="BH11" t="s">
         <v>110</v>
       </c>
       <c r="BI11" t="s">
         <v>80</v>
       </c>
       <c r="BJ11" t="s">
-        <v>147</v>
+        <v>122</v>
       </c>
       <c r="BK11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BL11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM11" t="s">
         <v>86</v>
       </c>
       <c r="BN11" t="s">
         <v>79</v>
       </c>
       <c r="BO11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV11" t="s">
         <v>96</v>
       </c>
       <c r="BW11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY11" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ11" t="s">
         <v>132</v>
       </c>
-      <c r="BZ11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD11" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE11" t="s">
         <v>135</v>
       </c>
-      <c r="CE11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH11" t="s">
         <v>116</v>
       </c>
       <c r="CI11" t="s">
         <v>79</v>
       </c>
       <c r="CJ11" t="s">
         <v>79</v>
       </c>
       <c r="CK11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CL11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CM11" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="CN11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="12" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B12" t="s">
         <v>79</v>
       </c>
       <c r="C12" t="s">
         <v>80</v>
       </c>
       <c r="D12" t="s">
         <v>81</v>
       </c>
       <c r="E12" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F12" t="s">
         <v>85</v>
       </c>
       <c r="G12" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="H12" t="s">
         <v>87</v>
       </c>
       <c r="I12" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J12" t="s">
         <v>91</v>
       </c>
       <c r="K12" t="s">
         <v>118</v>
       </c>
       <c r="L12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R12" t="s">
         <v>79</v>
       </c>
       <c r="S12" t="s">
         <v>95</v>
       </c>
       <c r="T12" t="s">
         <v>96</v>
       </c>
       <c r="U12" t="s">
         <v>97</v>
       </c>
       <c r="V12" t="s">
         <v>85</v>
       </c>
       <c r="W12" t="s">
         <v>98</v>
       </c>
       <c r="X12" t="s">
         <v>99</v>
       </c>
       <c r="Y12" t="s">
         <v>100</v>
       </c>
       <c r="Z12" t="s">
         <v>87</v>
       </c>
       <c r="AA12" t="s">
         <v>101</v>
       </c>
       <c r="AB12" t="s">
         <v>102</v>
       </c>
       <c r="AC12" t="s">
         <v>103</v>
       </c>
       <c r="AD12" t="s">
         <v>89</v>
       </c>
       <c r="AE12" t="s">
         <v>104</v>
       </c>
       <c r="AF12" t="s">
         <v>105</v>
       </c>
       <c r="AG12" t="s">
         <v>106</v>
       </c>
       <c r="AH12" t="s">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="AI12" t="s">
-        <v>151</v>
+        <v>108</v>
       </c>
       <c r="AJ12" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="AK12" t="s">
-        <v>152</v>
+        <v>108</v>
       </c>
       <c r="AL12" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="AM12" t="s">
         <v>109</v>
       </c>
       <c r="AN12" t="s">
         <v>110</v>
       </c>
       <c r="AO12" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="AP12" t="s">
-        <v>154</v>
+        <v>112</v>
       </c>
       <c r="AQ12" t="s">
         <v>113</v>
       </c>
       <c r="AR12" t="s">
         <v>114</v>
       </c>
       <c r="AS12" t="s">
         <v>107</v>
       </c>
       <c r="AT12" t="s">
         <v>83</v>
       </c>
       <c r="AU12" t="s">
         <v>109</v>
       </c>
       <c r="AV12" t="s">
         <v>109</v>
       </c>
       <c r="AW12" t="s">
         <v>110</v>
       </c>
       <c r="AX12" t="s">
         <v>116</v>
       </c>
       <c r="AY12" t="s">
         <v>91</v>
       </c>
       <c r="AZ12" t="s">
         <v>91</v>
       </c>
       <c r="BA12" t="s">
         <v>117</v>
       </c>
       <c r="BB12" t="s">
         <v>118</v>
       </c>
       <c r="BC12" t="s">
         <v>81</v>
       </c>
       <c r="BD12" t="s">
         <v>84</v>
       </c>
       <c r="BE12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG12" t="s">
         <v>109</v>
       </c>
       <c r="BH12" t="s">
         <v>110</v>
       </c>
       <c r="BI12" t="s">
         <v>80</v>
       </c>
       <c r="BJ12" t="s">
-        <v>147</v>
+        <v>122</v>
       </c>
       <c r="BK12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BL12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM12" t="s">
         <v>86</v>
       </c>
       <c r="BN12" t="s">
         <v>79</v>
       </c>
       <c r="BO12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV12" t="s">
         <v>96</v>
       </c>
       <c r="BW12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY12" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ12" t="s">
         <v>132</v>
       </c>
-      <c r="BZ12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD12" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE12" t="s">
         <v>135</v>
       </c>
-      <c r="CE12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH12" t="s">
         <v>116</v>
       </c>
       <c r="CI12" t="s">
         <v>79</v>
       </c>
       <c r="CJ12" t="s">
         <v>79</v>
       </c>
       <c r="CK12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CL12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CM12" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
       <c r="CN12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="13" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B13" t="s">
         <v>79</v>
       </c>
       <c r="C13" t="s">
         <v>80</v>
       </c>
       <c r="D13" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="F13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G13" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="H13" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I13" t="s">
-        <v>84</v>
+        <v>150</v>
       </c>
       <c r="J13" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K13" t="s">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="L13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R13" t="s">
         <v>79</v>
       </c>
       <c r="S13" t="s">
         <v>95</v>
       </c>
       <c r="T13" t="s">
         <v>96</v>
       </c>
       <c r="U13" t="s">
         <v>97</v>
       </c>
       <c r="V13" t="s">
         <v>85</v>
       </c>
       <c r="W13" t="s">
         <v>98</v>
       </c>
       <c r="X13" t="s">
         <v>99</v>
       </c>
       <c r="Y13" t="s">
         <v>100</v>
       </c>
       <c r="Z13" t="s">
         <v>87</v>
       </c>
       <c r="AA13" t="s">
         <v>101</v>
       </c>
       <c r="AB13" t="s">
         <v>102</v>
       </c>
       <c r="AC13" t="s">
         <v>103</v>
       </c>
       <c r="AD13" t="s">
         <v>89</v>
       </c>
       <c r="AE13" t="s">
         <v>104</v>
       </c>
       <c r="AF13" t="s">
         <v>105</v>
       </c>
       <c r="AG13" t="s">
         <v>106</v>
       </c>
       <c r="AH13" t="s">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="AI13" t="s">
-        <v>151</v>
+        <v>108</v>
       </c>
       <c r="AJ13" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="AK13" t="s">
-        <v>152</v>
+        <v>108</v>
       </c>
       <c r="AL13" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="AM13" t="s">
         <v>109</v>
       </c>
       <c r="AN13" t="s">
-        <v>157</v>
+        <v>110</v>
       </c>
       <c r="AO13" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="AP13" t="s">
-        <v>154</v>
+        <v>112</v>
       </c>
       <c r="AQ13" t="s">
         <v>113</v>
       </c>
       <c r="AR13" t="s">
         <v>114</v>
       </c>
       <c r="AS13" t="s">
         <v>107</v>
       </c>
       <c r="AT13" t="s">
         <v>83</v>
       </c>
       <c r="AU13" t="s">
         <v>109</v>
       </c>
       <c r="AV13" t="s">
         <v>109</v>
       </c>
       <c r="AW13" t="s">
         <v>110</v>
       </c>
       <c r="AX13" t="s">
         <v>116</v>
       </c>
       <c r="AY13" t="s">
         <v>91</v>
       </c>
       <c r="AZ13" t="s">
         <v>91</v>
       </c>
       <c r="BA13" t="s">
         <v>117</v>
       </c>
       <c r="BB13" t="s">
         <v>118</v>
       </c>
       <c r="BC13" t="s">
         <v>81</v>
       </c>
       <c r="BD13" t="s">
         <v>84</v>
       </c>
       <c r="BE13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG13" t="s">
         <v>109</v>
       </c>
       <c r="BH13" t="s">
         <v>110</v>
       </c>
       <c r="BI13" t="s">
         <v>80</v>
       </c>
       <c r="BJ13" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="BK13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BL13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM13" t="s">
         <v>86</v>
       </c>
       <c r="BN13" t="s">
         <v>79</v>
       </c>
       <c r="BO13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV13" t="s">
         <v>96</v>
       </c>
       <c r="BW13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY13" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ13" t="s">
         <v>132</v>
       </c>
-      <c r="BZ13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD13" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE13" t="s">
         <v>135</v>
       </c>
-      <c r="CE13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH13" t="s">
         <v>116</v>
       </c>
       <c r="CI13" t="s">
         <v>79</v>
       </c>
       <c r="CJ13" t="s">
         <v>79</v>
       </c>
       <c r="CK13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CL13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CM13" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="CN13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="14" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B14" t="s">
         <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="F14" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G14" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="H14" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I14" t="s">
-        <v>84</v>
+        <v>150</v>
       </c>
       <c r="J14" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K14" t="s">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="L14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R14" t="s">
         <v>79</v>
       </c>
       <c r="S14" t="s">
         <v>95</v>
       </c>
       <c r="T14" t="s">
         <v>96</v>
       </c>
       <c r="U14" t="s">
         <v>97</v>
       </c>
       <c r="V14" t="s">
         <v>85</v>
       </c>
       <c r="W14" t="s">
         <v>98</v>
       </c>
       <c r="X14" t="s">
         <v>99</v>
       </c>
       <c r="Y14" t="s">
         <v>100</v>
       </c>
       <c r="Z14" t="s">
         <v>87</v>
       </c>
       <c r="AA14" t="s">
         <v>101</v>
       </c>
       <c r="AB14" t="s">
         <v>102</v>
       </c>
       <c r="AC14" t="s">
         <v>103</v>
       </c>
       <c r="AD14" t="s">
         <v>89</v>
       </c>
       <c r="AE14" t="s">
         <v>104</v>
       </c>
       <c r="AF14" t="s">
         <v>105</v>
       </c>
       <c r="AG14" t="s">
         <v>106</v>
       </c>
       <c r="AH14" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI14" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK14" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM14" t="s">
         <v>109</v>
       </c>
       <c r="AN14" t="s">
-        <v>157</v>
+        <v>110</v>
       </c>
       <c r="AO14" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="AP14" t="s">
-        <v>154</v>
+        <v>112</v>
       </c>
       <c r="AQ14" t="s">
         <v>113</v>
       </c>
       <c r="AR14" t="s">
         <v>114</v>
       </c>
       <c r="AS14" t="s">
         <v>107</v>
       </c>
       <c r="AT14" t="s">
         <v>83</v>
       </c>
       <c r="AU14" t="s">
         <v>109</v>
       </c>
       <c r="AV14" t="s">
         <v>109</v>
       </c>
       <c r="AW14" t="s">
         <v>110</v>
       </c>
       <c r="AX14" t="s">
         <v>116</v>
       </c>
       <c r="AY14" t="s">
         <v>91</v>
       </c>
       <c r="AZ14" t="s">
         <v>91</v>
       </c>
       <c r="BA14" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="BB14" t="s">
         <v>118</v>
       </c>
       <c r="BC14" t="s">
         <v>81</v>
       </c>
       <c r="BD14" t="s">
         <v>84</v>
       </c>
       <c r="BE14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG14" t="s">
         <v>109</v>
       </c>
       <c r="BH14" t="s">
         <v>110</v>
       </c>
       <c r="BI14" t="s">
         <v>80</v>
       </c>
       <c r="BJ14" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="BK14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BL14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM14" t="s">
         <v>86</v>
       </c>
       <c r="BN14" t="s">
         <v>79</v>
       </c>
       <c r="BO14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV14" t="s">
         <v>96</v>
       </c>
       <c r="BW14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY14" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ14" t="s">
         <v>132</v>
       </c>
-      <c r="BZ14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD14" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE14" t="s">
         <v>135</v>
       </c>
-      <c r="CE14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH14" t="s">
         <v>116</v>
       </c>
       <c r="CI14" t="s">
         <v>79</v>
       </c>
       <c r="CJ14" t="s">
         <v>79</v>
       </c>
       <c r="CK14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CL14" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="CM14" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="CN14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="15" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>160</v>
       </c>
       <c r="B15" t="s">
         <v>79</v>
       </c>
       <c r="C15" t="s">
         <v>80</v>
       </c>
       <c r="D15" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="E15" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="F15" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G15" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="H15" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>84</v>
+        <v>150</v>
       </c>
       <c r="J15" t="s">
+        <v>91</v>
+      </c>
+      <c r="K15" t="s">
+        <v>118</v>
+      </c>
+      <c r="L15" t="s">
+        <v>138</v>
+      </c>
+      <c r="M15" t="s">
+        <v>138</v>
+      </c>
+      <c r="N15" t="s">
+        <v>138</v>
+      </c>
+      <c r="O15" t="s">
+        <v>138</v>
+      </c>
+      <c r="P15" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>138</v>
+      </c>
+      <c r="R15" t="s">
+        <v>79</v>
+      </c>
+      <c r="S15" t="s">
+        <v>95</v>
+      </c>
+      <c r="T15" t="s">
+        <v>96</v>
+      </c>
+      <c r="U15" t="s">
+        <v>97</v>
+      </c>
+      <c r="V15" t="s">
         <v>85</v>
       </c>
-      <c r="K15" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="W15" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="X15" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="Y15" t="s">
-        <v>139</v>
+        <v>100</v>
       </c>
       <c r="Z15" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="AA15" t="s">
-        <v>139</v>
+        <v>101</v>
       </c>
       <c r="AB15" t="s">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="AC15" t="s">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="AD15" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="AE15" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="AF15" t="s">
         <v>105</v>
       </c>
       <c r="AG15" t="s">
         <v>106</v>
       </c>
       <c r="AH15" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI15" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK15" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM15" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="AN15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AO15" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AP15" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="AQ15" t="s">
         <v>113</v>
       </c>
       <c r="AR15" t="s">
         <v>114</v>
       </c>
       <c r="AS15" t="s">
         <v>107</v>
       </c>
       <c r="AT15" t="s">
-        <v>157</v>
+        <v>83</v>
       </c>
       <c r="AU15" t="s">
         <v>109</v>
       </c>
       <c r="AV15" t="s">
         <v>109</v>
       </c>
       <c r="AW15" t="s">
         <v>110</v>
       </c>
       <c r="AX15" t="s">
         <v>116</v>
       </c>
       <c r="AY15" t="s">
         <v>91</v>
       </c>
       <c r="AZ15" t="s">
         <v>91</v>
       </c>
       <c r="BA15" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="BB15" t="s">
         <v>118</v>
       </c>
       <c r="BC15" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="BD15" t="s">
         <v>84</v>
       </c>
       <c r="BE15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG15" t="s">
         <v>109</v>
       </c>
       <c r="BH15" t="s">
         <v>110</v>
       </c>
       <c r="BI15" t="s">
         <v>80</v>
       </c>
       <c r="BJ15" t="s">
-        <v>80</v>
+        <v>154</v>
       </c>
       <c r="BK15" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="BL15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM15" t="s">
         <v>86</v>
       </c>
       <c r="BN15" t="s">
         <v>79</v>
       </c>
       <c r="BO15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV15" t="s">
         <v>96</v>
       </c>
       <c r="BW15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY15" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ15" t="s">
         <v>132</v>
       </c>
-      <c r="BZ15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD15" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE15" t="s">
         <v>135</v>
       </c>
-      <c r="CE15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH15" t="s">
         <v>116</v>
       </c>
       <c r="CI15" t="s">
         <v>79</v>
       </c>
       <c r="CJ15" t="s">
         <v>79</v>
       </c>
       <c r="CK15" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="CL15" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="CM15" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="CN15" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO15" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="16" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
       <c r="C16" t="s">
         <v>80</v>
       </c>
       <c r="D16" t="s">
         <v>116</v>
       </c>
       <c r="E16" t="s">
         <v>82</v>
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
       <c r="G16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H16" t="s">
         <v>83</v>
       </c>
       <c r="I16" t="s">
         <v>84</v>
       </c>
       <c r="J16" t="s">
         <v>85</v>
       </c>
       <c r="K16" t="s">
         <v>86</v>
       </c>
       <c r="L16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R16" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="S16" t="s">
-        <v>139</v>
+        <v>95</v>
       </c>
       <c r="T16" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="U16" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="V16" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="W16" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="X16" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="Y16" t="s">
-        <v>139</v>
+        <v>100</v>
       </c>
       <c r="Z16" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="AA16" t="s">
-        <v>139</v>
+        <v>101</v>
       </c>
       <c r="AB16" t="s">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="AC16" t="s">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="AD16" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="AE16" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="AF16" t="s">
         <v>105</v>
       </c>
       <c r="AG16" t="s">
         <v>106</v>
       </c>
       <c r="AH16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI16" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK16" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM16" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="AN16" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="AO16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AP16" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="AQ16" t="s">
         <v>113</v>
       </c>
       <c r="AR16" t="s">
         <v>114</v>
       </c>
       <c r="AS16" t="s">
         <v>107</v>
       </c>
       <c r="AT16" t="s">
-        <v>157</v>
+        <v>83</v>
       </c>
       <c r="AU16" t="s">
         <v>109</v>
       </c>
       <c r="AV16" t="s">
         <v>109</v>
       </c>
       <c r="AW16" t="s">
         <v>110</v>
       </c>
       <c r="AX16" t="s">
         <v>116</v>
       </c>
       <c r="AY16" t="s">
         <v>91</v>
       </c>
       <c r="AZ16" t="s">
         <v>91</v>
       </c>
       <c r="BA16" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="BB16" t="s">
         <v>118</v>
       </c>
       <c r="BC16" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="BD16" t="s">
         <v>84</v>
       </c>
       <c r="BE16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG16" t="s">
         <v>109</v>
       </c>
       <c r="BH16" t="s">
         <v>110</v>
       </c>
       <c r="BI16" t="s">
-        <v>139</v>
+        <v>80</v>
       </c>
       <c r="BJ16" t="s">
-        <v>80</v>
+        <v>154</v>
       </c>
       <c r="BK16" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="BL16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM16" t="s">
         <v>86</v>
       </c>
       <c r="BN16" t="s">
         <v>79</v>
       </c>
       <c r="BO16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV16" t="s">
         <v>96</v>
       </c>
       <c r="BW16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY16" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ16" t="s">
         <v>132</v>
       </c>
-      <c r="BZ16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD16" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE16" t="s">
         <v>135</v>
       </c>
-      <c r="CE16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH16" t="s">
         <v>116</v>
       </c>
       <c r="CI16" t="s">
         <v>79</v>
       </c>
       <c r="CJ16" t="s">
         <v>79</v>
       </c>
       <c r="CK16" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="CL16" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="CM16" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="CN16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="17" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17" t="s">
         <v>79</v>
       </c>
       <c r="C17" t="s">
         <v>80</v>
       </c>
       <c r="D17" t="s">
         <v>116</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>81</v>
       </c>
       <c r="G17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H17" t="s">
         <v>83</v>
       </c>
       <c r="I17" t="s">
         <v>84</v>
       </c>
       <c r="J17" t="s">
         <v>85</v>
       </c>
       <c r="K17" t="s">
         <v>86</v>
       </c>
       <c r="L17" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M17" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N17" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O17" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P17" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q17" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R17" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="S17" t="s">
-        <v>139</v>
+        <v>95</v>
       </c>
       <c r="T17" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="U17" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="V17" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="W17" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="X17" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="Y17" t="s">
-        <v>139</v>
+        <v>100</v>
       </c>
       <c r="Z17" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="AA17" t="s">
-        <v>139</v>
+        <v>101</v>
       </c>
       <c r="AB17" t="s">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="AC17" t="s">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="AD17" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="AE17" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="AF17" t="s">
         <v>105</v>
       </c>
       <c r="AG17" t="s">
         <v>106</v>
       </c>
       <c r="AH17" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI17" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK17" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AN17" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="AO17" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AP17" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="AQ17" t="s">
         <v>113</v>
       </c>
       <c r="AR17" t="s">
         <v>114</v>
       </c>
       <c r="AS17" t="s">
         <v>107</v>
       </c>
       <c r="AT17" t="s">
-        <v>157</v>
+        <v>83</v>
       </c>
       <c r="AU17" t="s">
         <v>109</v>
       </c>
       <c r="AV17" t="s">
         <v>109</v>
       </c>
       <c r="AW17" t="s">
         <v>110</v>
       </c>
       <c r="AX17" t="s">
         <v>116</v>
       </c>
       <c r="AY17" t="s">
         <v>91</v>
       </c>
       <c r="AZ17" t="s">
         <v>91</v>
       </c>
       <c r="BA17" t="s">
         <v>79</v>
       </c>
       <c r="BB17" t="s">
         <v>118</v>
       </c>
       <c r="BC17" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="BD17" t="s">
         <v>84</v>
       </c>
       <c r="BE17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BF17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG17" t="s">
-        <v>166</v>
+        <v>109</v>
       </c>
       <c r="BH17" t="s">
         <v>110</v>
       </c>
       <c r="BI17" t="s">
-        <v>139</v>
+        <v>80</v>
       </c>
       <c r="BJ17" t="s">
-        <v>80</v>
+        <v>154</v>
       </c>
       <c r="BK17" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="BL17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM17" t="s">
         <v>86</v>
       </c>
       <c r="BN17" t="s">
         <v>79</v>
       </c>
       <c r="BO17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV17" t="s">
         <v>96</v>
       </c>
       <c r="BW17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY17" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ17" t="s">
         <v>132</v>
       </c>
-      <c r="BZ17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD17" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE17" t="s">
         <v>135</v>
       </c>
-      <c r="CE17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH17" t="s">
         <v>116</v>
       </c>
       <c r="CI17" t="s">
         <v>79</v>
       </c>
       <c r="CJ17" t="s">
         <v>79</v>
       </c>
       <c r="CK17" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="CL17" t="s">
         <v>86</v>
       </c>
       <c r="CM17" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="CN17" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO17" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>167</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>116</v>
       </c>
       <c r="E18" t="s">
         <v>82</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
       <c r="G18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H18" t="s">
         <v>83</v>
       </c>
       <c r="I18" t="s">
         <v>84</v>
       </c>
       <c r="J18" t="s">
         <v>85</v>
       </c>
       <c r="K18" t="s">
         <v>86</v>
       </c>
       <c r="L18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="S18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="T18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="U18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="V18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="W18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="X18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Y18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Z18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AA18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AB18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AC18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AD18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AE18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AF18" t="s">
         <v>105</v>
       </c>
       <c r="AG18" t="s">
         <v>106</v>
       </c>
       <c r="AH18" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI18" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK18" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM18" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AN18" t="s">
-        <v>165</v>
+        <v>109</v>
       </c>
       <c r="AO18" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AP18" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="AQ18" t="s">
         <v>113</v>
       </c>
       <c r="AR18" t="s">
-        <v>168</v>
+        <v>114</v>
       </c>
       <c r="AS18" t="s">
-        <v>169</v>
+        <v>107</v>
       </c>
       <c r="AT18" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="AU18" t="s">
         <v>109</v>
       </c>
       <c r="AV18" t="s">
         <v>109</v>
       </c>
       <c r="AW18" t="s">
         <v>110</v>
       </c>
       <c r="AX18" t="s">
         <v>116</v>
       </c>
       <c r="AY18" t="s">
         <v>91</v>
       </c>
       <c r="AZ18" t="s">
         <v>91</v>
       </c>
       <c r="BA18" t="s">
         <v>79</v>
       </c>
       <c r="BB18" t="s">
         <v>118</v>
       </c>
       <c r="BC18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BD18" t="s">
         <v>84</v>
       </c>
       <c r="BE18" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="BF18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG18" t="s">
-        <v>166</v>
+        <v>109</v>
       </c>
       <c r="BH18" t="s">
         <v>110</v>
       </c>
       <c r="BI18" t="s">
-        <v>139</v>
+        <v>80</v>
       </c>
       <c r="BJ18" t="s">
         <v>80</v>
       </c>
       <c r="BK18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BL18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM18" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="BN18" t="s">
         <v>79</v>
       </c>
       <c r="BO18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV18" t="s">
         <v>96</v>
       </c>
       <c r="BW18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY18" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ18" t="s">
         <v>132</v>
       </c>
-      <c r="BZ18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD18" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE18" t="s">
         <v>135</v>
       </c>
-      <c r="CE18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH18" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="CI18" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="CJ18" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="CK18" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="CL18" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="CM18" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="CN18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO18" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
       <c r="C19" t="s">
         <v>80</v>
       </c>
       <c r="D19" t="s">
         <v>116</v>
       </c>
       <c r="E19" t="s">
         <v>82</v>
       </c>
       <c r="F19" t="s">
         <v>81</v>
       </c>
       <c r="G19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H19" t="s">
         <v>83</v>
       </c>
       <c r="I19" t="s">
         <v>84</v>
       </c>
       <c r="J19" t="s">
         <v>85</v>
       </c>
       <c r="K19" t="s">
         <v>86</v>
       </c>
       <c r="L19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="S19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="T19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="U19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="V19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="W19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="X19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Y19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Z19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AA19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AB19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AC19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AD19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AE19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AF19" t="s">
         <v>105</v>
       </c>
       <c r="AG19" t="s">
         <v>106</v>
       </c>
       <c r="AH19" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI19" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK19" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM19" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AN19" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="AO19" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AP19" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="AQ19" t="s">
         <v>113</v>
       </c>
       <c r="AR19" t="s">
-        <v>168</v>
+        <v>114</v>
       </c>
       <c r="AS19" t="s">
-        <v>169</v>
+        <v>107</v>
       </c>
       <c r="AT19" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="AU19" t="s">
         <v>109</v>
       </c>
       <c r="AV19" t="s">
         <v>109</v>
       </c>
       <c r="AW19" t="s">
         <v>110</v>
       </c>
       <c r="AX19" t="s">
         <v>116</v>
       </c>
       <c r="AY19" t="s">
         <v>91</v>
       </c>
       <c r="AZ19" t="s">
         <v>91</v>
       </c>
       <c r="BA19" t="s">
         <v>79</v>
       </c>
       <c r="BB19" t="s">
         <v>118</v>
       </c>
       <c r="BC19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BD19" t="s">
         <v>84</v>
       </c>
       <c r="BE19" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="BF19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG19" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="BH19" t="s">
         <v>110</v>
       </c>
       <c r="BI19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BJ19" t="s">
         <v>80</v>
       </c>
       <c r="BK19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BL19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM19" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="BN19" t="s">
         <v>79</v>
       </c>
       <c r="BO19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV19" t="s">
         <v>96</v>
       </c>
       <c r="BW19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY19" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ19" t="s">
         <v>132</v>
       </c>
-      <c r="BZ19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD19" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE19" t="s">
         <v>135</v>
       </c>
-      <c r="CE19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH19" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="CI19" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="CJ19" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="CK19" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="CL19" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="CM19" t="s">
-        <v>139</v>
+        <v>170</v>
       </c>
       <c r="CN19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="C20" t="s">
         <v>80</v>
       </c>
       <c r="D20" t="s">
         <v>116</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="F20" t="s">
         <v>81</v>
       </c>
       <c r="G20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H20" t="s">
         <v>83</v>
       </c>
       <c r="I20" t="s">
         <v>84</v>
       </c>
       <c r="J20" t="s">
         <v>85</v>
       </c>
       <c r="K20" t="s">
         <v>86</v>
       </c>
       <c r="L20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="S20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="T20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="U20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="V20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="W20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="X20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Y20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Z20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AA20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AB20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AC20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AD20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AE20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AF20" t="s">
         <v>105</v>
       </c>
       <c r="AG20" t="s">
         <v>106</v>
       </c>
       <c r="AH20" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI20" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK20" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM20" t="s">
         <v>107</v>
       </c>
       <c r="AN20" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="AO20" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AP20" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="AQ20" t="s">
         <v>113</v>
       </c>
       <c r="AR20" t="s">
-        <v>168</v>
+        <v>114</v>
       </c>
       <c r="AS20" t="s">
-        <v>169</v>
+        <v>107</v>
       </c>
       <c r="AT20" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="AU20" t="s">
         <v>109</v>
       </c>
       <c r="AV20" t="s">
         <v>109</v>
       </c>
       <c r="AW20" t="s">
         <v>110</v>
       </c>
       <c r="AX20" t="s">
         <v>116</v>
       </c>
       <c r="AY20" t="s">
         <v>91</v>
       </c>
       <c r="AZ20" t="s">
         <v>91</v>
       </c>
       <c r="BA20" t="s">
         <v>79</v>
       </c>
       <c r="BB20" t="s">
         <v>118</v>
       </c>
       <c r="BC20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BD20" t="s">
         <v>84</v>
       </c>
       <c r="BE20" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="BF20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG20" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="BH20" t="s">
         <v>110</v>
       </c>
       <c r="BI20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BJ20" t="s">
         <v>80</v>
       </c>
       <c r="BK20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BL20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM20" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="BN20" t="s">
         <v>79</v>
       </c>
       <c r="BO20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV20" t="s">
         <v>96</v>
       </c>
       <c r="BW20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY20" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ20" t="s">
         <v>132</v>
       </c>
-      <c r="BZ20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD20" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE20" t="s">
         <v>135</v>
       </c>
-      <c r="CE20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH20" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="CI20" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="CJ20" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="CK20" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="CL20" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="CM20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CN20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO20" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>174</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21" t="s">
         <v>116</v>
       </c>
       <c r="E21" t="s">
         <v>82</v>
       </c>
       <c r="F21" t="s">
         <v>81</v>
       </c>
       <c r="G21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H21" t="s">
         <v>83</v>
       </c>
       <c r="I21" t="s">
         <v>84</v>
       </c>
       <c r="J21" t="s">
         <v>85</v>
       </c>
       <c r="K21" t="s">
         <v>86</v>
       </c>
       <c r="L21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="S21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="T21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="U21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="V21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="W21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="X21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Y21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Z21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AA21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AB21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AC21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AD21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AE21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AF21" t="s">
         <v>105</v>
       </c>
       <c r="AG21" t="s">
         <v>106</v>
       </c>
       <c r="AH21" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI21" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK21" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM21" t="s">
         <v>107</v>
       </c>
       <c r="AN21" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="AO21" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AP21" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="AQ21" t="s">
         <v>113</v>
       </c>
       <c r="AR21" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="AS21" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="AT21" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="AU21" t="s">
         <v>109</v>
       </c>
       <c r="AV21" t="s">
         <v>109</v>
       </c>
       <c r="AW21" t="s">
         <v>110</v>
       </c>
       <c r="AX21" t="s">
         <v>116</v>
       </c>
       <c r="AY21" t="s">
         <v>91</v>
       </c>
       <c r="AZ21" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="BA21" t="s">
         <v>79</v>
       </c>
       <c r="BB21" t="s">
         <v>118</v>
       </c>
       <c r="BC21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BD21" t="s">
         <v>84</v>
       </c>
       <c r="BE21" t="s">
         <v>80</v>
       </c>
       <c r="BF21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG21" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="BH21" t="s">
         <v>110</v>
       </c>
       <c r="BI21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BJ21" t="s">
         <v>80</v>
       </c>
       <c r="BK21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BL21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BN21" t="s">
         <v>79</v>
       </c>
       <c r="BO21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV21" t="s">
         <v>96</v>
       </c>
       <c r="BW21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BX21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BY21" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ21" t="s">
         <v>132</v>
       </c>
-      <c r="BZ21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CC21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CD21" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE21" t="s">
         <v>135</v>
       </c>
-      <c r="CE21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CG21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CI21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CJ21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CK21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CL21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CM21" t="s">
-        <v>139</v>
+        <v>178</v>
       </c>
       <c r="CN21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="CO21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:93" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>116</v>
       </c>
       <c r="E22" t="s">
         <v>82</v>
       </c>
       <c r="F22" t="s">
         <v>81</v>
       </c>
       <c r="G22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H22" t="s">
         <v>83</v>
       </c>
       <c r="I22" t="s">
         <v>84</v>
       </c>
       <c r="J22" t="s">
         <v>85</v>
       </c>
       <c r="K22" t="s">
         <v>86</v>
       </c>
       <c r="L22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="P22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Q22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="S22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="T22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="U22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="V22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="W22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="X22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Y22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Z22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AA22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AB22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AC22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AD22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AE22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="AF22" t="s">
         <v>105</v>
       </c>
       <c r="AG22" t="s">
         <v>106</v>
       </c>
       <c r="AH22" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AI22" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="AJ22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK22" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="AL22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AM22" t="s">
         <v>107</v>
       </c>
       <c r="AN22" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
       <c r="AO22" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="AP22" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="AQ22" t="s">
         <v>113</v>
       </c>
       <c r="AR22" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="AS22" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="AT22" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="AU22" t="s">
         <v>109</v>
       </c>
       <c r="AV22" t="s">
         <v>109</v>
       </c>
       <c r="AW22" t="s">
         <v>110</v>
       </c>
       <c r="AX22" t="s">
         <v>116</v>
       </c>
       <c r="AY22" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="AZ22" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="BA22" t="s">
         <v>79</v>
       </c>
       <c r="BB22" t="s">
         <v>118</v>
       </c>
       <c r="BC22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BD22" t="s">
         <v>84</v>
       </c>
       <c r="BE22" t="s">
-        <v>139</v>
+        <v>80</v>
       </c>
       <c r="BF22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BH22" t="s">
         <v>110</v>
       </c>
       <c r="BI22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BJ22" t="s">
         <v>80</v>
       </c>
       <c r="BK22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BL22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BM22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="BN22" t="s">
         <v>79</v>
       </c>
       <c r="BO22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BP22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BU22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV22" t="s">
         <v>96</v>
       </c>
       <c r="BW22" t="s">
+        <v>131</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>132</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ22" t="s">
+        <v>132</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>133</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>135</v>
+      </c>
+      <c r="CD22" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE22" t="s">
+        <v>135</v>
+      </c>
+      <c r="CF22" t="s">
+        <v>137</v>
+      </c>
+      <c r="CG22" t="s">
+        <v>135</v>
+      </c>
+      <c r="CH22" t="s">
+        <v>138</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>138</v>
+      </c>
+      <c r="CJ22" t="s">
+        <v>138</v>
+      </c>
+      <c r="CK22" t="s">
+        <v>138</v>
+      </c>
+      <c r="CL22" t="s">
+        <v>138</v>
+      </c>
+      <c r="CM22" t="s">
+        <v>138</v>
+      </c>
+      <c r="CN22" t="s">
+        <v>138</v>
+      </c>
+      <c r="CO22" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="23" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" t="s">
+        <v>116</v>
+      </c>
+      <c r="E23" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" t="s">
+        <v>81</v>
+      </c>
+      <c r="G23" t="s">
+        <v>123</v>
+      </c>
+      <c r="H23" t="s">
+        <v>83</v>
+      </c>
+      <c r="I23" t="s">
+        <v>84</v>
+      </c>
+      <c r="J23" t="s">
+        <v>85</v>
+      </c>
+      <c r="K23" t="s">
+        <v>86</v>
+      </c>
+      <c r="L23" t="s">
+        <v>138</v>
+      </c>
+      <c r="M23" t="s">
+        <v>138</v>
+      </c>
+      <c r="N23" t="s">
+        <v>138</v>
+      </c>
+      <c r="O23" t="s">
+        <v>138</v>
+      </c>
+      <c r="P23" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>138</v>
+      </c>
+      <c r="R23" t="s">
+        <v>138</v>
+      </c>
+      <c r="S23" t="s">
+        <v>138</v>
+      </c>
+      <c r="T23" t="s">
+        <v>138</v>
+      </c>
+      <c r="U23" t="s">
+        <v>138</v>
+      </c>
+      <c r="V23" t="s">
+        <v>138</v>
+      </c>
+      <c r="W23" t="s">
+        <v>138</v>
+      </c>
+      <c r="X23" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>138</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>159</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>173</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>161</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>175</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>176</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>109</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>110</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>91</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>79</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>138</v>
+      </c>
+      <c r="BD23" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE23" t="s">
+        <v>80</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>110</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>123</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>138</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>79</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>124</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>125</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>126</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>128</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>129</v>
+      </c>
+      <c r="BU23" t="s">
         <v>130</v>
       </c>
-      <c r="BX22" t="s">
+      <c r="BV23" t="s">
+        <v>96</v>
+      </c>
+      <c r="BW23" t="s">
         <v>131</v>
       </c>
-      <c r="BY22" t="s">
+      <c r="BX23" t="s">
         <v>132</v>
       </c>
-      <c r="BZ22" t="s">
+      <c r="BY23" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ23" t="s">
+        <v>132</v>
+      </c>
+      <c r="CA23" t="s">
+        <v>133</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>135</v>
+      </c>
+      <c r="CD23" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE23" t="s">
+        <v>135</v>
+      </c>
+      <c r="CF23" t="s">
+        <v>137</v>
+      </c>
+      <c r="CG23" t="s">
+        <v>135</v>
+      </c>
+      <c r="CH23" t="s">
+        <v>138</v>
+      </c>
+      <c r="CI23" t="s">
+        <v>138</v>
+      </c>
+      <c r="CJ23" t="s">
+        <v>138</v>
+      </c>
+      <c r="CK23" t="s">
+        <v>138</v>
+      </c>
+      <c r="CL23" t="s">
+        <v>138</v>
+      </c>
+      <c r="CM23" t="s">
+        <v>138</v>
+      </c>
+      <c r="CN23" t="s">
+        <v>138</v>
+      </c>
+      <c r="CO23" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="24" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" t="s">
+        <v>116</v>
+      </c>
+      <c r="E24" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24" t="s">
+        <v>123</v>
+      </c>
+      <c r="H24" t="s">
+        <v>83</v>
+      </c>
+      <c r="I24" t="s">
+        <v>84</v>
+      </c>
+      <c r="J24" t="s">
+        <v>85</v>
+      </c>
+      <c r="K24" t="s">
+        <v>86</v>
+      </c>
+      <c r="L24" t="s">
+        <v>138</v>
+      </c>
+      <c r="M24" t="s">
+        <v>138</v>
+      </c>
+      <c r="N24" t="s">
+        <v>138</v>
+      </c>
+      <c r="O24" t="s">
+        <v>138</v>
+      </c>
+      <c r="P24" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>138</v>
+      </c>
+      <c r="R24" t="s">
+        <v>138</v>
+      </c>
+      <c r="S24" t="s">
+        <v>138</v>
+      </c>
+      <c r="T24" t="s">
+        <v>138</v>
+      </c>
+      <c r="U24" t="s">
+        <v>138</v>
+      </c>
+      <c r="V24" t="s">
+        <v>138</v>
+      </c>
+      <c r="W24" t="s">
+        <v>138</v>
+      </c>
+      <c r="X24" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>138</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>159</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>173</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>161</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>175</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>176</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>109</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>110</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>79</v>
+      </c>
+      <c r="BA24" t="s">
+        <v>79</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC24" t="s">
+        <v>138</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE24" t="s">
+        <v>80</v>
+      </c>
+      <c r="BF24" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>110</v>
+      </c>
+      <c r="BI24" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ24" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK24" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>123</v>
+      </c>
+      <c r="BM24" t="s">
+        <v>138</v>
+      </c>
+      <c r="BN24" t="s">
+        <v>79</v>
+      </c>
+      <c r="BO24" t="s">
+        <v>124</v>
+      </c>
+      <c r="BP24" t="s">
+        <v>125</v>
+      </c>
+      <c r="BQ24" t="s">
+        <v>126</v>
+      </c>
+      <c r="BR24" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS24" t="s">
+        <v>128</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>129</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>130</v>
+      </c>
+      <c r="BV24" t="s">
+        <v>96</v>
+      </c>
+      <c r="BW24" t="s">
         <v>131</v>
       </c>
-      <c r="CA22" t="s">
+      <c r="BX24" t="s">
         <v>132</v>
       </c>
-      <c r="CB22" t="s">
+      <c r="BY24" t="s">
         <v>133</v>
       </c>
-      <c r="CC22" t="s">
+      <c r="BZ24" t="s">
+        <v>132</v>
+      </c>
+      <c r="CA24" t="s">
+        <v>133</v>
+      </c>
+      <c r="CB24" t="s">
         <v>134</v>
       </c>
-      <c r="CD22" t="s">
+      <c r="CC24" t="s">
         <v>135</v>
       </c>
-      <c r="CE22" t="s">
+      <c r="CD24" t="s">
+        <v>136</v>
+      </c>
+      <c r="CE24" t="s">
+        <v>135</v>
+      </c>
+      <c r="CF24" t="s">
+        <v>137</v>
+      </c>
+      <c r="CG24" t="s">
+        <v>135</v>
+      </c>
+      <c r="CH24" t="s">
+        <v>138</v>
+      </c>
+      <c r="CI24" t="s">
+        <v>138</v>
+      </c>
+      <c r="CJ24" t="s">
+        <v>138</v>
+      </c>
+      <c r="CK24" t="s">
+        <v>138</v>
+      </c>
+      <c r="CL24" t="s">
+        <v>138</v>
+      </c>
+      <c r="CM24" t="s">
+        <v>138</v>
+      </c>
+      <c r="CN24" t="s">
+        <v>138</v>
+      </c>
+      <c r="CO24" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="25" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" t="s">
+        <v>116</v>
+      </c>
+      <c r="E25" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" t="s">
+        <v>81</v>
+      </c>
+      <c r="G25" t="s">
+        <v>123</v>
+      </c>
+      <c r="H25" t="s">
+        <v>83</v>
+      </c>
+      <c r="I25" t="s">
+        <v>84</v>
+      </c>
+      <c r="J25" t="s">
+        <v>85</v>
+      </c>
+      <c r="K25" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" t="s">
+        <v>138</v>
+      </c>
+      <c r="M25" t="s">
+        <v>138</v>
+      </c>
+      <c r="N25" t="s">
+        <v>138</v>
+      </c>
+      <c r="O25" t="s">
+        <v>138</v>
+      </c>
+      <c r="P25" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>138</v>
+      </c>
+      <c r="R25" t="s">
+        <v>138</v>
+      </c>
+      <c r="S25" t="s">
+        <v>138</v>
+      </c>
+      <c r="T25" t="s">
+        <v>138</v>
+      </c>
+      <c r="U25" t="s">
+        <v>138</v>
+      </c>
+      <c r="V25" t="s">
+        <v>138</v>
+      </c>
+      <c r="W25" t="s">
+        <v>138</v>
+      </c>
+      <c r="X25" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>138</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>159</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>126</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>173</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>161</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>175</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>176</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>109</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>110</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>79</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>79</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>79</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>138</v>
+      </c>
+      <c r="BD25" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE25" t="s">
+        <v>138</v>
+      </c>
+      <c r="BF25" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>110</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ25" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK25" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL25" t="s">
+        <v>123</v>
+      </c>
+      <c r="BM25" t="s">
+        <v>138</v>
+      </c>
+      <c r="BN25" t="s">
+        <v>79</v>
+      </c>
+      <c r="BO25" t="s">
+        <v>124</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>125</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>126</v>
+      </c>
+      <c r="BR25" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS25" t="s">
+        <v>128</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>129</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>130</v>
+      </c>
+      <c r="BV25" t="s">
+        <v>96</v>
+      </c>
+      <c r="BW25" t="s">
+        <v>131</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>132</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ25" t="s">
+        <v>132</v>
+      </c>
+      <c r="CA25" t="s">
+        <v>133</v>
+      </c>
+      <c r="CB25" t="s">
         <v>134</v>
       </c>
-      <c r="CF22" t="s">
+      <c r="CC25" t="s">
+        <v>135</v>
+      </c>
+      <c r="CD25" t="s">
         <v>136</v>
       </c>
-      <c r="CG22" t="s">
-[...24 lines deleted...]
-        <v>139</v>
+      <c r="CE25" t="s">
+        <v>135</v>
+      </c>
+      <c r="CF25" t="s">
+        <v>137</v>
+      </c>
+      <c r="CG25" t="s">
+        <v>135</v>
+      </c>
+      <c r="CH25" t="s">
+        <v>138</v>
+      </c>
+      <c r="CI25" t="s">
+        <v>138</v>
+      </c>
+      <c r="CJ25" t="s">
+        <v>138</v>
+      </c>
+      <c r="CK25" t="s">
+        <v>138</v>
+      </c>
+      <c r="CL25" t="s">
+        <v>138</v>
+      </c>
+      <c r="CM25" t="s">
+        <v>138</v>
+      </c>
+      <c r="CN25" t="s">
+        <v>138</v>
+      </c>
+      <c r="CO25" t="s">
+        <v>138</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>176</v>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="110">
     <mergeCell ref="B1:CL1"/>
     <mergeCell ref="A1:A6"/>
     <mergeCell ref="B2:Q2"/>
     <mergeCell ref="R2:AE2"/>
     <mergeCell ref="AF2:BB2"/>
     <mergeCell ref="BD2:BI2"/>
     <mergeCell ref="BK2:BL2"/>
     <mergeCell ref="BM2:CJ2"/>
     <mergeCell ref="CM1:CM6"/>
     <mergeCell ref="CN1:CN6"/>
     <mergeCell ref="CO1:CO6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
@@ -6412,53 +7272,50 @@
     <mergeCell ref="AW4:AW6"/>
     <mergeCell ref="AX4:AX6"/>
     <mergeCell ref="AY4:AY6"/>
     <mergeCell ref="AZ4:AZ6"/>
     <mergeCell ref="BA4:BA6"/>
     <mergeCell ref="BB4:BB6"/>
     <mergeCell ref="BK4:BK6"/>
     <mergeCell ref="BL4:BL6"/>
     <mergeCell ref="BM4:BM6"/>
     <mergeCell ref="BN5:BO5"/>
     <mergeCell ref="BP5:BQ5"/>
     <mergeCell ref="BR5:BS5"/>
     <mergeCell ref="BT5:BU5"/>
     <mergeCell ref="BV5:BW5"/>
     <mergeCell ref="BX5:BY5"/>
     <mergeCell ref="BZ5:CA5"/>
     <mergeCell ref="CB5:CC5"/>
     <mergeCell ref="CD5:CE5"/>
     <mergeCell ref="CF5:CG5"/>
     <mergeCell ref="CH4:CH6"/>
     <mergeCell ref="CI4:CI6"/>
     <mergeCell ref="CJ4:CJ6"/>
     <mergeCell ref="CK4:CK6"/>
     <mergeCell ref="CL4:CL6"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>impot_revenu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>