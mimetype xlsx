--- v1 (2026-07-04)
+++ v2 (2026-10-04)
@@ -8,70 +8,73 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="impot_revenu" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1914" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4954" uniqueCount="329">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Impôt sur le revenu</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Tranches de l'IR</t>
   </si>
   <si>
+    <t>Contribution personnelle d'État (impôt progressif sur le revenu global, supprimé pour les revenus réalisés à compter du 1er janvier 1990)</t>
+  </si>
+  <si>
     <t>Contributions au budget de l'Etat (montant de la contribution en jour de salaire ou pension brut par tranche de revenu annuel net)</t>
   </si>
   <si>
     <t>Déductions</t>
   </si>
   <si>
     <t>Exonération d'impôt sur le revenu pour les revenus net inférieur à un certain seuil</t>
   </si>
   <si>
     <t>Traitements, salaires, pensions et rentes</t>
   </si>
   <si>
     <t>Minimum d'impôt sur le revenu</t>
   </si>
   <si>
     <t>Régimes spéciaux d'imposition (forfaitaire, retenue libératoire)</t>
   </si>
   <si>
     <t>Bénéfices industriels et commerciaux</t>
   </si>
   <si>
     <t>Bénéfices des professions non commerciales</t>
   </si>
   <si>
     <t>Revenus fonciers</t>
@@ -79,213 +82,294 @@
   <si>
     <t>Tranche 0</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
     <t>Tranche 2</t>
   </si>
   <si>
     <t>Tranche 3</t>
   </si>
   <si>
     <t>Tranche 4</t>
   </si>
   <si>
     <t>Tranche 5</t>
   </si>
   <si>
     <t>Tranche 6</t>
   </si>
   <si>
     <t>Tranche 7</t>
   </si>
   <si>
+    <t>Tarif de la contribution personnelle d'État (1)</t>
+  </si>
+  <si>
+    <t>Plafond de la cotisation effective, en part du revenu global imposable (2)</t>
+  </si>
+  <si>
     <t>Déductions pour charge de famille</t>
   </si>
   <si>
     <t>Assurance vie</t>
   </si>
   <si>
     <t>Intérêts des comptes spéciaux d’épargne ouverts auprès des banques</t>
   </si>
   <si>
     <t>Intérêts des comptes spéciaux d’épargne ouverts auprès de la CENT</t>
   </si>
   <si>
     <t>Intérêts des comptes épargne pour l'investissement</t>
   </si>
   <si>
     <t>Intérêts des emprunts obligataires</t>
   </si>
   <si>
     <t>Plafonds des Comptes d'Épargne Longue (CEA, CEI)</t>
   </si>
   <si>
     <t>Déductions au titre des prêts d'acquisition de l'habitation principale</t>
   </si>
   <si>
     <t>Déductions pour investissements (Incitations Fiscales)</t>
   </si>
   <si>
-    <t>Seuil de revenu imposable net pour être exonéré</t>
+    <t>Seuil de revenu net imposable pour l'exonération catégorielle des salariés et pensionnés (14)</t>
   </si>
   <si>
     <t>Abattement sur les pensions</t>
   </si>
   <si>
-    <t>Abattement sur les pensions étrangères</t>
+    <t>Abattement sur les pensions et rentes viagères de source étrangère (15)</t>
   </si>
   <si>
     <t>Abattement sur les salaires</t>
   </si>
   <si>
-    <t>Abattement pour salaire minimum</t>
-[...5 lines deleted...]
-    <t>Taux minimum d'imposition applicable suite aux déductions d'impôts et investissements</t>
+    <t>Déduction supplémentaire pour les salariés payés au salaire minimum (16)</t>
+  </si>
+  <si>
+    <t>Plafond de la déduction pour frais professionnels (17)</t>
+  </si>
+  <si>
+    <t>Extension de l'abattement précédent aux bas salaires (18)</t>
+  </si>
+  <si>
+    <t>Minimum d'impôt au titre des avantages fiscaux (article 12 bis de la loi n° 89-114) (19)</t>
   </si>
   <si>
     <t>Régime Forfaitaire (Article 44 bis)</t>
   </si>
   <si>
     <t>Retenue Libératoire ou Impôt Fixe</t>
   </si>
   <si>
     <t>Régime forfaitaire</t>
   </si>
   <si>
     <t>Régime réel</t>
   </si>
   <si>
     <t>Régime réel simplifié</t>
   </si>
   <si>
     <t>Assiette forfaitaire</t>
   </si>
   <si>
     <t>Immeubles bâtis</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
+    <t>Tranche 8</t>
+  </si>
+  <si>
+    <t>Tranche 9</t>
+  </si>
+  <si>
+    <t>Tranche 10</t>
+  </si>
+  <si>
+    <t>Tranche 11</t>
+  </si>
+  <si>
+    <t>Tranche 12</t>
+  </si>
+  <si>
+    <t>Tranche 13</t>
+  </si>
+  <si>
+    <t>Tranche 14</t>
+  </si>
+  <si>
+    <t>Tranche 15</t>
+  </si>
+  <si>
+    <t>Tranche 16</t>
+  </si>
+  <si>
+    <t>Tranche 17</t>
+  </si>
+  <si>
+    <t>Tranche 18</t>
+  </si>
+  <si>
+    <t>Tranche 19</t>
+  </si>
+  <si>
+    <t>Tranche 20</t>
+  </si>
+  <si>
+    <t>Tranche 21</t>
+  </si>
+  <si>
+    <t>Tranche 22</t>
+  </si>
+  <si>
+    <t>Tranche 23</t>
+  </si>
+  <si>
+    <t>Tranche 24</t>
+  </si>
+  <si>
+    <t>Tranche 25</t>
+  </si>
+  <si>
+    <t>Tranche 26</t>
+  </si>
+  <si>
+    <t>Tranche 27</t>
+  </si>
+  <si>
+    <t>Tranche 28</t>
+  </si>
+  <si>
+    <t>Tranche 29</t>
+  </si>
+  <si>
+    <t>Tranche 30</t>
+  </si>
+  <si>
     <t>Montant</t>
   </si>
   <si>
     <t>Age limite (exclu) des enfants à charge</t>
   </si>
   <si>
     <t>Age limite (exclu) des enfants de supérieur à charge</t>
   </si>
   <si>
-    <t>Chef de famille - رئيس عائلة (1)</t>
+    <t>Chef de famille - رئيس عائلة (3)</t>
   </si>
   <si>
     <t>1er enfant à charge</t>
   </si>
   <si>
     <t>2e enfant à charge</t>
   </si>
   <si>
     <t>3e enfant à charge</t>
   </si>
   <si>
     <t>4e enfant à charge</t>
   </si>
   <si>
-    <t>Enfant non boursier du supérieur</t>
-[...8 lines deleted...]
-    <t>Parent à charge (plafond de revenu en SMIG)</t>
+    <t>Enfant non boursier du supérieur (4)</t>
+  </si>
+  <si>
+    <t>Enfant infirme (5)</t>
+  </si>
+  <si>
+    <t>Parent à charge (montant maximum) (6)</t>
+  </si>
+  <si>
+    <t>Parent à charge (plafond de revenu, en multiples du SMIG) (7)</t>
   </si>
   <si>
     <t>Parent à charge (en % du revenu)</t>
   </si>
   <si>
-    <t>Majoration au titre du conjoint</t>
-[...2 lines deleted...]
-    <t>Majoration au titre des enfants</t>
+    <t>Majoration du plafond au titre du conjoint (8)</t>
+  </si>
+  <si>
+    <t>Majoration du plafond au titre des enfants à charge (9)</t>
+  </si>
+  <si>
+    <t>Nombre d'enfants à charge ouvrant droit à la majoration du plafond (10)</t>
+  </si>
+  <si>
+    <t>Plafond de la déduction des primes d'assurance-vie (11)</t>
+  </si>
+  <si>
+    <t>Sous-plafond annuel propre aux intérêts des comptes spéciaux d'épargne (12)</t>
   </si>
   <si>
     <t>Plafond de la déduction</t>
   </si>
   <si>
+    <t>Plafond GLOBAL annuel de déduction des intérêts de l'épargne (article 39 § II) (13)</t>
+  </si>
+  <si>
     <t>Plafond de déduction au titre du Compte Épargne en Actions</t>
   </si>
   <si>
     <t>Plafond de déduction au titre du Compte Épargne pour l'Investissement</t>
   </si>
   <si>
     <t>Coût d'acquisition maximum (hors TVA) pour bénéficier de la déduction des intérêts d'emprunt du logement (Art 39 I-4)</t>
   </si>
   <si>
     <t>Taux maximum de déduction du revenu net pour les investissements partiels (capital d'entreprises)</t>
   </si>
   <si>
     <t>Taux libératoire d'imposition sur le Chiffre d'Affaires</t>
   </si>
   <si>
     <t>Taux de l'impôt sur les revenus soumis à retenue libératoire</t>
   </si>
   <si>
     <t>Accomptes (en % de l'impôt forfaitaire dû)</t>
   </si>
   <si>
     <t>Montant de l'impot forfaitaire dispensant du paiement des accomptes provisionnels</t>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
-    <t>Part des recettes brutes TTC imposées</t>
-[...11 lines deleted...]
-    <t>Tranche 10</t>
+    <t>Part des recettes brutes retenue comme bénéfice forfaitaire (20)</t>
+  </si>
+  <si>
+    <t>Déduction forfaitaire pour frais, charges et amortissements des propriétés bâties (21)</t>
   </si>
   <si>
     <t>01/01/2029</t>
   </si>
   <si>
     <t>0 DT</t>
   </si>
   <si>
     <t>0 %</t>
   </si>
   <si>
     <t>5 000 DT</t>
   </si>
   <si>
     <t>15 %</t>
   </si>
   <si>
     <t>10 000 DT</t>
   </si>
   <si>
     <t>25 %</t>
   </si>
   <si>
     <t>20 000 DT</t>
   </si>
@@ -295,316 +379,875 @@
   <si>
     <t>30 000 DT</t>
   </si>
   <si>
     <t>33 %</t>
   </si>
   <si>
     <t>40 000 DT</t>
   </si>
   <si>
     <t>36 %</t>
   </si>
   <si>
     <t>50 000 DT</t>
   </si>
   <si>
     <t>38 %</t>
   </si>
   <si>
     <t>70 000 DT</t>
   </si>
   <si>
     <t>40 %</t>
   </si>
   <si>
+    <t>900 DT</t>
+  </si>
+  <si>
+    <t>5 %</t>
+  </si>
+  <si>
+    <t>1 300 DT</t>
+  </si>
+  <si>
+    <t>10 %</t>
+  </si>
+  <si>
+    <t>1 500 DT</t>
+  </si>
+  <si>
+    <t>2 000 DT</t>
+  </si>
+  <si>
+    <t>20 %</t>
+  </si>
+  <si>
+    <t>2 500 DT</t>
+  </si>
+  <si>
+    <t>3 000 DT</t>
+  </si>
+  <si>
+    <t>3 500 DT</t>
+  </si>
+  <si>
+    <t>4 000 DT</t>
+  </si>
+  <si>
+    <t>42 %</t>
+  </si>
+  <si>
+    <t>48 %</t>
+  </si>
+  <si>
+    <t>6 000 DT</t>
+  </si>
+  <si>
+    <t>54 %</t>
+  </si>
+  <si>
+    <t>8 000 DT</t>
+  </si>
+  <si>
+    <t>56 %</t>
+  </si>
+  <si>
+    <t>58 %</t>
+  </si>
+  <si>
+    <t>14 000 DT</t>
+  </si>
+  <si>
+    <t>60 %</t>
+  </si>
+  <si>
+    <t>25 000 DT</t>
+  </si>
+  <si>
+    <t>62 %</t>
+  </si>
+  <si>
+    <t>64 %</t>
+  </si>
+  <si>
+    <t>60 000 DT</t>
+  </si>
+  <si>
+    <t>66 %</t>
+  </si>
+  <si>
+    <t>80 000 DT</t>
+  </si>
+  <si>
+    <t>68 %</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>0 jours</t>
   </si>
   <si>
     <t>12 000 DT</t>
   </si>
   <si>
     <t>1 jours</t>
   </si>
   <si>
     <t>2 jours</t>
   </si>
   <si>
-    <t>25 000 DT</t>
-[...1 lines deleted...]
-  <si>
     <t>3 jours</t>
   </si>
   <si>
     <t>4 jours</t>
   </si>
   <si>
     <t>35 000 DT</t>
   </si>
   <si>
     <t>5 jours</t>
   </si>
   <si>
     <t>6 jours</t>
   </si>
   <si>
     <t>20 ans</t>
   </si>
   <si>
     <t>25 ans</t>
   </si>
   <si>
     <t>300 DT</t>
   </si>
   <si>
     <t>100 DT</t>
   </si>
   <si>
     <t>1 000 DT</t>
   </si>
   <si>
-    <t>2 000 DT</t>
-[...1 lines deleted...]
-  <si>
     <t>450 DT</t>
   </si>
   <si>
     <t>200 %</t>
   </si>
   <si>
-    <t>5 %</t>
+    <t>9 900 %</t>
+  </si>
+  <si>
+    <t>100 000 DT</t>
+  </si>
+  <si>
+    <t>200 000 DT</t>
+  </si>
+  <si>
+    <t>35 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>80 %</t>
+  </si>
+  <si>
+    <t>45 %</t>
+  </si>
+  <si>
+    <t>25 DT</t>
+  </si>
+  <si>
+    <t>45 DT</t>
+  </si>
+  <si>
+    <t>75 DT</t>
+  </si>
+  <si>
+    <t>9 000 DT</t>
+  </si>
+  <si>
+    <t>120 DT</t>
+  </si>
+  <si>
+    <t>180 DT</t>
+  </si>
+  <si>
+    <t>18 000 DT</t>
+  </si>
+  <si>
+    <t>260 DT</t>
+  </si>
+  <si>
+    <t>21 000 DT</t>
+  </si>
+  <si>
+    <t>360 DT</t>
+  </si>
+  <si>
+    <t>24 000 DT</t>
+  </si>
+  <si>
+    <t>27 000 DT</t>
+  </si>
+  <si>
+    <t>01/01/2028</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>Article 56 de la loi n° 2025-17 du 12 décembre 2025 portant loi de finances pour l'année 2026 (modifiant l'article 26-II du code de l'IRPP et de l'IS)</t>
+  </si>
+  <si>
+    <t>2025-12-12</t>
+  </si>
+  <si>
+    <t>L'abattement de 25% sur le montant brut des pensions et rentes viagères (art. 26-II du code de l'IRPP) est relevé à 30% à partir du 1er janvier 2027, 40% à partir du 1er janvier 2028 et 50% à partir du 1er janvier 2029. La valeur 2026 reste à 25%.</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Article 36 de la loi n° 2024-48 du 9 décembre 2024 portant loi de finances pour l'année 2025, JORT n° 149 du 10 décembre 2024, p. 6429</t>
+  </si>
+  <si>
+    <t>2024-12-10</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>26 %</t>
+  </si>
+  <si>
+    <t>28 %</t>
+  </si>
+  <si>
+    <t>32 %</t>
+  </si>
+  <si>
+    <t>Article 39 § 1 de la loi n° 2024-48 du 9 décembre 2024 portant loi de finances pour l'année 2025, JORT n° 149 du 10 décembre 2024, p. 3431-3432 de l'édition française ; l'article 39 § 2 vise « les revenus des propriétés bâties réalisés à partir du 1er janvier 2024 »</t>
+  </si>
+  <si>
+    <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>Loi n° 2020-46 du 28 décembre 2020, portant loi de finances pour l'année 2021 (Article 24); https://www.finances.gov.tn/fr/les-lois-de-finances | Article 24 du décret-loi n° 2021-21 du 28 décembre 2021 (loi de finances 2022) ; note commune n° 1/2022 rattachant la mesure aux revenus réalisés à partir de 2021</t>
+  </si>
+  <si>
+    <t>01/01/2020</t>
+  </si>
+  <si>
+    <t>Article 16 § 2 de la loi n° 2020-46 du 23 décembre 2020 portant loi de finances pour l'année 2021, JORT n° 128 du 25 décembre 2020, p. 3129 ; note commune n° 1/2021 rattachant la mesure aux revenus réalisés à partir de l'année 2020</t>
+  </si>
+  <si>
+    <t>01/01/2019</t>
+  </si>
+  <si>
+    <t>Article 54 de la loi n° 2017-66 du 18 décembre 2017 portant loi de finances 2018 (l'article 55 vise le paragraphe III, enfant étudiant et enfant infirme). Effet aux revenus 2019 par la clause propre de l'article 67 § 4. Note commune 7/2018 http://www.impots.finances.gov.tn/images/Note_commune_N07.pdf | Article 41 de la loi n° 2019-78 du 23 décembre 2019 portant loi de finances pour l'année 2020, JORT n° 104 du 27 décembre 2019, p. 4435 ; note commune n° 3/2020 rattachant la mesure aux revenus réalisés à partir du 1er janvier 2019 | Article 41 de la loi n° 2019-78 du 23 décembre 2019 (loi de finances 2020) ; note commune n° 3/2020</t>
+  </si>
+  <si>
+    <t>01/04/2017</t>
+  </si>
+  <si>
+    <t>150 DT</t>
+  </si>
+  <si>
+    <t>90 DT</t>
+  </si>
+  <si>
+    <t>60 DT</t>
+  </si>
+  <si>
+    <t>100 %</t>
+  </si>
+  <si>
+    <t>Article 2 § 6 de la loi n° 2017-8 du 14 février 2017 portant refonte du dispositif des avantages fiscaux, JORT n° 15 du 21 février 2017, p. 778 ; l'article 23 fixe l'application « à partir du 1er avril 2017 »</t>
+  </si>
+  <si>
+    <t>01/01/2017</t>
+  </si>
+  <si>
+    <t>Article 14-1 de la loi n° 2016-78 du 17 décembre 2016 portant loi de finances pour l'année 2017, JORT n° 105 du 27 décembre 2016, p. 3831; https://www.pist.tn/jort/2016/2016F/Jo10516.pdf | Article 55 de la loi n° 2017-66 du 18 décembre 2017 (loi de finances 2018) ; note commune n° 7/2018 rattachant la mesure aux revenus réalisés à partir du 1er janvier 2017 | Article 14 § 2 de la loi n° 2016-78 du 17 décembre 2016 portant loi de finances pour l'année 2017, JORT n° 105 du 27 décembre 2016, p. 3831; https://www.pist.tn/jort/2016/2016F/Jo1052016.pdf</t>
+  </si>
+  <si>
+    <t>2016-12-27</t>
+  </si>
+  <si>
+    <t>01/01/2016</t>
+  </si>
+  <si>
+    <t>1 200 DT</t>
+  </si>
+  <si>
+    <t>∞ DT</t>
+  </si>
+  <si>
+    <t>Article 13 de la loi n° 2016-78 du 17 décembre 2016 (loi de finances 2017) ; note commune n° 2/2017 rattachant la mesure aux revenus de l'année 2016</t>
+  </si>
+  <si>
+    <t>01/01/2015</t>
+  </si>
+  <si>
+    <t>Article 21 § 1 de la loi n° 2015-53 du 25 décembre 2015 portant loi de finances pour l'année 2016, JORT n° 104 du 29 décembre 2015, p. 3142-3143 ; note commune n° 16/2016 rattachant la mesure à l'exercice 2015</t>
+  </si>
+  <si>
+    <t>01/01/2014</t>
+  </si>
+  <si>
+    <t>Article 73-1 de la loi n° 2013-54 du 30 décembre 2013 portant loi de finances pour l'année 2014, JORT n° 105 du 31 décembre 2013, p. 3691 | Abrogation par l'article 73 § 2 de la loi n° 2013-54 du 30 décembre 2013 portant loi de finances pour l'année 2014, JORT n° 105 du 31 décembre 2013, p. 3691</t>
+  </si>
+  <si>
+    <t>2013-12-31</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>Article 46 de la loi n° 2013-54 du 30 décembre 2013 portant loi de finances pour l'année 2014, intitulé « Rationalisation de l'assiette forfaitaire des bénéfices non commerciaux » | Article 24 § 1 de la loi n° 2013-54 du 30 décembre 2013 (loi de finances 2014), qui remplace le plafond majoré par un plafond unique et supprime donc les majorations | Article 24 § 1 de la loi n° 2013-54 du 30 décembre 2013 portant loi de finances pour l'année 2014, intitulé « Encouragement de l'épargne à long terme en matière d'assurance vie » | Article 94 § 2 de la loi n° 2013-54 du 30 décembre 2013 (loi de finances 2014)</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
   </si>
   <si>
     <t>600 DT</t>
   </si>
   <si>
-    <t>100 000 DT</t>
-[...157 lines deleted...]
-  <si>
     <t>70 %</t>
   </si>
   <si>
-    <t>01/01/2010</t>
-[...2 lines deleted...]
-    <t>Article 40 de la loi no 2009-71 du 21-12-2004 portant Loi de finances 2010 | Article 40 de la loi no 2009-71 du 21-12-2009 portant Loi de finances 2010</t>
+    <t>01/01/2009</t>
+  </si>
+  <si>
+    <t>Article 40 § 2 de la loi n° 2009-71 du 21 décembre 2009 (loi de finances 2010) | Article 39 § 2 de la loi n° 2009-71 du 21 décembre 2009 portant loi de finances pour l'année 2010, JORT n° 102 du 22 décembre 2009, p. 3919</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>750 DT</t>
   </si>
   <si>
     <t>500 DT</t>
   </si>
   <si>
-    <t>01/01/2005</t>
+    <t>Article 23 § 1 de la loi n° 2007-70 du 27 décembre 2007 portant loi de finances pour l'année 2008, intitulé « Relèvement du plafond déductible des primes d'assurance vie »</t>
+  </si>
+  <si>
+    <t>01/01/2006</t>
   </si>
   <si>
     <t>400 DT</t>
   </si>
   <si>
     <t>200 DT</t>
   </si>
   <si>
     <t>800 DT</t>
   </si>
   <si>
-    <t>Article 50 de la loi no 2004-90 du 31-12-2004 portant Loi de finances 2005</t>
+    <t>Article 35 de la loi n° 2006-85 du 25 décembre 2006 portant loi de finances pour l'année 2007, intitulé « Instauration d'un régime fiscal de faveur pour les pensions et les rentes viagères provenant de l'étranger » ; note commune n° 18/2007 rattachant la mesure aux pensions perçues en 2006</t>
   </si>
   <si>
     <t>01/01/2004</t>
   </si>
   <si>
+    <t>Article 50 de la loi n° 2004-90 du 31 décembre 2004 (loi de finances 2005) ; note commune n° 33/2005 rattachant la mesure aux revenus de l'année 2004 | Article 49 de la loi n° 2004-90 du 31 décembre 2004 portant loi de finances pour l'année 2005, JORT n° 105 du 31 décembre 2004, p. 3440</t>
+  </si>
+  <si>
     <t>01/01/2003</t>
   </si>
   <si>
     <t>01/01/2001</t>
   </si>
   <si>
+    <t>01/01/1999</t>
+  </si>
+  <si>
+    <t>Article 62 de la loi n° 97-88 du 29 décembre 1997 portant loi de finances pour l'année 1998, JORT n° 104 des 30-31 décembre 1997, p. 2441</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>Article 52 de la loi n° 97-88 du 29 décembre 1997 portant loi de finances pour l'année 1998, JORT n° 104 des 30-31 décembre 1997, p. 2439, sous l'intitulé « Encouragement de l'épargne dans le cadre des contrats d'assurance-vie » | Article 61 de la loi n° 97-88 du 29 décembre 1997 portant loi de finances pour l'année 1998, JORT n° 104 des 30-31 décembre 1997, p. 2441</t>
+  </si>
+  <si>
+    <t>01/01/1992</t>
+  </si>
+  <si>
+    <t>50 DT</t>
+  </si>
+  <si>
+    <t>400 %</t>
+  </si>
+  <si>
+    <t>Article 30 de la loi n° 91-98 du 31 décembre 1991 portant loi de finances pour la gestion 1992, JORT n° 90 du 31 décembre 1991, p. 2084</t>
+  </si>
+  <si>
     <t>01/01/1990</t>
   </si>
   <si>
-    <t xml:space="preserve">(1) Montant de la déduction sur le montant des revenus nets du "chef de famille".
-مبلغ الطرح من مبلغ المداخيل الصافية لرئيس العائلة</t>
+    <t>Article 44 § I du code de l'IRPP et de l'IS, annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 du 2-5 janvier 1990, p. 3-21 (article 44 p. 9); https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 22 § II du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 6; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 39 § I-2 du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 40 § III du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 40 § IV du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 39 § II du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 28 § II du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 7; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 37 du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 26 § I du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 6; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf</t>
+  </si>
+  <si>
+    <t>1990-01-02</t>
+  </si>
+  <si>
+    <t>01/01/1986</t>
+  </si>
+  <si>
+    <t>Article 8 de la loi n° 85-109 du 31 décembre 1985 portant loi de finances pour la gestion 1986, JORT n° 91 du 31 décembre 1985, p. 1731; https://www.pist.tn/jort/1985/1985F/Jo09185.pdf | Article 8 de la loi n° 85-109 du 31 décembre 1985 portant loi de finances pour la gestion 1986 (article 8 nouveau du décret du 31 mars 1932, paragraphe 2), JORT n° 91 du 31 décembre 1985, p. 1731; https://www.pist.tn/jort/1985/1985F/Jo09185.pdf; Lu à l'image. L'article 8 abroge et remplace « les dispositions de l'article 8 du décret du 31 mars 1932 relatif à la contribution personnelle d'Etat, tel que modifié par l'article 9 de la loi n° 82-91 du 31 décembre 1982 ». Paragraphe 2 : « La cotisation effective de la contribution personnelle d'Etat calculée conformément aux dispositions du paragraphe III ci-après ne peut excéder 60 % du revenu global imposable. » La loi ne porte pas de clause d'application aux revenus : publiée au Journal officiel du mardi 31 décembre 1985, elle devient exécutoire un jour franc après, le 2 janvier 1986 (article 3 nouveau du décret du 27 janvier 1883, rédaction du décret du 13 septembre 1956). Les dates de ce paramètre sont des années de revenus, et non des dates d'effet : le 1er janvier 1986 désigne les revenus de 1986, première année de revenus close sous la loi exécutoire ; le tarif du même article est daté de même dans le barème.</t>
+  </si>
+  <si>
+    <t>1985-12-31</t>
+  </si>
+  <si>
+    <t>01/01/1983</t>
+  </si>
+  <si>
+    <t>65 000 DT</t>
+  </si>
+  <si>
+    <t>90 000 DT</t>
+  </si>
+  <si>
+    <t>76 %</t>
+  </si>
+  <si>
+    <t>Article 9 de la loi n° 82-91 du 31 décembre 1982 portant loi de finances pour la gestion 1983, JORT n° 84 du 31 décembre 1982, p. 2877; https://www.pist.tn/jort/1982/1982F/Jo08482.pdf | Article 9 de la loi n° 82-91 du 31 décembre 1982 portant loi de finances pour la gestion 1983 (article 8 nouveau du décret du 31 mars 1932), JORT n° 84 du 31 décembre 1982, pp. 2877-2878; https://www.pist.tn/jort/1982/1982F/Jo08482.pdf; Lu à l'image. L'article 9 abroge et remplace « les dispositions de l'article 8 du décret du 31 mars 1932 tel que modifié par l'article 8 de la loi de finances pour la gestion 1980 ». L'article 8 nouveau comprend un paragraphe 1 (tarif, exonération des revenus qui ne dépassent pas le SMIG, impôt limité à l'excédent sur le SMIG) et un paragraphe 2 (un décret fixera un barème par tranches de 20 dinars à partir de 900 dinars) ; il ne comporte aucune clause de plafonnement de la cotisation effective. Le tarif conduit à un taux global de 60,76 % à 90 000 dinars et de 62,29 % à 100 000 dinars. « Toutes les dispositions du présent article sont applicables pour les revenus à réaliser à partir du 1er janvier 1983. » Le décret n° 84-1265 du 16 octobre 1984 (JORT n° 64 du 2 novembre 1984, pp. 2472-2477), pris pour ce barème par tranches de 20 dinars, ne compte que deux articles : l'article premier, qui introduit le barème, et l'article 2, d'exécution, lus à l'image avec la dernière page du barème (p. 2476), qui s'arrête à 25 000 dinars ; aucun ne porte de plafond. Les pages 2473 à 2475, qui ne portent que des tranches, n'ont pas été relues.</t>
+  </si>
+  <si>
+    <t>1982-12-31</t>
+  </si>
+  <si>
+    <t>01/01/1980</t>
+  </si>
+  <si>
+    <t>8 %</t>
+  </si>
+  <si>
+    <t>5 500 DT</t>
+  </si>
+  <si>
+    <t>7 000 DT</t>
+  </si>
+  <si>
+    <t>8 500 DT</t>
+  </si>
+  <si>
+    <t>55 %</t>
+  </si>
+  <si>
+    <t>Article 8 de la loi n° 79-66 du 31 décembre 1979 portant loi de finances pour la gestion 1980, JORT n° 76 des 28-31 décembre 1979, p. 3540; https://www.pist.tn/jort/1979/1979F/Jo07679.pdf | Article 8 (nouveau) § II, loi n° 79-66 du 31 décembre 1979, JORT n° 76 des 28-31 décembre 1979, p. 3540; https://www.pist.tn/jort/1979/1979F/Jo07679.pdf</t>
+  </si>
+  <si>
+    <t>1979-12-31</t>
+  </si>
+  <si>
+    <t>01/01/1965</t>
+  </si>
+  <si>
+    <t>1 %</t>
+  </si>
+  <si>
+    <t>2 %</t>
+  </si>
+  <si>
+    <t>4 %</t>
+  </si>
+  <si>
+    <t>480 DT</t>
+  </si>
+  <si>
+    <t>7 %</t>
+  </si>
+  <si>
+    <t>640 DT</t>
+  </si>
+  <si>
+    <t>960 DT</t>
+  </si>
+  <si>
+    <t>13 %</t>
+  </si>
+  <si>
+    <t>1 800 DT</t>
+  </si>
+  <si>
+    <t>18 %</t>
+  </si>
+  <si>
+    <t>22 %</t>
+  </si>
+  <si>
+    <t>2 200 DT</t>
+  </si>
+  <si>
+    <t>2 400 DT</t>
+  </si>
+  <si>
+    <t>27 %</t>
+  </si>
+  <si>
+    <t>2 700 DT</t>
+  </si>
+  <si>
+    <t>29 %</t>
+  </si>
+  <si>
+    <t>31 %</t>
+  </si>
+  <si>
+    <t>3 400 DT</t>
+  </si>
+  <si>
+    <t>3 800 DT</t>
+  </si>
+  <si>
+    <t>37 %</t>
+  </si>
+  <si>
+    <t>4 200 DT</t>
+  </si>
+  <si>
+    <t>4 600 DT</t>
+  </si>
+  <si>
+    <t>44 %</t>
+  </si>
+  <si>
+    <t>5 400 DT</t>
+  </si>
+  <si>
+    <t>47 %</t>
+  </si>
+  <si>
+    <t>5 800 DT</t>
+  </si>
+  <si>
+    <t>51 %</t>
+  </si>
+  <si>
+    <t>6 200 DT</t>
+  </si>
+  <si>
+    <t>6 600 DT</t>
+  </si>
+  <si>
+    <t>59 %</t>
+  </si>
+  <si>
+    <t>7 400 DT</t>
+  </si>
+  <si>
+    <t>7 800 DT</t>
+  </si>
+  <si>
+    <t>8 200 DT</t>
+  </si>
+  <si>
+    <t>72 %</t>
+  </si>
+  <si>
+    <t>8 600 DT</t>
+  </si>
+  <si>
+    <t>81 %</t>
+  </si>
+  <si>
+    <t>9 400 DT</t>
+  </si>
+  <si>
+    <t>85 %</t>
+  </si>
+  <si>
+    <t>9 800 DT</t>
+  </si>
+  <si>
+    <t>88 %</t>
+  </si>
+  <si>
+    <t>Article 10 de la loi n° 65-46 du 31 décembre 1965 portant loi de finances pour la gestion 1966, JORT n° 66 du 31 décembre 1965, p. 1716; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf | Article 8 (nouveau) § II, loi n° 65-46 du 31 décembre 1965, JORT n° 66 du 31 décembre 1965, p. 1716; https://www.pist.tn/jort/1965/1965F/Jo06665.pdf</t>
+  </si>
+  <si>
+    <t>1965-12-31</t>
+  </si>
+  <si>
+    <t>01/01/1962</t>
+  </si>
+  <si>
+    <t>6 %</t>
+  </si>
+  <si>
+    <t>12 %</t>
+  </si>
+  <si>
+    <t>14 %</t>
+  </si>
+  <si>
+    <t>24 %</t>
+  </si>
+  <si>
+    <t>34 %</t>
+  </si>
+  <si>
+    <t>52 %</t>
+  </si>
+  <si>
+    <t>65 %</t>
+  </si>
+  <si>
+    <t>71 %</t>
+  </si>
+  <si>
+    <t>74 %</t>
+  </si>
+  <si>
+    <t>77 %</t>
+  </si>
+  <si>
+    <t>10 200 DT</t>
+  </si>
+  <si>
+    <t>Article 2 de la loi n° 62-73 du 31 décembre 1962 portant modification du décret organique du 31 mars 1932, JORT n° 64 des 28-31 décembre 1962, p. 1647; https://www.pist.tn/jort/1962/1962F/Jo06462.pdf | Article 8 (nouveau) § II, loi n° 62-73 du 31 décembre 1962, JORT n° 64 des 28-31 décembre 1962, p. 1647; https://www.pist.tn/jort/1962/1962F/Jo06462.pdf</t>
+  </si>
+  <si>
+    <t>1962-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(1) Tarif de l'article 8 du décret du 31 mars 1932 instituant la contribution personnelle
+d'État, dans ses rédactions successives. Chaque texte cité en référence abroge et
+remplace cet article 8.
+Dates = années de revenus. Attention, la convention des textes eux-mêmes change en
+cours de période et il a fallu la convertir :
+  - loi n° 62-73 : « taxés au titre de l'année 1963 (revenus de l'année 1962) et des
+    années postérieures » -&gt; revenus 1962 ;
+  - loi n° 65-46 : « au titre de l'année 1966 (revenus de l'année 1965) » -&gt; revenus 1965 ;
+  - à partir de la loi de finances 1980, les textes datent directement en revenus
+    (« applicables pour les revenus à réaliser à partir du 1er janvier … »).
+La contribution personnelle d'État est supprimée pour les revenus réalisés à compter
+du 1er janvier 1990 par l'article 2 de la loi n° 89-114, qui lui substitue l'IRPP.
+Ce tarif ne doit jamais être lu après 1989 : ce n'est pas un état antérieur du barème
+de l'IRPP, c'est un autre impôt, avec une autre assiette et un plafonnement propre.
+Les millésimes 1962 et 1965 ne sont pas des relevés exhaustifs de la période : les
+lois de finances de 1967 à 1979 n'ont pas toutes été dépouillées. Une valeur lue pour
+une année intermédiaire est donc le dernier tarif connu, pas un tarif attesté.
+Ces paramètres portent un état du droit antérieur au code de 1990. Ils sont versés comme
+référence datée et sourcée.
+(2) « La cotisation effective de la contribution personnelle d'État calculée conformément aux
+dispositions du paragraphe III ci-après, à l'exclusion de toute majoration, ne peut excéder
+X % du revenu global imposable. »
+Ce plafonnement n'a pas d'équivalent dans le barème de l'IRPP institué en 1990. Il tempère
+fortement les taux marginaux nominaux, très élevés dans les premières rédactions du tarif
+(88 % au-delà de 9 800 D pour les revenus de 1965, sous un plafond de 45 %).
+Il explique aussi que la dernière ligne du barème publié au JORT de 1979 porte « 55,00 % »
+dans la colonne des taux d'imposition à la limite supérieure : c'est le plafond, et non un
+taux calculé.
+Le plafond disparaît pour les revenus de 1983 à 1985 : l'article 9 de la loi n° 82-91
+réécrit l'article 8 sans le reprendre, et le tarif de 1983 dépasse 60 % de taux global au-delà
+de 80 000 dinars. La valeur nulle au 1er janvier 1983 dit cette absence de plafond, et non
+un plafond nul. L'article 8 de la loi n° 85-109 le rétablit à 60 % à compter des revenus de
+1986.
+(3) Montant de la déduction sur le montant des revenus nets du "chef de famille".
+مبلغ الطرح من مبلغ المداخيل الصافية لرئيس العائلة
+(4) Déduction au titre d'un enfant poursuivant des études supérieures sans bénéfice de bourse et
+âgé de moins de 25 ans (article 40 § III).
+Les dates sont des années de revenus et ont été décalées d'un an : les articles instituteurs
+n'énoncent pas de date d'effet propre, et l'article final de la loi de finances pour N est lu
+par l'administration comme visant les revenus de N-1. Au sein de la loi de finances pour 2014,
+l'article 73 porte au contraire une clause propre visant les revenus de 2014 : deux mesures
+d'une même loi ne prennent pas nécessairement effet la même année de revenus.
+(5) Déduction au titre d'un enfant infirme, sans condition d'âge ni de rang (article 40 § III).
+Les dates sont des années de revenus. La valeur de 600 dinars précédemment encodée en 2004
+est supprimée : elle n'a aucun support: la note commune n° 33/2005 atteste un passage direct
+de 500 à 750 dinars.
+Les millésimes 2004 et 2009 sont dérivés de la règle de conversion (loi de finances pour N
+muette sur sa date d'effet -&gt; revenus de N-1) ; 2004 et 2017 sont attestés par note commune.
+(6) Plafond, par parent à charge, de la déduction de 5 % du revenu net (article 40 § IV).
+Date corrigée de 2018 à 2019 : la note commune n° 3/2020 rattache la mesure aux revenus
+réalisés à partir du 1er janvier 2019. La comparaison des millésimes du code consolidé le
+confirme indirectement — l'édition 2019 porte encore la condition de ressources ancienne,
+l'édition 2020 la nouvelle.
+(7) Condition de ressources du parent à charge : son revenu, augmenté du montant de la déduction,
+ne doit pas excéder ce multiple du SMIG.
+Date corrigée de 2018 à 2019. Le doublement est directement lisible dans le code consolidé :
+l'édition 2019 dit « n'excède pas le salaire minimum interprofessionnel garanti », l'édition
+2020 « n'excède pas le double du salaire minimum interprofessionnel garanti ».
+(8) Valeur de 1990 corrigée : 100 dinars et non 400 (JORT n° 1 des 2-5 janvier 1990, p. 8).
+Les 400 dinars sont ceux de l'article 52 de la loi de finances pour 1998, mal datés. La
+majoration est clôturée à zéro à compter des revenus 2013 : l'article 24 de la loi de
+finances pour 2014 remplace le plafond majoré par un plafond unique de 10 000 dinars,
+qu'aucune majoration ne vient plus accroître.
+(9) Valeur de 1990 corrigée : 50 dinars et non 200 (JORT n° 1 des 2-5 janvier 1990, p. 8).
+Les 200 dinars sont ceux de l'article 52 de la loi de finances pour 1998, mal datés.
+L'assiette de la majoration change en 1997. Le texte de 1990 la réserve aux quatre premiers
+enfants à charge ; l'article 52 de la loi de finances pour 1998 vise « chacun des enfants à
+charge au sens des paragraphes II et III de l'article 40 », sans limite de rang. Le modèle
+n'encode pas cette borne de rang : à vérifier avant tout calcul sur les revenus 1990 à 1996.
+La majoration est clôturée à zéro à compter des revenus 2013 : l'article 24 de la loi de
+finances pour 2014 remplace le plafond majoré par un plafond unique de 10 000 dinars,
+qu'aucune majoration ne vient plus accroître.
+(10) Limite de rang de la majoration pour enfants à charge. Le texte d'origine réserve la
+majoration aux quatre premiers enfants : « majorés de : 100 dinars au titre du conjoint ;
+50 dinars au titre de chacun des quatre premiers enfants à charge » (JORT n° 1 des
+2-5 janvier 1990, page 8). La limite disparaît avec l'article 52 de la loi de finances pour
+1998, qui vise « chacun des enfants à charge au sens des paragraphes II et III de
+l'article 40 », sans limite de rang.
+La valeur de 99 est une sentinelle, non un chiffre de droit : à partir de 1997 le texte ne
+pose aucune limite, et un paramètre daté ne sait pas dire « pas de limite ». Elle est choisie
+hors de portée d'un foyer réel. Le point est signalé à la revue, qui peut lui préférer une
+autre forme.
+La question devient sans objet à compter des revenus 2013 : l'article 24 § 1 de la loi de
+finances pour 2014 remplace le plafond majoré par un plafond unique, et `enf_plaf` est
+clôturé à zéro.
+(11) Plafond annuel de déduction des primes d'assurance-vie et des contrats de capitalisation
+(article 39 § I-2 du code).
+Valeur de 1990 corrigée, et son erreur expliquée. Le texte d'origine dispose « Ces versements
+sont admis en déduction dans la limite de 200 dinars par an, majorés de : 100 dinars au titre
+du conjoint ; 50 dinars au titre de chacun des quatre premiers enfants à charge »
+(JORT n° 1 des 2-5 janvier 1990, page 8). Les valeurs 800, 400 et 200 précédemment portées à
+1990 n'étaient pas fausses en elles-mêmes : ce sont celles de l'article 52 de la loi de
+finances pour 1998, rattachées à la mauvaise date.
+Dates. Le rattachement du palier de 1997 est dérivé de la règle de conversion, l'article 52
+n'énonçant pas de date d'effet propre — à la différence de l'article 62 de la même loi. Même
+raisonnement pour 2007 et 2013. Le palier de 100 000 dinars, lui, est attesté aux revenus 2020
+par la note commune n° 1/2021.
+La loi de finances 2014 supprime les majorations pour conjoint et enfants au profit d'un
+plafond unique ; la loi de finances 2021 soumet en outre cette déduction, pour la première
+fois, au minimum d'impôt de l'article 12 bis de la loi n° 89-114.
+(12) Fraction du plafond global de l'article 39 § II qui peut provenir des intérêts des comptes
+spéciaux d'épargne. Le plafond global est dans
+`interets_emprunts_obligataires/plaf.yaml`, dont le nom prête à confusion.
+De 1990 à 1991, ce sous-plafond se confond avec le plafond global : l'article 39 § II ne
+vise alors que les comptes spéciaux d'épargne. La distinction n'apparaît qu'avec l'article 30
+de la loi de finances pour 1992.
+Les deux relèvements de 2016 et 2021 manquaient ; la valeur était figée à 1 000 dinars depuis
+l'origine.
+Le texte de 1992 vise ensemble les comptes ouverts auprès des banques et de la Caisse
+d'épargne nationale : le sous-plafond porte sur leur somme.
+(13) Attention au nom. Ce paramètre ne porte pas le plafond propre aux emprunts obligataires :
+il porte le plafond global de la déduction des intérêts de l'épargne de l'article 39 § II,
+qui couvre à la fois les comptes spéciaux d'épargne et les emprunts obligataires. Le nom
+est conservé pour ne pas casser les usages ; un renommage est proposé par l'issue #389.
+Le sous-plafond propre aux comptes spéciaux d'épargne est dans
+`interets_comptes_speciaux_epargne_bancaires/plaf.yaml`.
+Valeur de 1990 corrigée : 1 000 dinars et non 1 500. Le code de 1990 ne connaît qu'un
+plafond unique de 1 000 dinars, portant sur les seuls comptes spéciaux d'épargne ouverts
+auprès des banques. Les 1 500 dinars sont ceux de l'article 30 de la loi de finances pour
+1992, qui institue la structure à deux niveaux en étendant la déduction aux emprunts
+obligataires : « … dans la limite d'un montant annuel de mille cinq cent dinars (1500 d)
+sans que ce montant n'excède mille dinars pour les intérêts provenant des comptes spéciaux
+d'épargne … ». La série s'arrêtait là ; les deux relèvements de 2016 et 2021 manquaient.
+Le rattachement de 1992 est retenu d'après la mention, dans le même article, des « emprunts
+obligataires émis à partir du 1er janvier 1992 » ; l'article ne portant pas de clause d'effet
+explicite, un rattachement aux revenus de 1991 ne peut être exclu.
+(14) Exonération catégorielle des salariés et pensionnés dont le revenu net imposable
+n'excède pas 5 000 dinars, instituée par l'article 73-1 de la loi de finances pour 2014.
+Ce paramètre est clôturé aux revenus de 2017, date de son abrogation par l'article 14-5 de
+la loi n° 2016-78 (loi de finances pour 2017), qui lui substitue la tranche à 0 % du
+barème jusqu'à 5 000 dinars.
+Les deux seuils — celui de l'exonération abrogée et celui de la première tranche imposée
+du barème — valent l'un et l'autre 5 000 dinars, ce qui est une coïncidence et non une
+identité de règle. L'issue #387 en tire les conséquences.
+(15) Abattement applicable aux pensions et rentes viagères de source étrangère.
+Trois régimes successifs, désormais tous sourcés.
+1990 : aucune règle propre. L'article 37 du code, dans sa version d'origine, impose les
+« sommes effectivement perçues de l'étranger », sans abattement.
+1997 : l'article 61 de la loi de finances pour 1998 ajoute à l'article 37 un renvoi à
+l'article 26 — « Le revenu net des traitements, salaires, pensions et rentes viagères est
+déterminé conformément aux dispositions de l'article 26 du présent code » — ce qui étend aux
+pensions de source étrangère l'abattement de droit commun de 25 %. L'article n'énonce pas de
+date d'effet propre ; le rattachement aux revenus de 1997 est dérivé de la règle générale de
+conversion. À noter que l'article 62 de la même loi, lui, porte une clause explicite : deux
+mesures d'une même loi de finances ne prennent pas nécessairement effet la même année.
+2006 : régime de faveur de 80 %, sous condition de transfert des sommes vers un compte
+bancaire ou postal en Tunisie et de production des justificatifs.
+La borne 2001-01-01 précédemment encodée, sans valeur ni support, est supprimée.
+(16) Déduction supplémentaire du revenu annuel net des salariés payés au SMIG, ancien paragraphe V
+de l'article 40 du code.
+Dispositif abrogé à compter des revenus de 2014 par l'article 73 § 2 de la loi de finances
+pour 2014, qui lui substitue dans le même article l'exonération des revenus nets
+n'excédant pas 5 000 dinars. Le paragraphe V est absent des six millésimes du code
+consolidé (2019 à 2025). La valeur nulle à partir de 2014 traduit cette abrogation.
+Les années 2004 et 2009 sont des années de revenus. Les articles instituteurs n'énoncent pas de
+date d'effet propre : elles sont dérivées de la lecture administrative de l'article final de la
+loi (une loi de finances pour N muette produit effet sur les revenus de N-1), établie par la note
+commune n° 33/2005 pour la loi de finances 2005 et par la note commune n° 14/2010 pour celle de
+2010. L'abrogation, elle, est attestée par la clause propre de l'article 73 § 3.
+(17) Plafond de la déduction forfaitaire pour frais professionnels sur les traitements et salaires
+(article 26 § I du code).
+Ce plafond n'existe pas avant les revenus de 2017. L'article 14 § 2 de la loi de finances pour
+2017 le crée — sa rédaction est « Est ajouté au deuxième tiret … sans que la déduction dépasse
+2.000 dinars par an » — et non le relève. De 1990 à 2016 inclus, la déduction de 10 % s'applique
+sans limite de montant. D'où la valeur infinie sur cette période, qui n'est pas une commodité de
+calcul mais l'état du droit.
+L'article 14 énonce sa propre date d'effet (§ 4) : « revenus réalisés à partir du 1er janvier
+2017 ».
+(18) Paramètre sans source et sans effet, conservé en l'état (issue #390).
+Il est censé étendre aux salaires légèrement supérieurs au salaire minimum la déduction
+supplémentaire de `abattement_pour_salaire_minimum`. Deux faits le privent de portée :
+1. Il vaut zéro sur toute sa durée : aucun revenu positif ne peut lui être inférieur, de
+sorte que l'extension qu'il est censé porter reste sans objet. 2. Il n'existe qu'à partir
+du 1er janvier 2011, et n'a aucune référence.
+L'issue #390 se demandait si l'absence de ce seuil avant 2011 était une lacune ou une
+règle étendue en 2011. La question ne peut pas être tranchée sans le texte qui institue le
+seuil, que le dépouillement n'a pas trouvé. Antidater une valeur reviendrait à inventer
+une source. Le dispositif lui-même — l'ancien paragraphe V de l'article 40 — est de toute
+façon abrogé à compter des revenus 2014.
+(19) Minimum d'impôt de l'article 12 bis de la loi n° 89-114 du 30 décembre 1989 portant
+promulgation du code — et non d'un article du code, ce qui explique qu'il soit introuvable
+dans les millésimes consolidés. Il plafonne indirectement les avantages fiscaux : quel que
+soit le volume de déductions mobilisées, l'impôt ne peut descendre en dessous de cette
+fraction de ce qu'il aurait été sans elles.
+Ne pas confondre avec deux homonymes : l'article 44 § II du code (minimum d'impôt assis sur
+le chiffre d'affaires) et l'article 12 bis du code (amortissements, ajouté par l'article 41
+de la loi de finances 2008).
+Date du 60 % établie. Elle était jusqu'ici inconnue et encodée à 2014 sans support. L'article
+62 de la loi de finances pour 1998 dispose : « Le taux de l'impôt minimum prévu par les
+articles 12 et 12 bis de la loi n° 89-114 […] est relevé à partir du 1er janvier 1999
+respectivement à 20% et 60%. » La date est calendaire, comme celle de 2017.
+Le mot « relevé » implique une valeur antérieure, inférieure à 60 %, qui reste inconnue : la
+valeur nulle portée à 1990 est un défaut d'encodage, pas un fait établi.
+(20) Régime forfaitaire optionnel des bénéfices non commerciaux : le bénéfice imposable est égal à
+cette part des recettes brutes.
+Dates corrigées : le taux de 70 % remonte à 1990 et non à 2007. L'article 46 de la loi de
+finances pour 2014 le remplace par 80 % ; il n'énonce pas de date d'effet propre et aucune note
+commune n'a été identifiée, de sorte que le rattachement aux revenus de 2013 est dérivé de la
+règle de conversion et non attesté. À confirmer.
+(21) Attention : les trois taux ne sont pas comparables entre eux, leur assiette de charges
+couvertes ayant changé.
+De 1990 à 2023, le forfait couvre les frais de gestion, la rémunération du concierge, les
+assurances et l'amortissement, les frais de réparation et d'entretien restant déductibles au
+réel en sus. À partir des revenus de 2024, le forfait de 25 % absorbe les frais de réparation
+et d'entretien. Un bailleur engageant des travaux peut donc être perdant malgré un taux nominal
+plus élevé.
+Dates corrigées : le taux de 30 % remonte à 1990 et non à 2007 ; la bascule à 20 % vaut pour les
+revenus de 2015 et non de 2016 ; le relèvement à 25 % pour les revenus de 2024 était absent.
+Ce dernier est confirmé par comparaison des millésimes du code consolidé, qui porte 20 % jusqu'à
+l'édition 2023 et 25 % dans l'édition 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -942,62 +1585,66 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2024/2024A/Ja1492024.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CO27"/>
+  <dimension ref="A1:FA38"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:157" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -1048,683 +1695,1197 @@
       <c r="BN1" s="1"/>
       <c r="BO1" s="1"/>
       <c r="BP1" s="1"/>
       <c r="BQ1" s="1"/>
       <c r="BR1" s="1"/>
       <c r="BS1" s="1"/>
       <c r="BT1" s="1"/>
       <c r="BU1" s="1"/>
       <c r="BV1" s="1"/>
       <c r="BW1" s="1"/>
       <c r="BX1" s="1"/>
       <c r="BY1" s="1"/>
       <c r="BZ1" s="1"/>
       <c r="CA1" s="1"/>
       <c r="CB1" s="1"/>
       <c r="CC1" s="1"/>
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1"/>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1"/>
       <c r="CL1" s="1"/>
-      <c r="CM1" s="1" t="s">
+      <c r="CM1" s="1"/>
+      <c r="CN1" s="1"/>
+      <c r="CO1" s="1"/>
+      <c r="CP1" s="1"/>
+      <c r="CQ1" s="1"/>
+      <c r="CR1" s="1"/>
+      <c r="CS1" s="1"/>
+      <c r="CT1" s="1"/>
+      <c r="CU1" s="1"/>
+      <c r="CV1" s="1"/>
+      <c r="CW1" s="1"/>
+      <c r="CX1" s="1"/>
+      <c r="CY1" s="1"/>
+      <c r="CZ1" s="1"/>
+      <c r="DA1" s="1"/>
+      <c r="DB1" s="1"/>
+      <c r="DC1" s="1"/>
+      <c r="DD1" s="1"/>
+      <c r="DE1" s="1"/>
+      <c r="DF1" s="1"/>
+      <c r="DG1" s="1"/>
+      <c r="DH1" s="1"/>
+      <c r="DI1" s="1"/>
+      <c r="DJ1" s="1"/>
+      <c r="DK1" s="1"/>
+      <c r="DL1" s="1"/>
+      <c r="DM1" s="1"/>
+      <c r="DN1" s="1"/>
+      <c r="DO1" s="1"/>
+      <c r="DP1" s="1"/>
+      <c r="DQ1" s="1"/>
+      <c r="DR1" s="1"/>
+      <c r="DS1" s="1"/>
+      <c r="DT1" s="1"/>
+      <c r="DU1" s="1"/>
+      <c r="DV1" s="1"/>
+      <c r="DW1" s="1"/>
+      <c r="DX1" s="1"/>
+      <c r="DY1" s="1"/>
+      <c r="DZ1" s="1"/>
+      <c r="EA1" s="1"/>
+      <c r="EB1" s="1"/>
+      <c r="EC1" s="1"/>
+      <c r="ED1" s="1"/>
+      <c r="EE1" s="1"/>
+      <c r="EF1" s="1"/>
+      <c r="EG1" s="1"/>
+      <c r="EH1" s="1"/>
+      <c r="EI1" s="1"/>
+      <c r="EJ1" s="1"/>
+      <c r="EK1" s="1"/>
+      <c r="EL1" s="1"/>
+      <c r="EM1" s="1"/>
+      <c r="EN1" s="1"/>
+      <c r="EO1" s="1"/>
+      <c r="EP1" s="1"/>
+      <c r="EQ1" s="1"/>
+      <c r="ER1" s="1"/>
+      <c r="ES1" s="1"/>
+      <c r="ET1" s="1"/>
+      <c r="EU1" s="1"/>
+      <c r="EV1" s="1"/>
+      <c r="EW1" s="1"/>
+      <c r="EX1" s="1"/>
+      <c r="EY1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="CN1" s="1" t="s">
+      <c r="EZ1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="CO1" s="1" t="s">
+      <c r="FA1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:93" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:157" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
-      <c r="AF2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
       <c r="AQ2" s="1"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
       <c r="AT2" s="1"/>
       <c r="AU2" s="1"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
       <c r="AY2" s="1"/>
       <c r="AZ2" s="1"/>
       <c r="BA2" s="1"/>
       <c r="BB2" s="1"/>
-      <c r="BC2" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BC2" s="1"/>
+      <c r="BD2" s="1"/>
       <c r="BE2" s="1"/>
       <c r="BF2" s="1"/>
       <c r="BG2" s="1"/>
       <c r="BH2" s="1"/>
       <c r="BI2" s="1"/>
-      <c r="BJ2" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="BJ2" s="1"/>
+      <c r="BK2" s="1"/>
       <c r="BL2" s="1"/>
-      <c r="BM2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BM2" s="1"/>
       <c r="BN2" s="1"/>
       <c r="BO2" s="1"/>
       <c r="BP2" s="1"/>
       <c r="BQ2" s="1"/>
       <c r="BR2" s="1"/>
       <c r="BS2" s="1"/>
       <c r="BT2" s="1"/>
       <c r="BU2" s="1"/>
       <c r="BV2" s="1"/>
       <c r="BW2" s="1"/>
       <c r="BX2" s="1"/>
       <c r="BY2" s="1"/>
       <c r="BZ2" s="1"/>
       <c r="CA2" s="1"/>
       <c r="CB2" s="1"/>
-      <c r="CC2" s="1"/>
+      <c r="CC2" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="CD2" s="1"/>
       <c r="CE2" s="1"/>
       <c r="CF2" s="1"/>
       <c r="CG2" s="1"/>
       <c r="CH2" s="1"/>
       <c r="CI2" s="1"/>
       <c r="CJ2" s="1"/>
-      <c r="CK2" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="CK2" s="1"/>
+      <c r="CL2" s="1"/>
       <c r="CM2" s="1"/>
       <c r="CN2" s="1"/>
       <c r="CO2" s="1"/>
+      <c r="CP2" s="1"/>
+      <c r="CQ2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="CR2" s="1"/>
+      <c r="CS2" s="1"/>
+      <c r="CT2" s="1"/>
+      <c r="CU2" s="1"/>
+      <c r="CV2" s="1"/>
+      <c r="CW2" s="1"/>
+      <c r="CX2" s="1"/>
+      <c r="CY2" s="1"/>
+      <c r="CZ2" s="1"/>
+      <c r="DA2" s="1"/>
+      <c r="DB2" s="1"/>
+      <c r="DC2" s="1"/>
+      <c r="DD2" s="1"/>
+      <c r="DE2" s="1"/>
+      <c r="DF2" s="1"/>
+      <c r="DG2" s="1"/>
+      <c r="DH2" s="1"/>
+      <c r="DI2" s="1"/>
+      <c r="DJ2" s="1"/>
+      <c r="DK2" s="1"/>
+      <c r="DL2" s="1"/>
+      <c r="DM2" s="1"/>
+      <c r="DN2" s="1"/>
+      <c r="DO2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="DP2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="DQ2" s="1"/>
+      <c r="DR2" s="1"/>
+      <c r="DS2" s="1"/>
+      <c r="DT2" s="1"/>
+      <c r="DU2" s="1"/>
+      <c r="DV2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="DW2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="DX2" s="1"/>
+      <c r="DY2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="DZ2" s="1"/>
+      <c r="EA2" s="1"/>
+      <c r="EB2" s="1"/>
+      <c r="EC2" s="1"/>
+      <c r="ED2" s="1"/>
+      <c r="EE2" s="1"/>
+      <c r="EF2" s="1"/>
+      <c r="EG2" s="1"/>
+      <c r="EH2" s="1"/>
+      <c r="EI2" s="1"/>
+      <c r="EJ2" s="1"/>
+      <c r="EK2" s="1"/>
+      <c r="EL2" s="1"/>
+      <c r="EM2" s="1"/>
+      <c r="EN2" s="1"/>
+      <c r="EO2" s="1"/>
+      <c r="EP2" s="1"/>
+      <c r="EQ2" s="1"/>
+      <c r="ER2" s="1"/>
+      <c r="ES2" s="1"/>
+      <c r="ET2" s="1"/>
+      <c r="EU2" s="1"/>
+      <c r="EV2" s="1"/>
+      <c r="EW2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="EX2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="EY2" s="1"/>
+      <c r="EZ2" s="1"/>
+      <c r="FA2" s="1"/>
     </row>
-    <row r="3" spans="1:93" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:157" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M3" s="1"/>
       <c r="N3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="S3" s="1"/>
-      <c r="T3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T3" s="1"/>
       <c r="U3" s="1"/>
-      <c r="V3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V3" s="1"/>
       <c r="W3" s="1"/>
-      <c r="X3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
-      <c r="Z3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
-      <c r="AB3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
-      <c r="AD3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
-      <c r="AF3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
       <c r="AL3" s="1"/>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1"/>
       <c r="AO3" s="1"/>
       <c r="AP3" s="1"/>
       <c r="AQ3" s="1"/>
-      <c r="AR3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AR3" s="1"/>
       <c r="AS3" s="1"/>
       <c r="AT3" s="1"/>
-      <c r="AU3" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="AU3" s="1"/>
+      <c r="AV3" s="1"/>
+      <c r="AW3" s="1"/>
+      <c r="AX3" s="1"/>
+      <c r="AY3" s="1"/>
       <c r="AZ3" s="1"/>
-      <c r="BA3" s="1" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="BA3" s="1"/>
+      <c r="BB3" s="1"/>
+      <c r="BC3" s="1"/>
+      <c r="BD3" s="1"/>
+      <c r="BE3" s="1"/>
+      <c r="BF3" s="1"/>
+      <c r="BG3" s="1"/>
+      <c r="BH3" s="1"/>
+      <c r="BI3" s="1"/>
+      <c r="BJ3" s="1"/>
+      <c r="BK3" s="1"/>
+      <c r="BL3" s="1"/>
+      <c r="BM3" s="1"/>
       <c r="BN3" s="1"/>
       <c r="BO3" s="1"/>
       <c r="BP3" s="1"/>
       <c r="BQ3" s="1"/>
       <c r="BR3" s="1"/>
       <c r="BS3" s="1"/>
       <c r="BT3" s="1"/>
       <c r="BU3" s="1"/>
       <c r="BV3" s="1"/>
       <c r="BW3" s="1"/>
       <c r="BX3" s="1"/>
       <c r="BY3" s="1"/>
       <c r="BZ3" s="1"/>
       <c r="CA3" s="1"/>
-      <c r="CB3" s="1"/>
-      <c r="CC3" s="1"/>
+      <c r="CB3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CC3" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="CD3" s="1"/>
-      <c r="CE3" s="1"/>
+      <c r="CE3" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="CF3" s="1"/>
-      <c r="CG3" s="1"/>
+      <c r="CG3" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="CH3" s="1"/>
       <c r="CI3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="CJ3" s="1"/>
+      <c r="CK3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CL3" s="1"/>
+      <c r="CM3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CN3" s="1"/>
+      <c r="CO3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CP3" s="1"/>
+      <c r="CQ3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CR3" s="1"/>
+      <c r="CS3" s="1"/>
+      <c r="CT3" s="1"/>
+      <c r="CU3" s="1"/>
+      <c r="CV3" s="1"/>
+      <c r="CW3" s="1"/>
+      <c r="CX3" s="1"/>
+      <c r="CY3" s="1"/>
+      <c r="CZ3" s="1"/>
+      <c r="DA3" s="1"/>
+      <c r="DB3" s="1"/>
+      <c r="DC3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD3" s="1"/>
+      <c r="DE3" s="1"/>
+      <c r="DF3" s="1"/>
+      <c r="DG3" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DI3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DJ3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DK3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="DL3" s="1"/>
+      <c r="DM3" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="DN3" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="DO3" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="DP3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DQ3" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="DR3" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="DS3" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="DT3" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="DU3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DV3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="CJ3" s="1" t="s">
+      <c r="DW3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="CK3" s="1" t="s">
+      <c r="DX3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="CL3" s="1" t="s">
+      <c r="DY3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="CM3" s="1"/>
-[...1 lines deleted...]
-      <c r="CO3" s="1"/>
+      <c r="DZ3" s="1"/>
+      <c r="EA3" s="1"/>
+      <c r="EB3" s="1"/>
+      <c r="EC3" s="1"/>
+      <c r="ED3" s="1"/>
+      <c r="EE3" s="1"/>
+      <c r="EF3" s="1"/>
+      <c r="EG3" s="1"/>
+      <c r="EH3" s="1"/>
+      <c r="EI3" s="1"/>
+      <c r="EJ3" s="1"/>
+      <c r="EK3" s="1"/>
+      <c r="EL3" s="1"/>
+      <c r="EM3" s="1"/>
+      <c r="EN3" s="1"/>
+      <c r="EO3" s="1"/>
+      <c r="EP3" s="1"/>
+      <c r="EQ3" s="1"/>
+      <c r="ER3" s="1"/>
+      <c r="ES3" s="1"/>
+      <c r="ET3" s="1"/>
+      <c r="EU3" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="EV3" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EW3" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="EX3" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="EY3" s="1"/>
+      <c r="EZ3" s="1"/>
+      <c r="FA3" s="1"/>
     </row>
-    <row r="4" spans="1:93" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:157" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="S4" s="1"/>
       <c r="T4" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="U4" s="1"/>
       <c r="V4" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="W4" s="1"/>
       <c r="X4" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="Y4" s="1"/>
       <c r="Z4" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="AA4" s="1"/>
       <c r="AB4" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="AC4" s="1"/>
       <c r="AD4" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="AE4" s="1"/>
       <c r="AF4" s="1" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="AG4" s="1"/>
       <c r="AH4" s="1" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="AI4" s="1" t="s">
         <v>52</v>
       </c>
+      <c r="AI4" s="1"/>
       <c r="AJ4" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="AK4" s="1" t="s">
+      <c r="AK4" s="1"/>
+      <c r="AL4" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AL4" s="1" t="s">
+      <c r="AM4" s="1"/>
+      <c r="AN4" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="AM4" s="1" t="s">
+      <c r="AO4" s="1"/>
+      <c r="AP4" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="AN4" s="1" t="s">
+      <c r="AQ4" s="1"/>
+      <c r="AR4" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="AO4" s="1" t="s">
+      <c r="AS4" s="1"/>
+      <c r="AT4" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="AP4" s="1" t="s">
+      <c r="AU4" s="1"/>
+      <c r="AV4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="AQ4" s="1" t="s">
+      <c r="AW4" s="1"/>
+      <c r="AX4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="AR4" s="1" t="s">
+      <c r="AY4" s="1"/>
+      <c r="AZ4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="AS4" s="1" t="s">
+      <c r="BA4" s="1"/>
+      <c r="BB4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="AT4" s="1" t="s">
+      <c r="BC4" s="1"/>
+      <c r="BD4" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="AU4" s="1" t="s">
-[...11 lines deleted...]
-      <c r="AY4" s="1" t="s">
+      <c r="BE4" s="1"/>
+      <c r="BF4" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AZ4" s="1" t="s">
+      <c r="BG4" s="1"/>
+      <c r="BH4" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="BA4" s="1" t="s">
+      <c r="BI4" s="1"/>
+      <c r="BJ4" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="BB4" s="1" t="s">
+      <c r="BK4" s="1"/>
+      <c r="BL4" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="BC4" s="1"/>
-[...7 lines deleted...]
-      <c r="BK4" s="1" t="s">
+      <c r="BM4" s="1"/>
+      <c r="BN4" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="BL4" s="1" t="s">
+      <c r="BO4" s="1"/>
+      <c r="BP4" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="BM4" s="1" t="s">
+      <c r="BQ4" s="1"/>
+      <c r="BR4" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="BN4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="BR4" s="1"/>
       <c r="BS4" s="1"/>
-      <c r="BT4" s="1"/>
+      <c r="BT4" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="BU4" s="1"/>
-      <c r="BV4" s="1"/>
+      <c r="BV4" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="BW4" s="1"/>
-      <c r="BX4" s="1"/>
+      <c r="BX4" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="BY4" s="1"/>
-      <c r="BZ4" s="1"/>
+      <c r="BZ4" s="1" t="s">
+        <v>74</v>
+      </c>
       <c r="CA4" s="1"/>
       <c r="CB4" s="1"/>
-      <c r="CC4" s="1"/>
-[...3 lines deleted...]
-      <c r="CG4" s="1"/>
+      <c r="CC4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="CD4" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="CE4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="CF4" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="CG4" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="CH4" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="CI4" s="1" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="CJ4" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="CK4" s="1" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="CL4" s="1" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      <c r="CO4" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="CM4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="CN4" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="CO4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="CP4" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="CQ4" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="CR4" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="CS4" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="CT4" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="CU4" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="CV4" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="CW4" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="CX4" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="CY4" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="CZ4" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="DA4" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="DB4" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="DC4" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="DD4" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="DE4" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="DF4" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="DG4" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="DH4" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="DI4" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="DJ4" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="DK4" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="DL4" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="DM4" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="DN4" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="DO4" s="1"/>
+      <c r="DP4" s="1"/>
+      <c r="DQ4" s="1"/>
+      <c r="DR4" s="1"/>
+      <c r="DS4" s="1"/>
+      <c r="DT4" s="1"/>
+      <c r="DU4" s="1"/>
+      <c r="DV4" s="1"/>
+      <c r="DW4" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="DX4" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="DY4" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="DZ4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="EA4" s="1"/>
+      <c r="EB4" s="1"/>
+      <c r="EC4" s="1"/>
+      <c r="ED4" s="1"/>
+      <c r="EE4" s="1"/>
+      <c r="EF4" s="1"/>
+      <c r="EG4" s="1"/>
+      <c r="EH4" s="1"/>
+      <c r="EI4" s="1"/>
+      <c r="EJ4" s="1"/>
+      <c r="EK4" s="1"/>
+      <c r="EL4" s="1"/>
+      <c r="EM4" s="1"/>
+      <c r="EN4" s="1"/>
+      <c r="EO4" s="1"/>
+      <c r="EP4" s="1"/>
+      <c r="EQ4" s="1"/>
+      <c r="ER4" s="1"/>
+      <c r="ES4" s="1"/>
+      <c r="ET4" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="EU4" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="EV4" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="EW4" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="EX4" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="EY4" s="1"/>
+      <c r="EZ4" s="1"/>
+      <c r="FA4" s="1"/>
     </row>
-    <row r="5" spans="1:93" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:157" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
-      <c r="R5" s="1"/>
-[...46 lines deleted...]
-      <c r="BM5" s="1"/>
+      <c r="R5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="S5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="T5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="U5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="V5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="W5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="X5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AR5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AT5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AU5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AW5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AY5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BA5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BB5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BC5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BD5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BE5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BF5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BG5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BH5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BI5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BJ5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BK5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BL5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BM5" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="BN5" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="BO5" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="BO5" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="BP5" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="BQ5" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="BQ5" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="BR5" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="BS5" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="BS5" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="BT5" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="BU5" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="BU5" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="BV5" s="1" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="BW5" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="BW5" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="BX5" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="BY5" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="BY5" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="BZ5" s="1" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="CA5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="CB5" s="1"/>
       <c r="CC5" s="1"/>
-      <c r="CD5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CD5" s="1"/>
       <c r="CE5" s="1"/>
-      <c r="CF5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CF5" s="1"/>
       <c r="CG5" s="1"/>
       <c r="CH5" s="1"/>
       <c r="CI5" s="1"/>
       <c r="CJ5" s="1"/>
       <c r="CK5" s="1"/>
       <c r="CL5" s="1"/>
       <c r="CM5" s="1"/>
       <c r="CN5" s="1"/>
       <c r="CO5" s="1"/>
+      <c r="CP5" s="1"/>
+      <c r="CQ5" s="1"/>
+      <c r="CR5" s="1"/>
+      <c r="CS5" s="1"/>
+      <c r="CT5" s="1"/>
+      <c r="CU5" s="1"/>
+      <c r="CV5" s="1"/>
+      <c r="CW5" s="1"/>
+      <c r="CX5" s="1"/>
+      <c r="CY5" s="1"/>
+      <c r="CZ5" s="1"/>
+      <c r="DA5" s="1"/>
+      <c r="DB5" s="1"/>
+      <c r="DC5" s="1"/>
+      <c r="DD5" s="1"/>
+      <c r="DE5" s="1"/>
+      <c r="DF5" s="1"/>
+      <c r="DG5" s="1"/>
+      <c r="DH5" s="1"/>
+      <c r="DI5" s="1"/>
+      <c r="DJ5" s="1"/>
+      <c r="DK5" s="1"/>
+      <c r="DL5" s="1"/>
+      <c r="DM5" s="1"/>
+      <c r="DN5" s="1"/>
+      <c r="DO5" s="1"/>
+      <c r="DP5" s="1"/>
+      <c r="DQ5" s="1"/>
+      <c r="DR5" s="1"/>
+      <c r="DS5" s="1"/>
+      <c r="DT5" s="1"/>
+      <c r="DU5" s="1"/>
+      <c r="DV5" s="1"/>
+      <c r="DW5" s="1"/>
+      <c r="DX5" s="1"/>
+      <c r="DY5" s="1"/>
+      <c r="DZ5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="EA5" s="1"/>
+      <c r="EB5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="EC5" s="1"/>
+      <c r="ED5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="EE5" s="1"/>
+      <c r="EF5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="EG5" s="1"/>
+      <c r="EH5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="EI5" s="1"/>
+      <c r="EJ5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="EK5" s="1"/>
+      <c r="EL5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="EM5" s="1"/>
+      <c r="EN5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="EO5" s="1"/>
+      <c r="EP5" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="EQ5" s="1"/>
+      <c r="ER5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="ES5" s="1"/>
+      <c r="ET5" s="1"/>
+      <c r="EU5" s="1"/>
+      <c r="EV5" s="1"/>
+      <c r="EW5" s="1"/>
+      <c r="EX5" s="1"/>
+      <c r="EY5" s="1"/>
+      <c r="EZ5" s="1"/>
+      <c r="FA5" s="1"/>
     </row>
-    <row r="6" spans="1:93" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:157" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
@@ -1746,5576 +2907,14591 @@
       <c r="AO6" s="1"/>
       <c r="AP6" s="1"/>
       <c r="AQ6" s="1"/>
       <c r="AR6" s="1"/>
       <c r="AS6" s="1"/>
       <c r="AT6" s="1"/>
       <c r="AU6" s="1"/>
       <c r="AV6" s="1"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1"/>
       <c r="AY6" s="1"/>
       <c r="AZ6" s="1"/>
       <c r="BA6" s="1"/>
       <c r="BB6" s="1"/>
       <c r="BC6" s="1"/>
       <c r="BD6" s="1"/>
       <c r="BE6" s="1"/>
       <c r="BF6" s="1"/>
       <c r="BG6" s="1"/>
       <c r="BH6" s="1"/>
       <c r="BI6" s="1"/>
       <c r="BJ6" s="1"/>
       <c r="BK6" s="1"/>
       <c r="BL6" s="1"/>
       <c r="BM6" s="1"/>
-      <c r="BN6" s="1" t="s">
-[...58 lines deleted...]
-      </c>
+      <c r="BN6" s="1"/>
+      <c r="BO6" s="1"/>
+      <c r="BP6" s="1"/>
+      <c r="BQ6" s="1"/>
+      <c r="BR6" s="1"/>
+      <c r="BS6" s="1"/>
+      <c r="BT6" s="1"/>
+      <c r="BU6" s="1"/>
+      <c r="BV6" s="1"/>
+      <c r="BW6" s="1"/>
+      <c r="BX6" s="1"/>
+      <c r="BY6" s="1"/>
+      <c r="BZ6" s="1"/>
+      <c r="CA6" s="1"/>
+      <c r="CB6" s="1"/>
+      <c r="CC6" s="1"/>
+      <c r="CD6" s="1"/>
+      <c r="CE6" s="1"/>
+      <c r="CF6" s="1"/>
+      <c r="CG6" s="1"/>
       <c r="CH6" s="1"/>
       <c r="CI6" s="1"/>
       <c r="CJ6" s="1"/>
       <c r="CK6" s="1"/>
       <c r="CL6" s="1"/>
       <c r="CM6" s="1"/>
       <c r="CN6" s="1"/>
       <c r="CO6" s="1"/>
+      <c r="CP6" s="1"/>
+      <c r="CQ6" s="1"/>
+      <c r="CR6" s="1"/>
+      <c r="CS6" s="1"/>
+      <c r="CT6" s="1"/>
+      <c r="CU6" s="1"/>
+      <c r="CV6" s="1"/>
+      <c r="CW6" s="1"/>
+      <c r="CX6" s="1"/>
+      <c r="CY6" s="1"/>
+      <c r="CZ6" s="1"/>
+      <c r="DA6" s="1"/>
+      <c r="DB6" s="1"/>
+      <c r="DC6" s="1"/>
+      <c r="DD6" s="1"/>
+      <c r="DE6" s="1"/>
+      <c r="DF6" s="1"/>
+      <c r="DG6" s="1"/>
+      <c r="DH6" s="1"/>
+      <c r="DI6" s="1"/>
+      <c r="DJ6" s="1"/>
+      <c r="DK6" s="1"/>
+      <c r="DL6" s="1"/>
+      <c r="DM6" s="1"/>
+      <c r="DN6" s="1"/>
+      <c r="DO6" s="1"/>
+      <c r="DP6" s="1"/>
+      <c r="DQ6" s="1"/>
+      <c r="DR6" s="1"/>
+      <c r="DS6" s="1"/>
+      <c r="DT6" s="1"/>
+      <c r="DU6" s="1"/>
+      <c r="DV6" s="1"/>
+      <c r="DW6" s="1"/>
+      <c r="DX6" s="1"/>
+      <c r="DY6" s="1"/>
+      <c r="DZ6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EA6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="EB6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EC6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="ED6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EE6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="EF6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EG6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="EH6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EI6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="EJ6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EK6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="EL6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EM6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="EN6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EO6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="EP6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="EQ6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="ER6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="ES6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="ET6" s="1"/>
+      <c r="EU6" s="1"/>
+      <c r="EV6" s="1"/>
+      <c r="EW6" s="1"/>
+      <c r="EX6" s="1"/>
+      <c r="EY6" s="1"/>
+      <c r="EZ6" s="1"/>
+      <c r="FA6" s="1"/>
     </row>
-    <row r="7" spans="1:93" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:157" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="B7" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="C7" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="D7" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="E7" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="F7" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="G7" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="H7" t="s">
-        <v>85</v>
+        <v>113</v>
       </c>
       <c r="I7" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="J7" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="K7" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="L7" t="s">
-        <v>89</v>
+        <v>117</v>
       </c>
       <c r="M7" t="s">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="N7" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="O7" t="s">
-        <v>92</v>
+        <v>120</v>
       </c>
       <c r="P7" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="Q7" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="R7" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="S7" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="T7" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="U7" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="V7" t="s">
-        <v>85</v>
+        <v>125</v>
       </c>
       <c r="W7" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="X7" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="Y7" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="Z7" t="s">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="AA7" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="AB7" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="AC7" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="AD7" t="s">
-        <v>89</v>
+        <v>131</v>
       </c>
       <c r="AE7" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="AF7" t="s">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="AG7" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="AH7" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="AI7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE7" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF7" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ7" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF7" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG7" t="s">
+        <v>136</v>
+      </c>
+      <c r="DH7" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ7" t="s">
+        <v>111</v>
+      </c>
+      <c r="DK7" t="s">
+        <v>168</v>
+      </c>
+      <c r="DL7" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM7" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN7" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO7" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DQ7" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR7" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS7" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU7" t="s">
         <v>108</v>
       </c>
-      <c r="AJ7" t="s">
+      <c r="DV7" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW7" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX7" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY7" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ7" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA7" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB7" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC7" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED7" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE7" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF7" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG7" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH7" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI7" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ7" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK7" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL7" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM7" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN7" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO7" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP7" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ7" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER7" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES7" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET7" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU7" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV7" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW7" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX7" t="s">
+        <v>112</v>
+      </c>
+      <c r="EY7" t="s">
+        <v>150</v>
+      </c>
+      <c r="EZ7" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA7" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="8" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C8" t="s">
         <v>108</v>
       </c>
-      <c r="AK7" t="s">
+      <c r="D8" t="s">
+        <v>109</v>
+      </c>
+      <c r="E8" t="s">
+        <v>110</v>
+      </c>
+      <c r="F8" t="s">
+        <v>111</v>
+      </c>
+      <c r="G8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H8" t="s">
+        <v>113</v>
+      </c>
+      <c r="I8" t="s">
+        <v>114</v>
+      </c>
+      <c r="J8" t="s">
+        <v>115</v>
+      </c>
+      <c r="K8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L8" t="s">
+        <v>117</v>
+      </c>
+      <c r="M8" t="s">
+        <v>118</v>
+      </c>
+      <c r="N8" t="s">
+        <v>119</v>
+      </c>
+      <c r="O8" t="s">
+        <v>120</v>
+      </c>
+      <c r="P8" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>122</v>
+      </c>
+      <c r="R8" t="s">
+        <v>107</v>
+      </c>
+      <c r="S8" t="s">
         <v>108</v>
       </c>
-      <c r="AL7" t="s">
+      <c r="T8" t="s">
+        <v>123</v>
+      </c>
+      <c r="U8" t="s">
+        <v>124</v>
+      </c>
+      <c r="V8" t="s">
+        <v>125</v>
+      </c>
+      <c r="W8" t="s">
+        <v>126</v>
+      </c>
+      <c r="X8" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE8" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF8" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG8" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ8" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK8" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN8" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ8" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR8" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS8" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE8" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF8" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG8" t="s">
+        <v>136</v>
+      </c>
+      <c r="DH8" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>111</v>
+      </c>
+      <c r="DK8" t="s">
+        <v>168</v>
+      </c>
+      <c r="DL8" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM8" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN8" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO8" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP8" t="s">
+        <v>122</v>
+      </c>
+      <c r="DQ8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR8" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS8" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU8" t="s">
         <v>108</v>
       </c>
-      <c r="AM7" t="s">
+      <c r="DV8" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW8" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX8" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY8" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ8" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA8" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB8" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC8" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED8" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE8" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF8" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG8" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH8" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI8" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ8" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK8" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL8" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM8" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN8" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO8" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP8" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ8" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER8" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES8" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET8" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU8" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV8" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW8" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX8" t="s">
+        <v>112</v>
+      </c>
+      <c r="EY8" t="s">
+        <v>150</v>
+      </c>
+      <c r="EZ8" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA8" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>187</v>
+      </c>
+      <c r="B9" t="s">
+        <v>107</v>
+      </c>
+      <c r="C9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D9" t="s">
         <v>109</v>
       </c>
-      <c r="AN7" t="s">
+      <c r="E9" t="s">
         <v>110</v>
       </c>
-      <c r="AO7" t="s">
+      <c r="F9" t="s">
         <v>111</v>
       </c>
-      <c r="AP7" t="s">
+      <c r="G9" t="s">
         <v>112</v>
       </c>
-      <c r="AQ7" t="s">
+      <c r="H9" t="s">
         <v>113</v>
       </c>
-      <c r="AR7" t="s">
+      <c r="I9" t="s">
         <v>114</v>
       </c>
-      <c r="AS7" t="s">
-[...2 lines deleted...]
-      <c r="AT7" t="s">
+      <c r="J9" t="s">
         <v>115</v>
       </c>
-      <c r="AU7" t="s">
+      <c r="K9" t="s">
+        <v>116</v>
+      </c>
+      <c r="L9" t="s">
+        <v>117</v>
+      </c>
+      <c r="M9" t="s">
+        <v>118</v>
+      </c>
+      <c r="N9" t="s">
+        <v>119</v>
+      </c>
+      <c r="O9" t="s">
+        <v>120</v>
+      </c>
+      <c r="P9" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>122</v>
+      </c>
+      <c r="R9" t="s">
+        <v>107</v>
+      </c>
+      <c r="S9" t="s">
+        <v>108</v>
+      </c>
+      <c r="T9" t="s">
+        <v>123</v>
+      </c>
+      <c r="U9" t="s">
+        <v>124</v>
+      </c>
+      <c r="V9" t="s">
+        <v>125</v>
+      </c>
+      <c r="W9" t="s">
+        <v>126</v>
+      </c>
+      <c r="X9" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ9" t="s">
         <v>109</v>
       </c>
-      <c r="AV7" t="s">
+      <c r="AK9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD9" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE9" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF9" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG9" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH9" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ9" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR9" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS9" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT9" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU9" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV9" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW9" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX9" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ9" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA9" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB9" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC9" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD9" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE9" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF9" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG9" t="s">
+        <v>136</v>
+      </c>
+      <c r="DH9" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ9" t="s">
+        <v>111</v>
+      </c>
+      <c r="DK9" t="s">
+        <v>168</v>
+      </c>
+      <c r="DL9" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM9" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN9" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO9" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP9" t="s">
+        <v>114</v>
+      </c>
+      <c r="DQ9" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR9" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS9" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU9" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV9" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW9" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX9" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY9" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ9" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA9" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB9" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC9" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED9" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE9" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF9" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG9" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH9" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI9" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ9" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK9" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL9" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM9" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN9" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO9" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP9" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ9" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER9" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES9" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET9" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU9" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV9" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW9" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX9" t="s">
+        <v>112</v>
+      </c>
+      <c r="EY9" t="s">
+        <v>188</v>
+      </c>
+      <c r="EZ9" t="s">
+        <v>189</v>
+      </c>
+      <c r="FA9" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="10" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C10" t="s">
+        <v>108</v>
+      </c>
+      <c r="D10" t="s">
         <v>109</v>
       </c>
-      <c r="AW7" t="s">
+      <c r="E10" t="s">
         <v>110</v>
       </c>
-      <c r="AX7" t="s">
+      <c r="F10" t="s">
+        <v>111</v>
+      </c>
+      <c r="G10" t="s">
+        <v>112</v>
+      </c>
+      <c r="H10" t="s">
+        <v>113</v>
+      </c>
+      <c r="I10" t="s">
+        <v>114</v>
+      </c>
+      <c r="J10" t="s">
+        <v>115</v>
+      </c>
+      <c r="K10" t="s">
         <v>116</v>
       </c>
-      <c r="AY7" t="s">
+      <c r="L10" t="s">
+        <v>117</v>
+      </c>
+      <c r="M10" t="s">
+        <v>118</v>
+      </c>
+      <c r="N10" t="s">
+        <v>119</v>
+      </c>
+      <c r="O10" t="s">
+        <v>120</v>
+      </c>
+      <c r="P10" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>122</v>
+      </c>
+      <c r="R10" t="s">
+        <v>107</v>
+      </c>
+      <c r="S10" t="s">
+        <v>108</v>
+      </c>
+      <c r="T10" t="s">
+        <v>123</v>
+      </c>
+      <c r="U10" t="s">
+        <v>124</v>
+      </c>
+      <c r="V10" t="s">
+        <v>125</v>
+      </c>
+      <c r="W10" t="s">
+        <v>126</v>
+      </c>
+      <c r="X10" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK10" t="s">
         <v>115</v>
       </c>
-      <c r="AZ7" t="s">
-[...2 lines deleted...]
-      <c r="BA7" t="s">
+      <c r="CL10" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO10" t="s">
         <v>117</v>
       </c>
-      <c r="BB7" t="s">
+      <c r="CP10" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF10" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG10" t="s">
+        <v>136</v>
+      </c>
+      <c r="DH10" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>111</v>
+      </c>
+      <c r="DK10" t="s">
+        <v>168</v>
+      </c>
+      <c r="DL10" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM10" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN10" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO10" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP10" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ10" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR10" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS10" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU10" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV10" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW10" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX10" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY10" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ10" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA10" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB10" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC10" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED10" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE10" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF10" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG10" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH10" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI10" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ10" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK10" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL10" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM10" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN10" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO10" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP10" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ10" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER10" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES10" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET10" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU10" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV10" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW10" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX10" t="s">
+        <v>112</v>
+      </c>
+      <c r="EY10" t="s">
+        <v>192</v>
+      </c>
+      <c r="EZ10" t="s">
+        <v>193</v>
+      </c>
+      <c r="FA10" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="11" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>194</v>
+      </c>
+      <c r="B11" t="s">
+        <v>107</v>
+      </c>
+      <c r="C11" t="s">
+        <v>108</v>
+      </c>
+      <c r="D11" t="s">
+        <v>109</v>
+      </c>
+      <c r="E11" t="s">
+        <v>195</v>
+      </c>
+      <c r="F11" t="s">
+        <v>113</v>
+      </c>
+      <c r="G11" t="s">
+        <v>196</v>
+      </c>
+      <c r="H11" t="s">
+        <v>115</v>
+      </c>
+      <c r="I11" t="s">
+        <v>197</v>
+      </c>
+      <c r="J11" t="s">
+        <v>119</v>
+      </c>
+      <c r="K11" t="s">
+        <v>170</v>
+      </c>
+      <c r="L11" t="s">
+        <v>150</v>
+      </c>
+      <c r="M11" t="s">
+        <v>150</v>
+      </c>
+      <c r="N11" t="s">
+        <v>150</v>
+      </c>
+      <c r="O11" t="s">
+        <v>150</v>
+      </c>
+      <c r="P11" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>150</v>
+      </c>
+      <c r="R11" t="s">
+        <v>107</v>
+      </c>
+      <c r="S11" t="s">
+        <v>108</v>
+      </c>
+      <c r="T11" t="s">
+        <v>123</v>
+      </c>
+      <c r="U11" t="s">
+        <v>124</v>
+      </c>
+      <c r="V11" t="s">
+        <v>125</v>
+      </c>
+      <c r="W11" t="s">
+        <v>126</v>
+      </c>
+      <c r="X11" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG11" t="s">
         <v>118</v>
       </c>
-      <c r="BC7" t="s">
-[...2 lines deleted...]
-      <c r="BD7" t="s">
+      <c r="AH11" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE11" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF11" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG11" t="s">
+        <v>136</v>
+      </c>
+      <c r="DH11" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ11" t="s">
+        <v>111</v>
+      </c>
+      <c r="DK11" t="s">
+        <v>168</v>
+      </c>
+      <c r="DL11" t="s">
         <v>119</v>
       </c>
-      <c r="BE7" t="s">
+      <c r="DM11" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN11" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP11" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ11" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR11" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS11" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU11" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV11" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW11" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX11" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY11" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ11" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA11" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB11" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC11" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED11" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE11" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF11" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG11" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH11" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI11" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ11" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK11" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL11" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM11" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN11" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO11" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP11" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ11" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER11" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES11" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET11" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU11" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV11" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW11" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX11" t="s">
+        <v>112</v>
+      </c>
+      <c r="EY11" t="s">
+        <v>198</v>
+      </c>
+      <c r="EZ11" t="s">
+        <v>193</v>
+      </c>
+      <c r="FA11" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="12" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C12" t="s">
+        <v>108</v>
+      </c>
+      <c r="D12" t="s">
+        <v>109</v>
+      </c>
+      <c r="E12" t="s">
+        <v>195</v>
+      </c>
+      <c r="F12" t="s">
+        <v>113</v>
+      </c>
+      <c r="G12" t="s">
+        <v>196</v>
+      </c>
+      <c r="H12" t="s">
+        <v>115</v>
+      </c>
+      <c r="I12" t="s">
+        <v>197</v>
+      </c>
+      <c r="J12" t="s">
+        <v>119</v>
+      </c>
+      <c r="K12" t="s">
+        <v>170</v>
+      </c>
+      <c r="L12" t="s">
+        <v>150</v>
+      </c>
+      <c r="M12" t="s">
+        <v>150</v>
+      </c>
+      <c r="N12" t="s">
+        <v>150</v>
+      </c>
+      <c r="O12" t="s">
+        <v>150</v>
+      </c>
+      <c r="P12" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>150</v>
+      </c>
+      <c r="R12" t="s">
+        <v>107</v>
+      </c>
+      <c r="S12" t="s">
+        <v>108</v>
+      </c>
+      <c r="T12" t="s">
+        <v>123</v>
+      </c>
+      <c r="U12" t="s">
+        <v>124</v>
+      </c>
+      <c r="V12" t="s">
+        <v>125</v>
+      </c>
+      <c r="W12" t="s">
+        <v>126</v>
+      </c>
+      <c r="X12" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE12" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF12" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF12" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG12" t="s">
+        <v>136</v>
+      </c>
+      <c r="DH12" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ12" t="s">
+        <v>111</v>
+      </c>
+      <c r="DK12" t="s">
+        <v>168</v>
+      </c>
+      <c r="DL12" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM12" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN12" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO12" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP12" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ12" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR12" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS12" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU12" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV12" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW12" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX12" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY12" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ12" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA12" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB12" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC12" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED12" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE12" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF12" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG12" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH12" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI12" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ12" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK12" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL12" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM12" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN12" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO12" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP12" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ12" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER12" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES12" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET12" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU12" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV12" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW12" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX12" t="s">
+        <v>129</v>
+      </c>
+      <c r="EY12" t="s">
+        <v>200</v>
+      </c>
+      <c r="EZ12" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA12" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D13" t="s">
+        <v>109</v>
+      </c>
+      <c r="E13" t="s">
+        <v>195</v>
+      </c>
+      <c r="F13" t="s">
+        <v>113</v>
+      </c>
+      <c r="G13" t="s">
+        <v>196</v>
+      </c>
+      <c r="H13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I13" t="s">
+        <v>197</v>
+      </c>
+      <c r="J13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K13" t="s">
+        <v>170</v>
+      </c>
+      <c r="L13" t="s">
+        <v>150</v>
+      </c>
+      <c r="M13" t="s">
+        <v>150</v>
+      </c>
+      <c r="N13" t="s">
+        <v>150</v>
+      </c>
+      <c r="O13" t="s">
+        <v>150</v>
+      </c>
+      <c r="P13" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>150</v>
+      </c>
+      <c r="R13" t="s">
+        <v>107</v>
+      </c>
+      <c r="S13" t="s">
+        <v>108</v>
+      </c>
+      <c r="T13" t="s">
+        <v>123</v>
+      </c>
+      <c r="U13" t="s">
+        <v>124</v>
+      </c>
+      <c r="V13" t="s">
+        <v>125</v>
+      </c>
+      <c r="W13" t="s">
+        <v>126</v>
+      </c>
+      <c r="X13" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD13" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF13" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG13" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH13" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ13" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA13" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB13" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC13" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD13" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE13" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF13" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG13" t="s">
+        <v>131</v>
+      </c>
+      <c r="DH13" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ13" t="s">
+        <v>109</v>
+      </c>
+      <c r="DK13" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL13" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM13" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN13" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO13" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP13" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ13" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR13" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS13" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU13" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV13" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW13" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX13" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY13" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ13" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA13" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB13" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC13" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED13" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE13" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF13" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG13" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH13" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI13" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ13" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK13" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL13" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM13" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN13" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO13" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP13" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ13" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER13" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES13" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET13" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU13" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV13" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW13" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX13" t="s">
+        <v>129</v>
+      </c>
+      <c r="EY13" t="s">
+        <v>202</v>
+      </c>
+      <c r="EZ13" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA13" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="14" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>203</v>
+      </c>
+      <c r="B14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D14" t="s">
+        <v>109</v>
+      </c>
+      <c r="E14" t="s">
+        <v>195</v>
+      </c>
+      <c r="F14" t="s">
+        <v>113</v>
+      </c>
+      <c r="G14" t="s">
+        <v>196</v>
+      </c>
+      <c r="H14" t="s">
+        <v>115</v>
+      </c>
+      <c r="I14" t="s">
+        <v>197</v>
+      </c>
+      <c r="J14" t="s">
+        <v>119</v>
+      </c>
+      <c r="K14" t="s">
+        <v>170</v>
+      </c>
+      <c r="L14" t="s">
+        <v>150</v>
+      </c>
+      <c r="M14" t="s">
+        <v>150</v>
+      </c>
+      <c r="N14" t="s">
+        <v>150</v>
+      </c>
+      <c r="O14" t="s">
+        <v>150</v>
+      </c>
+      <c r="P14" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>150</v>
+      </c>
+      <c r="R14" t="s">
+        <v>107</v>
+      </c>
+      <c r="S14" t="s">
+        <v>108</v>
+      </c>
+      <c r="T14" t="s">
+        <v>123</v>
+      </c>
+      <c r="U14" t="s">
+        <v>124</v>
+      </c>
+      <c r="V14" t="s">
+        <v>125</v>
+      </c>
+      <c r="W14" t="s">
+        <v>126</v>
+      </c>
+      <c r="X14" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ14" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA14" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE14" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG14" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH14" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ14" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK14" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL14" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM14" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ14" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR14" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT14" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU14" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV14" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW14" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX14" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ14" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA14" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB14" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC14" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD14" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE14" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF14" t="s">
+        <v>111</v>
+      </c>
+      <c r="DG14" t="s">
+        <v>131</v>
+      </c>
+      <c r="DH14" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ14" t="s">
+        <v>109</v>
+      </c>
+      <c r="DK14" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL14" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM14" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN14" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO14" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP14" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ14" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR14" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS14" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU14" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV14" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW14" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX14" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY14" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ14" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA14" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB14" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC14" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED14" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE14" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF14" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG14" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH14" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI14" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ14" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK14" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL14" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM14" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN14" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO14" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP14" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ14" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER14" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES14" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET14" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU14" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV14" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW14" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX14" t="s">
+        <v>129</v>
+      </c>
+      <c r="EY14" t="s">
+        <v>204</v>
+      </c>
+      <c r="EZ14" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA14" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="15" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>205</v>
+      </c>
+      <c r="B15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E15" t="s">
+        <v>195</v>
+      </c>
+      <c r="F15" t="s">
+        <v>113</v>
+      </c>
+      <c r="G15" t="s">
+        <v>196</v>
+      </c>
+      <c r="H15" t="s">
+        <v>115</v>
+      </c>
+      <c r="I15" t="s">
+        <v>197</v>
+      </c>
+      <c r="J15" t="s">
+        <v>119</v>
+      </c>
+      <c r="K15" t="s">
+        <v>170</v>
+      </c>
+      <c r="L15" t="s">
+        <v>150</v>
+      </c>
+      <c r="M15" t="s">
+        <v>150</v>
+      </c>
+      <c r="N15" t="s">
+        <v>150</v>
+      </c>
+      <c r="O15" t="s">
+        <v>150</v>
+      </c>
+      <c r="P15" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>150</v>
+      </c>
+      <c r="R15" t="s">
+        <v>107</v>
+      </c>
+      <c r="S15" t="s">
+        <v>108</v>
+      </c>
+      <c r="T15" t="s">
+        <v>123</v>
+      </c>
+      <c r="U15" t="s">
+        <v>124</v>
+      </c>
+      <c r="V15" t="s">
+        <v>125</v>
+      </c>
+      <c r="W15" t="s">
+        <v>126</v>
+      </c>
+      <c r="X15" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA15" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ15" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA15" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB15" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC15" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD15" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE15" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF15" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG15" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH15" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI15" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ15" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK15" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL15" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM15" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN15" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP15" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ15" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR15" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS15" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT15" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU15" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV15" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW15" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX15" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ15" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA15" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB15" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC15" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD15" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE15" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF15" t="s">
+        <v>111</v>
+      </c>
+      <c r="DG15" t="s">
+        <v>131</v>
+      </c>
+      <c r="DH15" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ15" t="s">
+        <v>109</v>
+      </c>
+      <c r="DK15" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL15" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM15" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN15" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO15" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP15" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ15" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR15" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS15" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU15" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV15" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW15" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX15" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY15" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ15" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA15" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB15" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC15" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED15" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE15" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF15" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG15" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH15" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI15" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ15" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK15" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL15" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM15" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN15" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO15" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP15" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ15" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER15" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES15" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET15" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU15" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV15" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW15" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX15" t="s">
+        <v>129</v>
+      </c>
+      <c r="EY15" t="s">
+        <v>210</v>
+      </c>
+      <c r="EZ15" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA15" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="16" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>211</v>
+      </c>
+      <c r="B16" t="s">
+        <v>107</v>
+      </c>
+      <c r="C16" t="s">
+        <v>108</v>
+      </c>
+      <c r="D16" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" t="s">
+        <v>195</v>
+      </c>
+      <c r="F16" t="s">
+        <v>113</v>
+      </c>
+      <c r="G16" t="s">
+        <v>196</v>
+      </c>
+      <c r="H16" t="s">
+        <v>115</v>
+      </c>
+      <c r="I16" t="s">
+        <v>197</v>
+      </c>
+      <c r="J16" t="s">
+        <v>119</v>
+      </c>
+      <c r="K16" t="s">
+        <v>170</v>
+      </c>
+      <c r="L16" t="s">
+        <v>150</v>
+      </c>
+      <c r="M16" t="s">
+        <v>150</v>
+      </c>
+      <c r="N16" t="s">
+        <v>150</v>
+      </c>
+      <c r="O16" t="s">
+        <v>150</v>
+      </c>
+      <c r="P16" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>150</v>
+      </c>
+      <c r="R16" t="s">
+        <v>107</v>
+      </c>
+      <c r="S16" t="s">
+        <v>108</v>
+      </c>
+      <c r="T16" t="s">
+        <v>123</v>
+      </c>
+      <c r="U16" t="s">
+        <v>124</v>
+      </c>
+      <c r="V16" t="s">
+        <v>125</v>
+      </c>
+      <c r="W16" t="s">
+        <v>126</v>
+      </c>
+      <c r="X16" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA16" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ16" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA16" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB16" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC16" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD16" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE16" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF16" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG16" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH16" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI16" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ16" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK16" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL16" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM16" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN16" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP16" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ16" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR16" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS16" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT16" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU16" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV16" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW16" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX16" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ16" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA16" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB16" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC16" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD16" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE16" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF16" t="s">
+        <v>111</v>
+      </c>
+      <c r="DG16" t="s">
+        <v>131</v>
+      </c>
+      <c r="DH16" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ16" t="s">
+        <v>109</v>
+      </c>
+      <c r="DK16" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL16" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM16" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN16" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO16" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP16" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ16" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR16" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS16" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU16" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV16" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW16" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX16" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY16" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ16" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA16" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB16" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC16" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED16" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE16" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF16" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG16" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH16" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI16" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ16" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK16" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL16" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM16" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN16" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO16" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP16" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ16" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER16" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES16" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET16" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU16" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV16" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW16" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX16" t="s">
+        <v>129</v>
+      </c>
+      <c r="EY16" t="s">
+        <v>212</v>
+      </c>
+      <c r="EZ16" t="s">
+        <v>213</v>
+      </c>
+      <c r="FA16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>214</v>
+      </c>
+      <c r="B17" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" t="s">
+        <v>127</v>
+      </c>
+      <c r="E17" t="s">
+        <v>110</v>
+      </c>
+      <c r="F17" t="s">
+        <v>109</v>
+      </c>
+      <c r="G17" t="s">
+        <v>129</v>
+      </c>
+      <c r="H17" t="s">
+        <v>111</v>
+      </c>
+      <c r="I17" t="s">
+        <v>112</v>
+      </c>
+      <c r="J17" t="s">
+        <v>113</v>
+      </c>
+      <c r="K17" t="s">
+        <v>114</v>
+      </c>
+      <c r="L17" t="s">
+        <v>119</v>
+      </c>
+      <c r="M17" t="s">
+        <v>170</v>
+      </c>
+      <c r="N17" t="s">
+        <v>150</v>
+      </c>
+      <c r="O17" t="s">
+        <v>150</v>
+      </c>
+      <c r="P17" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>150</v>
+      </c>
+      <c r="R17" t="s">
+        <v>107</v>
+      </c>
+      <c r="S17" t="s">
+        <v>108</v>
+      </c>
+      <c r="T17" t="s">
+        <v>123</v>
+      </c>
+      <c r="U17" t="s">
+        <v>124</v>
+      </c>
+      <c r="V17" t="s">
+        <v>125</v>
+      </c>
+      <c r="W17" t="s">
+        <v>126</v>
+      </c>
+      <c r="X17" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ17" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA17" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB17" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC17" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD17" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE17" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF17" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG17" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH17" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI17" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ17" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK17" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL17" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM17" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN17" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP17" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ17" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR17" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS17" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT17" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU17" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV17" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW17" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX17" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY17" t="s">
+        <v>215</v>
+      </c>
+      <c r="CZ17" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA17" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB17" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC17" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD17" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE17" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF17" t="s">
+        <v>111</v>
+      </c>
+      <c r="DG17" t="s">
+        <v>131</v>
+      </c>
+      <c r="DH17" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ17" t="s">
+        <v>109</v>
+      </c>
+      <c r="DK17" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL17" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM17" t="s">
+        <v>169</v>
+      </c>
+      <c r="DN17" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO17" t="s">
+        <v>109</v>
+      </c>
+      <c r="DP17" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ17" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR17" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS17" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT17" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU17" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV17" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW17" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX17" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY17" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ17" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB17" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC17" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED17" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE17" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF17" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG17" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH17" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI17" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ17" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK17" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL17" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM17" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN17" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO17" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP17" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ17" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER17" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES17" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET17" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU17" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV17" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW17" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX17" t="s">
+        <v>129</v>
+      </c>
+      <c r="EY17" t="s">
+        <v>217</v>
+      </c>
+      <c r="EZ17" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA17" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="18" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>218</v>
+      </c>
+      <c r="B18" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" t="s">
+        <v>108</v>
+      </c>
+      <c r="D18" t="s">
+        <v>127</v>
+      </c>
+      <c r="E18" t="s">
+        <v>110</v>
+      </c>
+      <c r="F18" t="s">
+        <v>109</v>
+      </c>
+      <c r="G18" t="s">
+        <v>129</v>
+      </c>
+      <c r="H18" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" t="s">
+        <v>112</v>
+      </c>
+      <c r="J18" t="s">
+        <v>113</v>
+      </c>
+      <c r="K18" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" t="s">
+        <v>119</v>
+      </c>
+      <c r="M18" t="s">
+        <v>170</v>
+      </c>
+      <c r="N18" t="s">
+        <v>150</v>
+      </c>
+      <c r="O18" t="s">
+        <v>150</v>
+      </c>
+      <c r="P18" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>150</v>
+      </c>
+      <c r="R18" t="s">
+        <v>107</v>
+      </c>
+      <c r="S18" t="s">
+        <v>108</v>
+      </c>
+      <c r="T18" t="s">
+        <v>123</v>
+      </c>
+      <c r="U18" t="s">
+        <v>124</v>
+      </c>
+      <c r="V18" t="s">
+        <v>125</v>
+      </c>
+      <c r="W18" t="s">
+        <v>126</v>
+      </c>
+      <c r="X18" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ18" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA18" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB18" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC18" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD18" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE18" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF18" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG18" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH18" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI18" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK18" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL18" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM18" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN18" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP18" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ18" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR18" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS18" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT18" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU18" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV18" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW18" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX18" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY18" t="s">
+        <v>215</v>
+      </c>
+      <c r="CZ18" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA18" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB18" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC18" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD18" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE18" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF18" t="s">
+        <v>111</v>
+      </c>
+      <c r="DG18" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH18" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ18" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK18" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL18" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM18" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN18" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO18" t="s">
+        <v>109</v>
+      </c>
+      <c r="DP18" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ18" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR18" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS18" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT18" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU18" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV18" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW18" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX18" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY18" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ18" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA18" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB18" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC18" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED18" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE18" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF18" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG18" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH18" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI18" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ18" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK18" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL18" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM18" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN18" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO18" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP18" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ18" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER18" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES18" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET18" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU18" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV18" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW18" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX18" t="s">
+        <v>129</v>
+      </c>
+      <c r="EY18" t="s">
+        <v>219</v>
+      </c>
+      <c r="EZ18" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA18" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>220</v>
+      </c>
+      <c r="B19" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" t="s">
+        <v>127</v>
+      </c>
+      <c r="E19" t="s">
+        <v>110</v>
+      </c>
+      <c r="F19" t="s">
+        <v>109</v>
+      </c>
+      <c r="G19" t="s">
+        <v>129</v>
+      </c>
+      <c r="H19" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" t="s">
+        <v>112</v>
+      </c>
+      <c r="J19" t="s">
+        <v>113</v>
+      </c>
+      <c r="K19" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" t="s">
+        <v>170</v>
+      </c>
+      <c r="N19" t="s">
+        <v>150</v>
+      </c>
+      <c r="O19" t="s">
+        <v>150</v>
+      </c>
+      <c r="P19" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>150</v>
+      </c>
+      <c r="R19" t="s">
+        <v>107</v>
+      </c>
+      <c r="S19" t="s">
+        <v>108</v>
+      </c>
+      <c r="T19" t="s">
+        <v>123</v>
+      </c>
+      <c r="U19" t="s">
+        <v>124</v>
+      </c>
+      <c r="V19" t="s">
+        <v>125</v>
+      </c>
+      <c r="W19" t="s">
+        <v>126</v>
+      </c>
+      <c r="X19" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>107</v>
+      </c>
+      <c r="CD19" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE19" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF19" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG19" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH19" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI19" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ19" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK19" t="s">
+        <v>115</v>
+      </c>
+      <c r="CL19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM19" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN19" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP19" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ19" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR19" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS19" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT19" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU19" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV19" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW19" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX19" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY19" t="s">
+        <v>215</v>
+      </c>
+      <c r="CZ19" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA19" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB19" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC19" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD19" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE19" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF19" t="s">
+        <v>111</v>
+      </c>
+      <c r="DG19" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH19" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ19" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK19" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL19" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM19" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN19" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO19" t="s">
+        <v>109</v>
+      </c>
+      <c r="DP19" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ19" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR19" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS19" t="s">
+        <v>107</v>
+      </c>
+      <c r="DT19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU19" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV19" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW19" t="s">
+        <v>126</v>
+      </c>
+      <c r="DX19" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY19" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ19" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA19" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB19" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC19" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED19" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE19" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF19" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG19" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH19" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI19" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ19" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK19" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL19" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM19" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN19" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO19" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP19" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ19" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER19" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES19" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET19" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU19" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV19" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW19" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX19" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY19" t="s">
+        <v>221</v>
+      </c>
+      <c r="EZ19" t="s">
+        <v>222</v>
+      </c>
+      <c r="FA19" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>223</v>
+      </c>
+      <c r="B20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" t="s">
+        <v>108</v>
+      </c>
+      <c r="D20" t="s">
+        <v>127</v>
+      </c>
+      <c r="E20" t="s">
+        <v>110</v>
+      </c>
+      <c r="F20" t="s">
+        <v>109</v>
+      </c>
+      <c r="G20" t="s">
+        <v>129</v>
+      </c>
+      <c r="H20" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20" t="s">
+        <v>113</v>
+      </c>
+      <c r="K20" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" t="s">
+        <v>170</v>
+      </c>
+      <c r="N20" t="s">
+        <v>150</v>
+      </c>
+      <c r="O20" t="s">
+        <v>150</v>
+      </c>
+      <c r="P20" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>150</v>
+      </c>
+      <c r="R20" t="s">
+        <v>107</v>
+      </c>
+      <c r="S20" t="s">
+        <v>108</v>
+      </c>
+      <c r="T20" t="s">
+        <v>123</v>
+      </c>
+      <c r="U20" t="s">
+        <v>124</v>
+      </c>
+      <c r="V20" t="s">
+        <v>125</v>
+      </c>
+      <c r="W20" t="s">
+        <v>126</v>
+      </c>
+      <c r="X20" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP20" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ20" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR20" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS20" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT20" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU20" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV20" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW20" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX20" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY20" t="s">
+        <v>215</v>
+      </c>
+      <c r="CZ20" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA20" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB20" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC20" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD20" t="s">
+        <v>107</v>
+      </c>
+      <c r="DE20" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF20" t="s">
+        <v>111</v>
+      </c>
+      <c r="DG20" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH20" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ20" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK20" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL20" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM20" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN20" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO20" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP20" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ20" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR20" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS20" t="s">
+        <v>164</v>
+      </c>
+      <c r="DT20" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU20" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV20" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW20" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX20" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY20" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ20" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA20" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB20" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC20" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED20" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE20" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF20" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG20" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH20" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI20" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ20" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK20" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL20" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM20" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN20" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO20" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP20" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ20" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER20" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES20" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET20" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU20" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV20" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW20" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX20" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY20" t="s">
+        <v>224</v>
+      </c>
+      <c r="EZ20" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA20" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>225</v>
+      </c>
+      <c r="B21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21" t="s">
+        <v>127</v>
+      </c>
+      <c r="E21" t="s">
+        <v>110</v>
+      </c>
+      <c r="F21" t="s">
+        <v>109</v>
+      </c>
+      <c r="G21" t="s">
+        <v>129</v>
+      </c>
+      <c r="H21" t="s">
+        <v>111</v>
+      </c>
+      <c r="I21" t="s">
+        <v>112</v>
+      </c>
+      <c r="J21" t="s">
+        <v>113</v>
+      </c>
+      <c r="K21" t="s">
+        <v>114</v>
+      </c>
+      <c r="L21" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" t="s">
+        <v>170</v>
+      </c>
+      <c r="N21" t="s">
+        <v>150</v>
+      </c>
+      <c r="O21" t="s">
+        <v>150</v>
+      </c>
+      <c r="P21" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>150</v>
+      </c>
+      <c r="R21" t="s">
+        <v>107</v>
+      </c>
+      <c r="S21" t="s">
+        <v>108</v>
+      </c>
+      <c r="T21" t="s">
+        <v>123</v>
+      </c>
+      <c r="U21" t="s">
+        <v>124</v>
+      </c>
+      <c r="V21" t="s">
+        <v>125</v>
+      </c>
+      <c r="W21" t="s">
+        <v>126</v>
+      </c>
+      <c r="X21" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA21" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP21" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ21" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR21" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS21" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT21" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU21" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV21" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW21" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX21" t="s">
+        <v>226</v>
+      </c>
+      <c r="CY21" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ21" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA21" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB21" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC21" t="s">
+        <v>226</v>
+      </c>
+      <c r="DD21" t="s">
+        <v>162</v>
+      </c>
+      <c r="DE21" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF21" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG21" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH21" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ21" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK21" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL21" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM21" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN21" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO21" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP21" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ21" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR21" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS21" t="s">
+        <v>164</v>
+      </c>
+      <c r="DT21" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU21" t="s">
+        <v>108</v>
+      </c>
+      <c r="DV21" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW21" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX21" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY21" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ21" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA21" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB21" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC21" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED21" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE21" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF21" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG21" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH21" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI21" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ21" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK21" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL21" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM21" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN21" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO21" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP21" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ21" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER21" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES21" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET21" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU21" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV21" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW21" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX21" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY21" t="s">
+        <v>150</v>
+      </c>
+      <c r="EZ21" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA21" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="22" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>228</v>
+      </c>
+      <c r="B22" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D22" t="s">
+        <v>127</v>
+      </c>
+      <c r="E22" t="s">
+        <v>110</v>
+      </c>
+      <c r="F22" t="s">
+        <v>109</v>
+      </c>
+      <c r="G22" t="s">
+        <v>129</v>
+      </c>
+      <c r="H22" t="s">
+        <v>111</v>
+      </c>
+      <c r="I22" t="s">
+        <v>112</v>
+      </c>
+      <c r="J22" t="s">
+        <v>113</v>
+      </c>
+      <c r="K22" t="s">
+        <v>114</v>
+      </c>
+      <c r="L22" t="s">
+        <v>119</v>
+      </c>
+      <c r="M22" t="s">
+        <v>170</v>
+      </c>
+      <c r="N22" t="s">
+        <v>150</v>
+      </c>
+      <c r="O22" t="s">
+        <v>150</v>
+      </c>
+      <c r="P22" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>150</v>
+      </c>
+      <c r="R22" t="s">
+        <v>107</v>
+      </c>
+      <c r="S22" t="s">
+        <v>108</v>
+      </c>
+      <c r="T22" t="s">
+        <v>123</v>
+      </c>
+      <c r="U22" t="s">
+        <v>124</v>
+      </c>
+      <c r="V22" t="s">
+        <v>125</v>
+      </c>
+      <c r="W22" t="s">
+        <v>126</v>
+      </c>
+      <c r="X22" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA22" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP22" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ22" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR22" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS22" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT22" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU22" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV22" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW22" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX22" t="s">
+        <v>226</v>
+      </c>
+      <c r="CY22" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ22" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA22" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB22" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC22" t="s">
+        <v>226</v>
+      </c>
+      <c r="DD22" t="s">
+        <v>162</v>
+      </c>
+      <c r="DE22" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF22" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG22" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH22" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ22" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK22" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL22" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM22" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN22" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO22" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP22" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ22" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR22" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS22" t="s">
+        <v>164</v>
+      </c>
+      <c r="DT22" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU22" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV22" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW22" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX22" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY22" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ22" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA22" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB22" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC22" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED22" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE22" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF22" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG22" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH22" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI22" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ22" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK22" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL22" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM22" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN22" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO22" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP22" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ22" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER22" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES22" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET22" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU22" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV22" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW22" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX22" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY22" t="s">
+        <v>229</v>
+      </c>
+      <c r="EZ22" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA22" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="23" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>230</v>
+      </c>
+      <c r="B23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" t="s">
+        <v>108</v>
+      </c>
+      <c r="D23" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" t="s">
+        <v>109</v>
+      </c>
+      <c r="G23" t="s">
+        <v>129</v>
+      </c>
+      <c r="H23" t="s">
+        <v>111</v>
+      </c>
+      <c r="I23" t="s">
+        <v>112</v>
+      </c>
+      <c r="J23" t="s">
+        <v>113</v>
+      </c>
+      <c r="K23" t="s">
+        <v>114</v>
+      </c>
+      <c r="L23" t="s">
+        <v>119</v>
+      </c>
+      <c r="M23" t="s">
+        <v>170</v>
+      </c>
+      <c r="N23" t="s">
+        <v>150</v>
+      </c>
+      <c r="O23" t="s">
+        <v>150</v>
+      </c>
+      <c r="P23" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>150</v>
+      </c>
+      <c r="R23" t="s">
+        <v>107</v>
+      </c>
+      <c r="S23" t="s">
+        <v>108</v>
+      </c>
+      <c r="T23" t="s">
+        <v>123</v>
+      </c>
+      <c r="U23" t="s">
+        <v>124</v>
+      </c>
+      <c r="V23" t="s">
+        <v>125</v>
+      </c>
+      <c r="W23" t="s">
+        <v>126</v>
+      </c>
+      <c r="X23" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP23" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ23" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR23" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS23" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT23" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU23" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV23" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW23" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX23" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY23" t="s">
+        <v>231</v>
+      </c>
+      <c r="CZ23" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA23" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB23" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC23" t="s">
+        <v>226</v>
+      </c>
+      <c r="DD23" t="s">
+        <v>162</v>
+      </c>
+      <c r="DE23" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF23" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG23" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH23" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ23" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK23" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL23" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM23" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN23" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO23" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP23" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ23" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR23" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS23" t="s">
+        <v>232</v>
+      </c>
+      <c r="DT23" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU23" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV23" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW23" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX23" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY23" t="s">
+        <v>114</v>
+      </c>
+      <c r="DZ23" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA23" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB23" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC23" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED23" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE23" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF23" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG23" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH23" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI23" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ23" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK23" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL23" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM23" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN23" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO23" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP23" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ23" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER23" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES23" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET23" t="s">
+        <v>127</v>
+      </c>
+      <c r="EU23" t="s">
+        <v>107</v>
+      </c>
+      <c r="EV23" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW23" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX23" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY23" t="s">
+        <v>233</v>
+      </c>
+      <c r="EZ23" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA23" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="24" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>234</v>
+      </c>
+      <c r="B24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>127</v>
+      </c>
+      <c r="E24" t="s">
+        <v>110</v>
+      </c>
+      <c r="F24" t="s">
+        <v>109</v>
+      </c>
+      <c r="G24" t="s">
+        <v>129</v>
+      </c>
+      <c r="H24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I24" t="s">
+        <v>112</v>
+      </c>
+      <c r="J24" t="s">
+        <v>113</v>
+      </c>
+      <c r="K24" t="s">
+        <v>114</v>
+      </c>
+      <c r="L24" t="s">
+        <v>119</v>
+      </c>
+      <c r="M24" t="s">
+        <v>170</v>
+      </c>
+      <c r="N24" t="s">
+        <v>150</v>
+      </c>
+      <c r="O24" t="s">
+        <v>150</v>
+      </c>
+      <c r="P24" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>150</v>
+      </c>
+      <c r="R24" t="s">
+        <v>107</v>
+      </c>
+      <c r="S24" t="s">
+        <v>108</v>
+      </c>
+      <c r="T24" t="s">
+        <v>123</v>
+      </c>
+      <c r="U24" t="s">
+        <v>124</v>
+      </c>
+      <c r="V24" t="s">
+        <v>125</v>
+      </c>
+      <c r="W24" t="s">
+        <v>126</v>
+      </c>
+      <c r="X24" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA24" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB24" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP24" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ24" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR24" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS24" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT24" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU24" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV24" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW24" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX24" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY24" t="s">
+        <v>231</v>
+      </c>
+      <c r="CZ24" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA24" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB24" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC24" t="s">
+        <v>235</v>
+      </c>
+      <c r="DD24" t="s">
+        <v>236</v>
+      </c>
+      <c r="DE24" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF24" t="s">
+        <v>237</v>
+      </c>
+      <c r="DG24" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH24" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ24" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK24" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL24" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM24" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN24" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO24" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP24" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ24" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR24" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS24" t="s">
+        <v>232</v>
+      </c>
+      <c r="DT24" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU24" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV24" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW24" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX24" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY24" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ24" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA24" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB24" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC24" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED24" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE24" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF24" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG24" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH24" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI24" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ24" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK24" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL24" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM24" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN24" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO24" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP24" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ24" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER24" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES24" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET24" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU24" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV24" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW24" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX24" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY24" t="s">
+        <v>238</v>
+      </c>
+      <c r="EZ24" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA24" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="25" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>239</v>
+      </c>
+      <c r="B25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" t="s">
+        <v>127</v>
+      </c>
+      <c r="E25" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" t="s">
+        <v>129</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+      <c r="I25" t="s">
+        <v>112</v>
+      </c>
+      <c r="J25" t="s">
+        <v>113</v>
+      </c>
+      <c r="K25" t="s">
+        <v>114</v>
+      </c>
+      <c r="L25" t="s">
+        <v>119</v>
+      </c>
+      <c r="M25" t="s">
+        <v>170</v>
+      </c>
+      <c r="N25" t="s">
+        <v>150</v>
+      </c>
+      <c r="O25" t="s">
+        <v>150</v>
+      </c>
+      <c r="P25" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>150</v>
+      </c>
+      <c r="R25" t="s">
+        <v>107</v>
+      </c>
+      <c r="S25" t="s">
+        <v>108</v>
+      </c>
+      <c r="T25" t="s">
+        <v>123</v>
+      </c>
+      <c r="U25" t="s">
+        <v>124</v>
+      </c>
+      <c r="V25" t="s">
+        <v>125</v>
+      </c>
+      <c r="W25" t="s">
+        <v>126</v>
+      </c>
+      <c r="X25" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB25" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP25" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ25" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR25" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS25" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT25" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU25" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV25" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW25" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX25" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY25" t="s">
+        <v>231</v>
+      </c>
+      <c r="CZ25" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA25" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB25" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC25" t="s">
+        <v>235</v>
+      </c>
+      <c r="DD25" t="s">
+        <v>236</v>
+      </c>
+      <c r="DE25" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF25" t="s">
+        <v>237</v>
+      </c>
+      <c r="DG25" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH25" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ25" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK25" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL25" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM25" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN25" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO25" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP25" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ25" t="s">
+        <v>112</v>
+      </c>
+      <c r="DR25" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS25" t="s">
+        <v>232</v>
+      </c>
+      <c r="DT25" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU25" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV25" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW25" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX25" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY25" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ25" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA25" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB25" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC25" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED25" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE25" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF25" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG25" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH25" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI25" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ25" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK25" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL25" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM25" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN25" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO25" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP25" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ25" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER25" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES25" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET25" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU25" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV25" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW25" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX25" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY25" t="s">
+        <v>240</v>
+      </c>
+      <c r="EZ25" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA25" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="26" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>127</v>
+      </c>
+      <c r="E26" t="s">
+        <v>110</v>
+      </c>
+      <c r="F26" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" t="s">
+        <v>129</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+      <c r="I26" t="s">
+        <v>112</v>
+      </c>
+      <c r="J26" t="s">
+        <v>113</v>
+      </c>
+      <c r="K26" t="s">
+        <v>114</v>
+      </c>
+      <c r="L26" t="s">
+        <v>119</v>
+      </c>
+      <c r="M26" t="s">
+        <v>170</v>
+      </c>
+      <c r="N26" t="s">
+        <v>150</v>
+      </c>
+      <c r="O26" t="s">
+        <v>150</v>
+      </c>
+      <c r="P26" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>150</v>
+      </c>
+      <c r="R26" t="s">
+        <v>107</v>
+      </c>
+      <c r="S26" t="s">
+        <v>108</v>
+      </c>
+      <c r="T26" t="s">
+        <v>123</v>
+      </c>
+      <c r="U26" t="s">
+        <v>124</v>
+      </c>
+      <c r="V26" t="s">
+        <v>125</v>
+      </c>
+      <c r="W26" t="s">
+        <v>126</v>
+      </c>
+      <c r="X26" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP26" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ26" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR26" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS26" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT26" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU26" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV26" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW26" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY26" t="s">
+        <v>232</v>
+      </c>
+      <c r="CZ26" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA26" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB26" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC26" t="s">
+        <v>235</v>
+      </c>
+      <c r="DD26" t="s">
+        <v>236</v>
+      </c>
+      <c r="DE26" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF26" t="s">
+        <v>237</v>
+      </c>
+      <c r="DG26" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH26" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI26" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ26" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK26" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL26" t="s">
+        <v>119</v>
+      </c>
+      <c r="DM26" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN26" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO26" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP26" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ26" t="s">
+        <v>112</v>
+      </c>
+      <c r="DR26" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS26" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT26" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU26" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV26" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW26" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX26" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY26" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ26" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA26" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB26" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC26" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED26" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE26" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF26" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG26" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH26" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI26" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ26" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK26" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL26" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM26" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN26" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO26" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP26" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ26" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER26" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES26" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET26" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU26" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV26" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW26" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX26" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY26" t="s">
+        <v>150</v>
+      </c>
+      <c r="EZ26" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA26" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>242</v>
+      </c>
+      <c r="B27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" t="s">
+        <v>127</v>
+      </c>
+      <c r="E27" t="s">
+        <v>110</v>
+      </c>
+      <c r="F27" t="s">
+        <v>109</v>
+      </c>
+      <c r="G27" t="s">
+        <v>129</v>
+      </c>
+      <c r="H27" t="s">
+        <v>111</v>
+      </c>
+      <c r="I27" t="s">
+        <v>112</v>
+      </c>
+      <c r="J27" t="s">
+        <v>113</v>
+      </c>
+      <c r="K27" t="s">
+        <v>114</v>
+      </c>
+      <c r="L27" t="s">
+        <v>119</v>
+      </c>
+      <c r="M27" t="s">
+        <v>170</v>
+      </c>
+      <c r="N27" t="s">
+        <v>150</v>
+      </c>
+      <c r="O27" t="s">
+        <v>150</v>
+      </c>
+      <c r="P27" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>150</v>
+      </c>
+      <c r="R27" t="s">
+        <v>107</v>
+      </c>
+      <c r="S27" t="s">
+        <v>108</v>
+      </c>
+      <c r="T27" t="s">
+        <v>123</v>
+      </c>
+      <c r="U27" t="s">
+        <v>124</v>
+      </c>
+      <c r="V27" t="s">
+        <v>125</v>
+      </c>
+      <c r="W27" t="s">
+        <v>126</v>
+      </c>
+      <c r="X27" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA27" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB27" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP27" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ27" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR27" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS27" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT27" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU27" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV27" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW27" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX27" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY27" t="s">
+        <v>232</v>
+      </c>
+      <c r="CZ27" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA27" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB27" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC27" t="s">
+        <v>235</v>
+      </c>
+      <c r="DD27" t="s">
+        <v>236</v>
+      </c>
+      <c r="DE27" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF27" t="s">
+        <v>237</v>
+      </c>
+      <c r="DG27" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH27" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI27" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ27" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK27" t="s">
+        <v>119</v>
+      </c>
+      <c r="DL27" t="s">
+        <v>107</v>
+      </c>
+      <c r="DM27" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN27" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO27" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP27" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ27" t="s">
+        <v>112</v>
+      </c>
+      <c r="DR27" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS27" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT27" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU27" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV27" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW27" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX27" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY27" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ27" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA27" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB27" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC27" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED27" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE27" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF27" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG27" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH27" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI27" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ27" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK27" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL27" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM27" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN27" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO27" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP27" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ27" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER27" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES27" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET27" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU27" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV27" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW27" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX27" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY27" t="s">
+        <v>150</v>
+      </c>
+      <c r="EZ27" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA27" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>243</v>
+      </c>
+      <c r="B28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" t="s">
+        <v>127</v>
+      </c>
+      <c r="E28" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" t="s">
+        <v>109</v>
+      </c>
+      <c r="G28" t="s">
+        <v>129</v>
+      </c>
+      <c r="H28" t="s">
+        <v>111</v>
+      </c>
+      <c r="I28" t="s">
+        <v>112</v>
+      </c>
+      <c r="J28" t="s">
+        <v>113</v>
+      </c>
+      <c r="K28" t="s">
+        <v>114</v>
+      </c>
+      <c r="L28" t="s">
+        <v>119</v>
+      </c>
+      <c r="M28" t="s">
+        <v>170</v>
+      </c>
+      <c r="N28" t="s">
+        <v>150</v>
+      </c>
+      <c r="O28" t="s">
+        <v>150</v>
+      </c>
+      <c r="P28" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>150</v>
+      </c>
+      <c r="R28" t="s">
+        <v>107</v>
+      </c>
+      <c r="S28" t="s">
+        <v>108</v>
+      </c>
+      <c r="T28" t="s">
+        <v>123</v>
+      </c>
+      <c r="U28" t="s">
+        <v>124</v>
+      </c>
+      <c r="V28" t="s">
+        <v>125</v>
+      </c>
+      <c r="W28" t="s">
+        <v>126</v>
+      </c>
+      <c r="X28" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB28" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP28" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ28" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR28" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS28" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT28" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU28" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV28" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW28" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX28" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY28" t="s">
+        <v>232</v>
+      </c>
+      <c r="CZ28" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA28" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB28" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC28" t="s">
+        <v>235</v>
+      </c>
+      <c r="DD28" t="s">
+        <v>236</v>
+      </c>
+      <c r="DE28" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF28" t="s">
+        <v>237</v>
+      </c>
+      <c r="DG28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI28" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ28" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK28" t="s">
+        <v>107</v>
+      </c>
+      <c r="DL28" t="s">
+        <v>107</v>
+      </c>
+      <c r="DM28" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN28" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO28" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP28" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ28" t="s">
+        <v>112</v>
+      </c>
+      <c r="DR28" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS28" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT28" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU28" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV28" t="s">
+        <v>142</v>
+      </c>
+      <c r="DW28" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX28" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY28" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ28" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA28" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB28" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC28" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED28" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE28" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF28" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG28" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH28" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI28" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ28" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK28" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL28" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM28" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN28" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO28" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP28" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ28" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER28" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES28" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET28" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU28" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV28" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW28" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX28" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY28" t="s">
+        <v>244</v>
+      </c>
+      <c r="EZ28" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA28" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="29" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>245</v>
+      </c>
+      <c r="B29" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" t="s">
+        <v>127</v>
+      </c>
+      <c r="E29" t="s">
+        <v>110</v>
+      </c>
+      <c r="F29" t="s">
+        <v>109</v>
+      </c>
+      <c r="G29" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>111</v>
+      </c>
+      <c r="I29" t="s">
+        <v>112</v>
+      </c>
+      <c r="J29" t="s">
+        <v>113</v>
+      </c>
+      <c r="K29" t="s">
+        <v>114</v>
+      </c>
+      <c r="L29" t="s">
+        <v>119</v>
+      </c>
+      <c r="M29" t="s">
+        <v>170</v>
+      </c>
+      <c r="N29" t="s">
+        <v>150</v>
+      </c>
+      <c r="O29" t="s">
+        <v>150</v>
+      </c>
+      <c r="P29" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>150</v>
+      </c>
+      <c r="R29" t="s">
+        <v>107</v>
+      </c>
+      <c r="S29" t="s">
+        <v>108</v>
+      </c>
+      <c r="T29" t="s">
+        <v>123</v>
+      </c>
+      <c r="U29" t="s">
+        <v>124</v>
+      </c>
+      <c r="V29" t="s">
+        <v>125</v>
+      </c>
+      <c r="W29" t="s">
+        <v>126</v>
+      </c>
+      <c r="X29" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA29" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB29" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP29" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ29" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR29" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS29" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT29" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU29" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV29" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW29" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX29" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY29" t="s">
+        <v>232</v>
+      </c>
+      <c r="CZ29" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA29" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB29" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC29" t="s">
+        <v>235</v>
+      </c>
+      <c r="DD29" t="s">
+        <v>236</v>
+      </c>
+      <c r="DE29" t="s">
+        <v>167</v>
+      </c>
+      <c r="DF29" t="s">
+        <v>237</v>
+      </c>
+      <c r="DG29" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH29" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI29" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ29" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK29" t="s">
+        <v>107</v>
+      </c>
+      <c r="DL29" t="s">
+        <v>107</v>
+      </c>
+      <c r="DM29" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN29" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO29" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP29" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ29" t="s">
+        <v>112</v>
+      </c>
+      <c r="DR29" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS29" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT29" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU29" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV29" t="s">
+        <v>108</v>
+      </c>
+      <c r="DW29" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX29" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY29" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ29" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA29" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB29" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC29" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED29" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE29" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF29" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG29" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH29" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI29" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ29" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK29" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL29" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM29" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN29" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO29" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP29" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ29" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER29" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES29" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET29" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU29" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV29" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW29" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX29" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY29" t="s">
+        <v>246</v>
+      </c>
+      <c r="EZ29" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA29" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>247</v>
+      </c>
+      <c r="B30" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F30" t="s">
+        <v>109</v>
+      </c>
+      <c r="G30" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>111</v>
+      </c>
+      <c r="I30" t="s">
+        <v>112</v>
+      </c>
+      <c r="J30" t="s">
+        <v>113</v>
+      </c>
+      <c r="K30" t="s">
+        <v>114</v>
+      </c>
+      <c r="L30" t="s">
+        <v>119</v>
+      </c>
+      <c r="M30" t="s">
+        <v>170</v>
+      </c>
+      <c r="N30" t="s">
+        <v>150</v>
+      </c>
+      <c r="O30" t="s">
+        <v>150</v>
+      </c>
+      <c r="P30" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>150</v>
+      </c>
+      <c r="R30" t="s">
+        <v>107</v>
+      </c>
+      <c r="S30" t="s">
+        <v>108</v>
+      </c>
+      <c r="T30" t="s">
+        <v>123</v>
+      </c>
+      <c r="U30" t="s">
+        <v>124</v>
+      </c>
+      <c r="V30" t="s">
+        <v>125</v>
+      </c>
+      <c r="W30" t="s">
+        <v>126</v>
+      </c>
+      <c r="X30" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL30" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM30" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU30" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW30" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX30" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY30" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ30" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA30" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB30" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP30" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ30" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR30" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS30" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT30" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU30" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV30" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW30" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX30" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY30" t="s">
+        <v>232</v>
+      </c>
+      <c r="CZ30" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA30" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB30" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DD30" t="s">
+        <v>248</v>
+      </c>
+      <c r="DE30" t="s">
+        <v>249</v>
+      </c>
+      <c r="DF30" t="s">
+        <v>236</v>
+      </c>
+      <c r="DG30" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH30" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI30" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ30" t="s">
+        <v>127</v>
+      </c>
+      <c r="DK30" t="s">
+        <v>107</v>
+      </c>
+      <c r="DL30" t="s">
+        <v>107</v>
+      </c>
+      <c r="DM30" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN30" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO30" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP30" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ30" t="s">
+        <v>108</v>
+      </c>
+      <c r="DR30" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS30" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT30" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU30" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV30" t="s">
+        <v>108</v>
+      </c>
+      <c r="DW30" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX30" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY30" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ30" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA30" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB30" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC30" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED30" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE30" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF30" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG30" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH30" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI30" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ30" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK30" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL30" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM30" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN30" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO30" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP30" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ30" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER30" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES30" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET30" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU30" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV30" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW30" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX30" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY30" t="s">
+        <v>250</v>
+      </c>
+      <c r="EZ30" t="s">
+        <v>150</v>
+      </c>
+      <c r="FA30" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="31" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>251</v>
+      </c>
+      <c r="B31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" t="s">
+        <v>127</v>
+      </c>
+      <c r="E31" t="s">
+        <v>110</v>
+      </c>
+      <c r="F31" t="s">
+        <v>109</v>
+      </c>
+      <c r="G31" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>111</v>
+      </c>
+      <c r="I31" t="s">
+        <v>112</v>
+      </c>
+      <c r="J31" t="s">
+        <v>113</v>
+      </c>
+      <c r="K31" t="s">
+        <v>114</v>
+      </c>
+      <c r="L31" t="s">
+        <v>119</v>
+      </c>
+      <c r="M31" t="s">
+        <v>170</v>
+      </c>
+      <c r="N31" t="s">
+        <v>150</v>
+      </c>
+      <c r="O31" t="s">
+        <v>150</v>
+      </c>
+      <c r="P31" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>150</v>
+      </c>
+      <c r="R31" t="s">
+        <v>107</v>
+      </c>
+      <c r="S31" t="s">
+        <v>108</v>
+      </c>
+      <c r="T31" t="s">
+        <v>123</v>
+      </c>
+      <c r="U31" t="s">
+        <v>124</v>
+      </c>
+      <c r="V31" t="s">
+        <v>125</v>
+      </c>
+      <c r="W31" t="s">
+        <v>126</v>
+      </c>
+      <c r="X31" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR31" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU31" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW31" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX31" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY31" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ31" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA31" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB31" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP31" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ31" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR31" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS31" t="s">
+        <v>206</v>
+      </c>
+      <c r="CT31" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU31" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV31" t="s">
+        <v>208</v>
+      </c>
+      <c r="CW31" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX31" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY31" t="s">
+        <v>232</v>
+      </c>
+      <c r="CZ31" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA31" t="s">
+        <v>209</v>
+      </c>
+      <c r="DB31" t="s">
+        <v>124</v>
+      </c>
+      <c r="DC31" t="s">
+        <v>163</v>
+      </c>
+      <c r="DD31" t="s">
+        <v>248</v>
+      </c>
+      <c r="DE31" t="s">
+        <v>249</v>
+      </c>
+      <c r="DF31" t="s">
+        <v>236</v>
+      </c>
+      <c r="DG31" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH31" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI31" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ31" t="s">
+        <v>164</v>
+      </c>
+      <c r="DK31" t="s">
+        <v>107</v>
+      </c>
+      <c r="DL31" t="s">
+        <v>107</v>
+      </c>
+      <c r="DM31" t="s">
+        <v>107</v>
+      </c>
+      <c r="DN31" t="s">
+        <v>170</v>
+      </c>
+      <c r="DO31" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP31" t="s">
+        <v>112</v>
+      </c>
+      <c r="DQ31" t="s">
+        <v>108</v>
+      </c>
+      <c r="DR31" t="s">
+        <v>126</v>
+      </c>
+      <c r="DS31" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT31" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU31" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV31" t="s">
+        <v>108</v>
+      </c>
+      <c r="DW31" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX31" t="s">
+        <v>129</v>
+      </c>
+      <c r="DY31" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ31" t="s">
+        <v>107</v>
+      </c>
+      <c r="EA31" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB31" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC31" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED31" t="s">
+        <v>136</v>
+      </c>
+      <c r="EE31" t="s">
+        <v>176</v>
+      </c>
+      <c r="EF31" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG31" t="s">
+        <v>178</v>
+      </c>
+      <c r="EH31" t="s">
+        <v>152</v>
+      </c>
+      <c r="EI31" t="s">
+        <v>179</v>
+      </c>
+      <c r="EJ31" t="s">
+        <v>180</v>
+      </c>
+      <c r="EK31" t="s">
+        <v>181</v>
+      </c>
+      <c r="EL31" t="s">
+        <v>180</v>
+      </c>
+      <c r="EM31" t="s">
+        <v>181</v>
+      </c>
+      <c r="EN31" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO31" t="s">
+        <v>183</v>
+      </c>
+      <c r="EP31" t="s">
+        <v>184</v>
+      </c>
+      <c r="EQ31" t="s">
+        <v>183</v>
+      </c>
+      <c r="ER31" t="s">
+        <v>185</v>
+      </c>
+      <c r="ES31" t="s">
+        <v>183</v>
+      </c>
+      <c r="ET31" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU31" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV31" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW31" t="s">
+        <v>227</v>
+      </c>
+      <c r="EX31" t="s">
+        <v>114</v>
+      </c>
+      <c r="EY31" t="s">
+        <v>252</v>
+      </c>
+      <c r="EZ31" t="s">
+        <v>253</v>
+      </c>
+      <c r="FA31" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>254</v>
+      </c>
+      <c r="B32" t="s">
+        <v>150</v>
+      </c>
+      <c r="C32" t="s">
+        <v>150</v>
+      </c>
+      <c r="D32" t="s">
+        <v>150</v>
+      </c>
+      <c r="E32" t="s">
+        <v>150</v>
+      </c>
+      <c r="F32" t="s">
+        <v>150</v>
+      </c>
+      <c r="G32" t="s">
+        <v>150</v>
+      </c>
+      <c r="H32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I32" t="s">
+        <v>150</v>
+      </c>
+      <c r="J32" t="s">
+        <v>150</v>
+      </c>
+      <c r="K32" t="s">
+        <v>150</v>
+      </c>
+      <c r="L32" t="s">
+        <v>150</v>
+      </c>
+      <c r="M32" t="s">
+        <v>150</v>
+      </c>
+      <c r="N32" t="s">
+        <v>150</v>
+      </c>
+      <c r="O32" t="s">
+        <v>150</v>
+      </c>
+      <c r="P32" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>150</v>
+      </c>
+      <c r="R32" t="s">
+        <v>107</v>
+      </c>
+      <c r="S32" t="s">
+        <v>108</v>
+      </c>
+      <c r="T32" t="s">
+        <v>123</v>
+      </c>
+      <c r="U32" t="s">
+        <v>124</v>
+      </c>
+      <c r="V32" t="s">
+        <v>125</v>
+      </c>
+      <c r="W32" t="s">
+        <v>126</v>
+      </c>
+      <c r="X32" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU32" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW32" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX32" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY32" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ32" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA32" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB32" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CR32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CS32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CT32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CU32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CV32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CW32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CX32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CY32" t="s">
+        <v>150</v>
+      </c>
+      <c r="CZ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DA32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DB32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DC32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DD32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DE32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DF32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DG32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DH32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DI32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DJ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DK32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DL32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DM32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DN32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DO32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DQ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DR32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DS32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DU32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DW32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DY32" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EA32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EB32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EC32" t="s">
+        <v>150</v>
+      </c>
+      <c r="ED32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EE32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EF32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EG32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EH32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EI32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EJ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EK32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EL32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EM32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EN32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EO32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EP32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EQ32" t="s">
+        <v>150</v>
+      </c>
+      <c r="ER32" t="s">
+        <v>150</v>
+      </c>
+      <c r="ES32" t="s">
+        <v>150</v>
+      </c>
+      <c r="ET32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EX32" t="s">
+        <v>150</v>
+      </c>
+      <c r="EY32" t="s">
+        <v>255</v>
+      </c>
+      <c r="EZ32" t="s">
+        <v>256</v>
+      </c>
+      <c r="FA32" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="33" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>257</v>
+      </c>
+      <c r="B33" t="s">
+        <v>150</v>
+      </c>
+      <c r="C33" t="s">
+        <v>150</v>
+      </c>
+      <c r="D33" t="s">
+        <v>150</v>
+      </c>
+      <c r="E33" t="s">
+        <v>150</v>
+      </c>
+      <c r="F33" t="s">
+        <v>150</v>
+      </c>
+      <c r="G33" t="s">
+        <v>150</v>
+      </c>
+      <c r="H33" t="s">
+        <v>150</v>
+      </c>
+      <c r="I33" t="s">
+        <v>150</v>
+      </c>
+      <c r="J33" t="s">
+        <v>150</v>
+      </c>
+      <c r="K33" t="s">
+        <v>150</v>
+      </c>
+      <c r="L33" t="s">
+        <v>150</v>
+      </c>
+      <c r="M33" t="s">
+        <v>150</v>
+      </c>
+      <c r="N33" t="s">
+        <v>150</v>
+      </c>
+      <c r="O33" t="s">
+        <v>150</v>
+      </c>
+      <c r="P33" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>150</v>
+      </c>
+      <c r="R33" t="s">
+        <v>107</v>
+      </c>
+      <c r="S33" t="s">
+        <v>108</v>
+      </c>
+      <c r="T33" t="s">
+        <v>123</v>
+      </c>
+      <c r="U33" t="s">
+        <v>124</v>
+      </c>
+      <c r="V33" t="s">
+        <v>125</v>
+      </c>
+      <c r="W33" t="s">
+        <v>126</v>
+      </c>
+      <c r="X33" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU33" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW33" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>258</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA33" t="s">
+        <v>227</v>
+      </c>
+      <c r="BB33" t="s">
+        <v>259</v>
+      </c>
+      <c r="BC33" t="s">
+        <v>260</v>
+      </c>
+      <c r="BD33" t="s">
+        <v>168</v>
+      </c>
+      <c r="BE33" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CR33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CS33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CT33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CU33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CV33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CW33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CX33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CY33" t="s">
+        <v>150</v>
+      </c>
+      <c r="CZ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DA33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DB33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DC33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DD33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DE33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DF33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DG33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DH33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DI33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DJ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DK33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DL33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DM33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DN33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DO33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DQ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DR33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DS33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DU33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DW33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DY33" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EA33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EB33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EC33" t="s">
+        <v>150</v>
+      </c>
+      <c r="ED33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EE33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EF33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EG33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EH33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EI33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EJ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EK33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EL33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EM33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EN33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EO33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EP33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EQ33" t="s">
+        <v>150</v>
+      </c>
+      <c r="ER33" t="s">
+        <v>150</v>
+      </c>
+      <c r="ES33" t="s">
+        <v>150</v>
+      </c>
+      <c r="ET33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EX33" t="s">
+        <v>150</v>
+      </c>
+      <c r="EY33" t="s">
+        <v>261</v>
+      </c>
+      <c r="EZ33" t="s">
+        <v>262</v>
+      </c>
+      <c r="FA33" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>263</v>
+      </c>
+      <c r="B34" t="s">
+        <v>150</v>
+      </c>
+      <c r="C34" t="s">
+        <v>150</v>
+      </c>
+      <c r="D34" t="s">
+        <v>150</v>
+      </c>
+      <c r="E34" t="s">
+        <v>150</v>
+      </c>
+      <c r="F34" t="s">
+        <v>150</v>
+      </c>
+      <c r="G34" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+      <c r="I34" t="s">
+        <v>150</v>
+      </c>
+      <c r="J34" t="s">
+        <v>150</v>
+      </c>
+      <c r="K34" t="s">
+        <v>150</v>
+      </c>
+      <c r="L34" t="s">
+        <v>150</v>
+      </c>
+      <c r="M34" t="s">
+        <v>150</v>
+      </c>
+      <c r="N34" t="s">
+        <v>150</v>
+      </c>
+      <c r="O34" t="s">
+        <v>150</v>
+      </c>
+      <c r="P34" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>150</v>
+      </c>
+      <c r="R34" t="s">
+        <v>107</v>
+      </c>
+      <c r="S34" t="s">
+        <v>108</v>
+      </c>
+      <c r="T34" t="s">
+        <v>232</v>
+      </c>
+      <c r="U34" t="s">
+        <v>264</v>
+      </c>
+      <c r="V34" t="s">
+        <v>164</v>
+      </c>
+      <c r="W34" t="s">
+        <v>110</v>
+      </c>
+      <c r="X34" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>129</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>265</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>142</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>266</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>227</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>267</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AV34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AW34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AX34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>150</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BA34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BB34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB34" t="s">
+        <v>268</v>
+      </c>
+      <c r="CC34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CR34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CS34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CT34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CU34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CV34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CW34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CX34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CY34" t="s">
+        <v>150</v>
+      </c>
+      <c r="CZ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DA34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DB34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DC34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DD34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DE34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DF34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DG34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DH34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DI34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DJ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DK34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DL34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DM34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DN34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DO34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DQ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DR34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DS34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DU34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DW34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DY34" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EA34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EB34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EC34" t="s">
+        <v>150</v>
+      </c>
+      <c r="ED34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EE34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EF34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EG34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EH34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EI34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EJ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EK34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EL34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EM34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EN34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EO34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EP34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EQ34" t="s">
+        <v>150</v>
+      </c>
+      <c r="ER34" t="s">
+        <v>150</v>
+      </c>
+      <c r="ES34" t="s">
+        <v>150</v>
+      </c>
+      <c r="ET34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EX34" t="s">
+        <v>150</v>
+      </c>
+      <c r="EY34" t="s">
+        <v>269</v>
+      </c>
+      <c r="EZ34" t="s">
+        <v>270</v>
+      </c>
+      <c r="FA34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>271</v>
+      </c>
+      <c r="B35" t="s">
+        <v>150</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>150</v>
+      </c>
+      <c r="E35" t="s">
+        <v>150</v>
+      </c>
+      <c r="F35" t="s">
+        <v>150</v>
+      </c>
+      <c r="G35" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+      <c r="I35" t="s">
+        <v>150</v>
+      </c>
+      <c r="J35" t="s">
+        <v>150</v>
+      </c>
+      <c r="K35" t="s">
+        <v>150</v>
+      </c>
+      <c r="L35" t="s">
+        <v>150</v>
+      </c>
+      <c r="M35" t="s">
+        <v>150</v>
+      </c>
+      <c r="N35" t="s">
+        <v>150</v>
+      </c>
+      <c r="O35" t="s">
+        <v>150</v>
+      </c>
+      <c r="P35" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>150</v>
+      </c>
+      <c r="R35" t="s">
+        <v>107</v>
+      </c>
+      <c r="S35" t="s">
+        <v>272</v>
+      </c>
+      <c r="T35" t="s">
+        <v>179</v>
+      </c>
+      <c r="U35" t="s">
+        <v>273</v>
+      </c>
+      <c r="V35" t="s">
+        <v>162</v>
+      </c>
+      <c r="W35" t="s">
+        <v>274</v>
+      </c>
+      <c r="X35" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>276</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>277</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>278</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>279</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>280</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>281</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>282</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>283</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>284</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>285</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>286</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>287</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>288</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>289</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>290</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>291</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>292</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX35" t="s">
+        <v>293</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>109</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>294</v>
+      </c>
+      <c r="BB35" t="s">
+        <v>295</v>
+      </c>
+      <c r="BC35" t="s">
+        <v>296</v>
+      </c>
+      <c r="BD35" t="s">
+        <v>297</v>
+      </c>
+      <c r="BE35" t="s">
+        <v>298</v>
+      </c>
+      <c r="BF35" t="s">
+        <v>299</v>
+      </c>
+      <c r="BG35" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH35" t="s">
+        <v>300</v>
+      </c>
+      <c r="BI35" t="s">
+        <v>301</v>
+      </c>
+      <c r="BJ35" t="s">
+        <v>266</v>
+      </c>
+      <c r="BK35" t="s">
+        <v>144</v>
+      </c>
+      <c r="BL35" t="s">
+        <v>302</v>
+      </c>
+      <c r="BM35" t="s">
+        <v>145</v>
+      </c>
+      <c r="BN35" t="s">
+        <v>303</v>
+      </c>
+      <c r="BO35" t="s">
+        <v>149</v>
+      </c>
+      <c r="BP35" t="s">
+        <v>304</v>
+      </c>
+      <c r="BQ35" t="s">
+        <v>305</v>
+      </c>
+      <c r="BR35" t="s">
+        <v>306</v>
+      </c>
+      <c r="BS35" t="s">
+        <v>260</v>
+      </c>
+      <c r="BT35" t="s">
+        <v>177</v>
+      </c>
+      <c r="BU35" t="s">
+        <v>307</v>
+      </c>
+      <c r="BV35" t="s">
+        <v>308</v>
+      </c>
+      <c r="BW35" t="s">
+        <v>309</v>
+      </c>
+      <c r="BX35" t="s">
+        <v>310</v>
+      </c>
+      <c r="BY35" t="s">
+        <v>311</v>
+      </c>
+      <c r="BZ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB35" t="s">
+        <v>173</v>
+      </c>
+      <c r="CC35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CR35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CS35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CT35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CU35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CV35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CW35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CX35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CY35" t="s">
+        <v>150</v>
+      </c>
+      <c r="CZ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DA35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DB35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DC35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DD35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DE35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DF35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DG35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DH35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DI35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DJ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DK35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DL35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DM35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DN35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DO35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DQ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DR35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DS35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DU35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DW35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DY35" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EA35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EB35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EC35" t="s">
+        <v>150</v>
+      </c>
+      <c r="ED35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EE35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EF35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EG35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EH35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EI35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EJ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EK35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EL35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EM35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EN35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EO35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EP35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EQ35" t="s">
+        <v>150</v>
+      </c>
+      <c r="ER35" t="s">
+        <v>150</v>
+      </c>
+      <c r="ES35" t="s">
+        <v>150</v>
+      </c>
+      <c r="ET35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EX35" t="s">
+        <v>150</v>
+      </c>
+      <c r="EY35" t="s">
+        <v>312</v>
+      </c>
+      <c r="EZ35" t="s">
+        <v>313</v>
+      </c>
+      <c r="FA35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:157" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>314</v>
+      </c>
+      <c r="B36" t="s">
+        <v>150</v>
+      </c>
+      <c r="C36" t="s">
+        <v>150</v>
+      </c>
+      <c r="D36" t="s">
+        <v>150</v>
+      </c>
+      <c r="E36" t="s">
+        <v>150</v>
+      </c>
+      <c r="F36" t="s">
+        <v>150</v>
+      </c>
+      <c r="G36" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+      <c r="I36" t="s">
+        <v>150</v>
+      </c>
+      <c r="J36" t="s">
+        <v>150</v>
+      </c>
+      <c r="K36" t="s">
+        <v>150</v>
+      </c>
+      <c r="L36" t="s">
+        <v>150</v>
+      </c>
+      <c r="M36" t="s">
+        <v>150</v>
+      </c>
+      <c r="N36" t="s">
+        <v>150</v>
+      </c>
+      <c r="O36" t="s">
+        <v>150</v>
+      </c>
+      <c r="P36" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>150</v>
+      </c>
+      <c r="R36" t="s">
+        <v>107</v>
+      </c>
+      <c r="S36" t="s">
+        <v>108</v>
+      </c>
+      <c r="T36" t="s">
+        <v>179</v>
+      </c>
+      <c r="U36" t="s">
+        <v>272</v>
+      </c>
+      <c r="V36" t="s">
+        <v>162</v>
+      </c>
+      <c r="W36" t="s">
+        <v>273</v>
+      </c>
+      <c r="X36" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>315</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>277</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>276</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>278</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>316</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>280</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>317</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>281</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>283</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>129</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>284</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>282</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>286</v>
+      </c>
+      <c r="AO36" t="s">
+        <v>318</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>195</v>
+      </c>
+      <c r="AR36" t="s">
+        <v>289</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>196</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>290</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>292</v>
+      </c>
+      <c r="AW36" t="s">
+        <v>319</v>
+      </c>
+      <c r="AX36" t="s">
+        <v>293</v>
+      </c>
+      <c r="AY36" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ36" t="s">
+        <v>109</v>
+      </c>
+      <c r="BA36" t="s">
         <v>120</v>
       </c>
-      <c r="BF7" t="s">
-[...11 lines deleted...]
-      <c r="BJ7" t="s">
+      <c r="BB36" t="s">
+        <v>295</v>
+      </c>
+      <c r="BC36" t="s">
         <v>122</v>
       </c>
-      <c r="BK7" t="s">
-[...50 lines deleted...]
-      <c r="CB7" t="s">
+      <c r="BD36" t="s">
+        <v>297</v>
+      </c>
+      <c r="BE36" t="s">
         <v>134</v>
       </c>
-      <c r="CC7" t="s">
-[...8 lines deleted...]
-      <c r="CF7" t="s">
+      <c r="BF36" t="s">
+        <v>299</v>
+      </c>
+      <c r="BG36" t="s">
+        <v>171</v>
+      </c>
+      <c r="BH36" t="s">
+        <v>300</v>
+      </c>
+      <c r="BI36" t="s">
+        <v>320</v>
+      </c>
+      <c r="BJ36" t="s">
+        <v>266</v>
+      </c>
+      <c r="BK36" t="s">
         <v>137</v>
       </c>
-      <c r="CG7" t="s">
-[...24 lines deleted...]
-        <v>138</v>
+      <c r="BL36" t="s">
+        <v>302</v>
+      </c>
+      <c r="BM36" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN36" t="s">
+        <v>303</v>
+      </c>
+      <c r="BO36" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP36" t="s">
+        <v>304</v>
+      </c>
+      <c r="BQ36" t="s">
+        <v>321</v>
+      </c>
+      <c r="BR36" t="s">
+        <v>306</v>
+      </c>
+      <c r="BS36" t="s">
+        <v>149</v>
+      </c>
+      <c r="BT36" t="s">
+        <v>177</v>
+      </c>
+      <c r="BU36" t="s">
+        <v>322</v>
+      </c>
+      <c r="BV36" t="s">
+        <v>308</v>
+      </c>
+      <c r="BW36" t="s">
+        <v>323</v>
+      </c>
+      <c r="BX36" t="s">
+        <v>310</v>
+      </c>
+      <c r="BY36" t="s">
+        <v>324</v>
+      </c>
+      <c r="BZ36" t="s">
+        <v>325</v>
+      </c>
+      <c r="CA36" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB36" t="s">
+        <v>122</v>
+      </c>
+      <c r="CC36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CR36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CS36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CT36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CU36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CV36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CW36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CX36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CY36" t="s">
+        <v>150</v>
+      </c>
+      <c r="CZ36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DA36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DB36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DC36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DD36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DE36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DF36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DG36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DH36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DI36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DJ36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DK36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DL36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DM36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DN36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DO36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DQ36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DR36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DS36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DU36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DW36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DY36" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EA36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EB36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EC36" t="s">
+        <v>150</v>
+      </c>
+      <c r="ED36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EE36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EF36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EG36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EH36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EI36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EJ36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EK36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EL36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EM36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EN36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EO36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EP36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EQ36" t="s">
+        <v>150</v>
+      </c>
+      <c r="ER36" t="s">
+        <v>150</v>
+      </c>
+      <c r="ES36" t="s">
+        <v>150</v>
+      </c>
+      <c r="ET36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EU36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EV36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EX36" t="s">
+        <v>150</v>
+      </c>
+      <c r="EY36" t="s">
+        <v>326</v>
+      </c>
+      <c r="EZ36" t="s">
+        <v>327</v>
+      </c>
+      <c r="FA36" t="s">
+        <v>150</v>
       </c>
     </row>
-    <row r="8" spans="1:93" x14ac:dyDescent="0.25">
-[...5059 lines deleted...]
-        <v>183</v>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>328</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="110">
-    <mergeCell ref="B1:CL1"/>
+  <mergeCells count="207">
+    <mergeCell ref="B1:EX1"/>
     <mergeCell ref="A1:A6"/>
     <mergeCell ref="B2:Q2"/>
-    <mergeCell ref="R2:AE2"/>
-[...6 lines deleted...]
-    <mergeCell ref="CO1:CO6"/>
+    <mergeCell ref="R2:CB2"/>
+    <mergeCell ref="CC2:CP2"/>
+    <mergeCell ref="CQ2:DN2"/>
+    <mergeCell ref="DP2:DU2"/>
+    <mergeCell ref="DW2:DX2"/>
+    <mergeCell ref="DY2:EV2"/>
+    <mergeCell ref="EY1:EY6"/>
+    <mergeCell ref="EZ1:EZ6"/>
+    <mergeCell ref="FA1:FA6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
-    <mergeCell ref="R3:S3"/>
-[...18 lines deleted...]
-    <mergeCell ref="BN4:CG4"/>
+    <mergeCell ref="R3:CA3"/>
+    <mergeCell ref="CC3:CD3"/>
+    <mergeCell ref="CE3:CF3"/>
+    <mergeCell ref="CG3:CH3"/>
+    <mergeCell ref="CI3:CJ3"/>
+    <mergeCell ref="CK3:CL3"/>
+    <mergeCell ref="CM3:CN3"/>
+    <mergeCell ref="CO3:CP3"/>
+    <mergeCell ref="CQ3:DB3"/>
+    <mergeCell ref="DC3:DF3"/>
+    <mergeCell ref="DK3:DL3"/>
+    <mergeCell ref="DY3:ET3"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="BB4:BC4"/>
+    <mergeCell ref="BD4:BE4"/>
+    <mergeCell ref="BF4:BG4"/>
+    <mergeCell ref="BH4:BI4"/>
+    <mergeCell ref="BJ4:BK4"/>
+    <mergeCell ref="BL4:BM4"/>
+    <mergeCell ref="BN4:BO4"/>
+    <mergeCell ref="BP4:BQ4"/>
+    <mergeCell ref="BR4:BS4"/>
+    <mergeCell ref="BT4:BU4"/>
+    <mergeCell ref="BV4:BW4"/>
+    <mergeCell ref="BX4:BY4"/>
+    <mergeCell ref="BZ4:CA4"/>
+    <mergeCell ref="CB3:CB6"/>
+    <mergeCell ref="DO3:DO6"/>
+    <mergeCell ref="DP3:DP6"/>
+    <mergeCell ref="DQ3:DQ6"/>
+    <mergeCell ref="DR3:DR6"/>
+    <mergeCell ref="DS3:DS6"/>
+    <mergeCell ref="DT3:DT6"/>
+    <mergeCell ref="DU3:DU6"/>
+    <mergeCell ref="DV3:DV6"/>
+    <mergeCell ref="DZ4:ES4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:F6"/>
     <mergeCell ref="G4:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="O4:O6"/>
     <mergeCell ref="P4:P6"/>
     <mergeCell ref="Q4:Q6"/>
-    <mergeCell ref="R4:R6"/>
-[...48 lines deleted...]
-    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CC4:CC6"/>
+    <mergeCell ref="CD4:CD6"/>
+    <mergeCell ref="CE4:CE6"/>
+    <mergeCell ref="CF4:CF6"/>
+    <mergeCell ref="CG4:CG6"/>
     <mergeCell ref="CH4:CH6"/>
     <mergeCell ref="CI4:CI6"/>
     <mergeCell ref="CJ4:CJ6"/>
     <mergeCell ref="CK4:CK6"/>
     <mergeCell ref="CL4:CL6"/>
+    <mergeCell ref="CM4:CM6"/>
+    <mergeCell ref="CN4:CN6"/>
+    <mergeCell ref="CO4:CO6"/>
+    <mergeCell ref="CP4:CP6"/>
+    <mergeCell ref="CQ4:CQ6"/>
+    <mergeCell ref="CR4:CR6"/>
+    <mergeCell ref="CS4:CS6"/>
+    <mergeCell ref="CT4:CT6"/>
+    <mergeCell ref="CU4:CU6"/>
+    <mergeCell ref="CV4:CV6"/>
+    <mergeCell ref="CW4:CW6"/>
+    <mergeCell ref="CX4:CX6"/>
+    <mergeCell ref="CY4:CY6"/>
+    <mergeCell ref="CZ4:CZ6"/>
+    <mergeCell ref="DA4:DA6"/>
+    <mergeCell ref="DB4:DB6"/>
+    <mergeCell ref="DC4:DC6"/>
+    <mergeCell ref="DD4:DD6"/>
+    <mergeCell ref="DE4:DE6"/>
+    <mergeCell ref="DF4:DF6"/>
+    <mergeCell ref="DG4:DG6"/>
+    <mergeCell ref="DH4:DH6"/>
+    <mergeCell ref="DI4:DI6"/>
+    <mergeCell ref="DJ4:DJ6"/>
+    <mergeCell ref="DK4:DK6"/>
+    <mergeCell ref="DL4:DL6"/>
+    <mergeCell ref="DM4:DM6"/>
+    <mergeCell ref="DN4:DN6"/>
+    <mergeCell ref="DW4:DW6"/>
+    <mergeCell ref="DX4:DX6"/>
+    <mergeCell ref="DY4:DY6"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="EB5:EC5"/>
+    <mergeCell ref="ED5:EE5"/>
+    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
+    <mergeCell ref="EP5:EQ5"/>
+    <mergeCell ref="ER5:ES5"/>
+    <mergeCell ref="ET4:ET6"/>
+    <mergeCell ref="EU4:EU6"/>
+    <mergeCell ref="EV4:EV6"/>
+    <mergeCell ref="EW4:EW6"/>
+    <mergeCell ref="EX4:EX6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AJ5:AJ6"/>
+    <mergeCell ref="AK5:AK6"/>
+    <mergeCell ref="AL5:AL6"/>
+    <mergeCell ref="AM5:AM6"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AO5:AO6"/>
+    <mergeCell ref="AP5:AP6"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AR5:AR6"/>
+    <mergeCell ref="AS5:AS6"/>
+    <mergeCell ref="AT5:AT6"/>
+    <mergeCell ref="AU5:AU6"/>
+    <mergeCell ref="AV5:AV6"/>
+    <mergeCell ref="AW5:AW6"/>
+    <mergeCell ref="AX5:AX6"/>
+    <mergeCell ref="AY5:AY6"/>
+    <mergeCell ref="AZ5:AZ6"/>
+    <mergeCell ref="BA5:BA6"/>
+    <mergeCell ref="BB5:BB6"/>
+    <mergeCell ref="BC5:BC6"/>
+    <mergeCell ref="BD5:BD6"/>
+    <mergeCell ref="BE5:BE6"/>
+    <mergeCell ref="BF5:BF6"/>
+    <mergeCell ref="BG5:BG6"/>
+    <mergeCell ref="BH5:BH6"/>
+    <mergeCell ref="BI5:BI6"/>
+    <mergeCell ref="BJ5:BJ6"/>
+    <mergeCell ref="BK5:BK6"/>
+    <mergeCell ref="BL5:BL6"/>
+    <mergeCell ref="BM5:BM6"/>
+    <mergeCell ref="BN5:BN6"/>
+    <mergeCell ref="BO5:BO6"/>
+    <mergeCell ref="BP5:BP6"/>
+    <mergeCell ref="BQ5:BQ6"/>
+    <mergeCell ref="BR5:BR6"/>
+    <mergeCell ref="BS5:BS6"/>
+    <mergeCell ref="BT5:BT6"/>
+    <mergeCell ref="BU5:BU6"/>
+    <mergeCell ref="BV5:BV6"/>
+    <mergeCell ref="BW5:BW6"/>
+    <mergeCell ref="BX5:BX6"/>
+    <mergeCell ref="BY5:BY6"/>
+    <mergeCell ref="BZ5:BZ6"/>
+    <mergeCell ref="CA5:CA6"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="EY10" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>impot_revenu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>