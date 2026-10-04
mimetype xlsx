--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,77 +8,96 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="exoneration" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="13">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Exonération d'impôt sur le revenu pour les revenus net inférieur à un certain seuil</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>Seuil de revenu imposable net pour être exonéré</t>
+    <t>Seuil de revenu net imposable pour l'exonération catégorielle des salariés et pensionnés (1)</t>
+  </si>
+  <si>
+    <t>01/01/2017</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>01/01/2014</t>
   </si>
   <si>
     <t>5 000 DT</t>
   </si>
   <si>
-    <t/>
+    <t>Article 73-1 de la loi n° 2013-54 du 30 décembre 2013 portant loi de finances pour l'année 2014, JORT n° 105 du 31 décembre 2013, p. 3691</t>
+  </si>
+  <si>
+    <t>2013-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(1) Exonération catégorielle des salariés et pensionnés dont le revenu net imposable
+n'excède pas 5 000 dinars, instituée par l'article 73-1 de la loi de finances pour 2014.
+Ce paramètre est clôturé aux revenus de 2017, date de son abrogation par l'article 14-5 de
+la loi n° 2016-78 (loi de finances pour 2017), qui lui substitue la tranche à 0 % du
+barème jusqu'à 5 000 dinars.
+Les deux seuils — celui de l'exonération abrogée et celui de la première tranche imposée
+du barème — valent l'un et l'autre 5 000 dinars, ce qui est une coïncidence et non une
+identité de règle. L'issue #387 en tire les conséquences.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -418,100 +437,122 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E6"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>8</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>