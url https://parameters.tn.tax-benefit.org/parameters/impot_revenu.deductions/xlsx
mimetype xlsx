--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="deductions" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="100">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Déductions</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Déductions pour charge de famille</t>
   </si>
   <si>
     <t>Assurance vie</t>
   </si>
   <si>
     <t>Intérêts des comptes spéciaux d’épargne ouverts auprès des banques</t>
   </si>
   <si>
@@ -73,235 +73,377 @@
   <si>
     <t>Déductions pour investissements (Incitations Fiscales)</t>
   </si>
   <si>
     <t>Age limite (exclu) des enfants à charge</t>
   </si>
   <si>
     <t>Age limite (exclu) des enfants de supérieur à charge</t>
   </si>
   <si>
     <t>Chef de famille - رئيس عائلة (1)</t>
   </si>
   <si>
     <t>1er enfant à charge</t>
   </si>
   <si>
     <t>2e enfant à charge</t>
   </si>
   <si>
     <t>3e enfant à charge</t>
   </si>
   <si>
     <t>4e enfant à charge</t>
   </si>
   <si>
-    <t>Enfant non boursier du supérieur</t>
-[...8 lines deleted...]
-    <t>Parent à charge (plafond de revenu en SMIG)</t>
+    <t>Enfant non boursier du supérieur (2)</t>
+  </si>
+  <si>
+    <t>Enfant infirme (3)</t>
+  </si>
+  <si>
+    <t>Parent à charge (montant maximum) (4)</t>
+  </si>
+  <si>
+    <t>Parent à charge (plafond de revenu, en multiples du SMIG) (5)</t>
   </si>
   <si>
     <t>Parent à charge (en % du revenu)</t>
   </si>
   <si>
-    <t>Majoration au titre du conjoint</t>
-[...2 lines deleted...]
-    <t>Majoration au titre des enfants</t>
+    <t>Majoration du plafond au titre du conjoint (6)</t>
+  </si>
+  <si>
+    <t>Majoration du plafond au titre des enfants à charge (7)</t>
+  </si>
+  <si>
+    <t>Nombre d'enfants à charge ouvrant droit à la majoration du plafond (8)</t>
+  </si>
+  <si>
+    <t>Plafond de la déduction des primes d'assurance-vie (9)</t>
+  </si>
+  <si>
+    <t>Sous-plafond annuel propre aux intérêts des comptes spéciaux d'épargne (10)</t>
   </si>
   <si>
     <t>Plafond de la déduction</t>
   </si>
   <si>
+    <t>Plafond GLOBAL annuel de déduction des intérêts de l'épargne (article 39 § II) (11)</t>
+  </si>
+  <si>
     <t>Plafond de déduction au titre du Compte Épargne en Actions</t>
   </si>
   <si>
     <t>Plafond de déduction au titre du Compte Épargne pour l'Investissement</t>
   </si>
   <si>
     <t>Coût d'acquisition maximum (hors TVA) pour bénéficier de la déduction des intérêts d'emprunt du logement (Art 39 I-4)</t>
   </si>
   <si>
     <t>Taux maximum de déduction du revenu net pour les investissements partiels (capital d'entreprises)</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>20 ans</t>
   </si>
   <si>
     <t>25 ans</t>
   </si>
   <si>
     <t>300 DT</t>
   </si>
   <si>
     <t>100 DT</t>
   </si>
   <si>
     <t>1 000 DT</t>
   </si>
   <si>
     <t>2 000 DT</t>
   </si>
   <si>
     <t>450 DT</t>
   </si>
   <si>
     <t>200 %</t>
   </si>
   <si>
     <t>5 %</t>
   </si>
   <si>
+    <t>0 DT</t>
+  </si>
+  <si>
+    <t>9 900 %</t>
+  </si>
+  <si>
+    <t>100 000 DT</t>
+  </si>
+  <si>
+    <t>6 000 DT</t>
+  </si>
+  <si>
+    <t>10 000 DT</t>
+  </si>
+  <si>
+    <t>50 000 DT</t>
+  </si>
+  <si>
+    <t>200 000 DT</t>
+  </si>
+  <si>
+    <t>35 %</t>
+  </si>
+  <si>
+    <t>Loi n° 2020-46 du 28 décembre 2020, portant loi de finances pour l'année 2021 (Article 24); https://www.finances.gov.tn/fr/les-lois-de-finances | Article 24 du décret-loi n° 2021-21 du 28 décembre 2021 (loi de finances 2022) ; note commune n° 1/2022 rattachant la mesure aux revenus réalisés à partir de 2021</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2020</t>
+  </si>
+  <si>
+    <t>3 000 DT</t>
+  </si>
+  <si>
+    <t>5 000 DT</t>
+  </si>
+  <si>
+    <t>Article 16 § 2 de la loi n° 2020-46 du 23 décembre 2020 portant loi de finances pour l'année 2021, JORT n° 128 du 25 décembre 2020, p. 3129 ; note commune n° 1/2021 rattachant la mesure aux revenus réalisés à partir de l'année 2020</t>
+  </si>
+  <si>
+    <t>01/01/2019</t>
+  </si>
+  <si>
+    <t>Article 54 de la loi n° 2017-66 du 18 décembre 2017 portant loi de finances 2018 (l'article 55 vise le paragraphe III, enfant étudiant et enfant infirme). Effet aux revenus 2019 par la clause propre de l'article 67 § 4. Note commune 7/2018 http://www.impots.finances.gov.tn/images/Note_commune_N07.pdf | Article 41 de la loi n° 2019-78 du 23 décembre 2019 portant loi de finances pour l'année 2020, JORT n° 104 du 27 décembre 2019, p. 4435 ; note commune n° 3/2020 rattachant la mesure aux revenus réalisés à partir du 1er janvier 2019 | Article 41 de la loi n° 2019-78 du 23 décembre 2019 (loi de finances 2020) ; note commune n° 3/2020</t>
+  </si>
+  <si>
+    <t>01/01/2017</t>
+  </si>
+  <si>
+    <t>150 DT</t>
+  </si>
+  <si>
+    <t>90 DT</t>
+  </si>
+  <si>
+    <t>75 DT</t>
+  </si>
+  <si>
+    <t>60 DT</t>
+  </si>
+  <si>
+    <t>45 DT</t>
+  </si>
+  <si>
+    <t>100 %</t>
+  </si>
+  <si>
+    <t>Article 55 de la loi n° 2017-66 du 18 décembre 2017 (loi de finances 2018) ; note commune n° 7/2018 rattachant la mesure aux revenus réalisés à partir du 1er janvier 2017</t>
+  </si>
+  <si>
+    <t>01/01/2016</t>
+  </si>
+  <si>
+    <t>1 200 DT</t>
+  </si>
+  <si>
+    <t>Article 13 de la loi n° 2016-78 du 17 décembre 2016 (loi de finances 2017) ; note commune n° 2/2017 rattachant la mesure aux revenus de l'année 2016</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>1 500 DT</t>
+  </si>
+  <si>
+    <t>Article 24 § 1 de la loi n° 2013-54 du 30 décembre 2013 (loi de finances 2014), qui remplace le plafond majoré par un plafond unique et supprime donc les majorations | Article 24 § 1 de la loi n° 2013-54 du 30 décembre 2013 portant loi de finances pour l'année 2014, intitulé « Encouragement de l'épargne à long terme en matière d'assurance vie » | Article 94 § 2 de la loi n° 2013-54 du 30 décembre 2013 (loi de finances 2014)</t>
+  </si>
+  <si>
+    <t>01/01/2009</t>
+  </si>
+  <si>
     <t>600 DT</t>
   </si>
   <si>
-    <t>100 000 DT</t>
-[...74 lines deleted...]
-    <t>Article 40 de la loi no 2009-71 du 21-12-2004 portant Loi de finances 2010 | Article 40 de la loi no 2009-71 du 21-12-2009 portant Loi de finances 2010</t>
+    <t>Article 40 § 2 de la loi n° 2009-71 du 21 décembre 2009 (loi de finances 2010)</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>750 DT</t>
   </si>
   <si>
-    <t>01/01/2005</t>
+    <t>Article 23 § 1 de la loi n° 2007-70 du 27 décembre 2007 portant loi de finances pour l'année 2008, intitulé « Relèvement du plafond déductible des primes d'assurance vie »</t>
+  </si>
+  <si>
+    <t>01/01/2004</t>
   </si>
   <si>
     <t>400 DT</t>
   </si>
   <si>
     <t>200 DT</t>
   </si>
   <si>
     <t>800 DT</t>
   </si>
   <si>
-    <t>Article 50 de la loi no 2004-90 du 31-12-2004 portant Loi de finances 2005</t>
-[...2 lines deleted...]
-    <t>01/01/2004</t>
+    <t>Article 50 de la loi n° 2004-90 du 31 décembre 2004 (loi de finances 2005) ; note commune n° 33/2005 rattachant la mesure aux revenus de l'année 2004</t>
   </si>
   <si>
     <t>01/01/2003</t>
   </si>
   <si>
     <t>500 DT</t>
   </si>
   <si>
     <t>01/01/2001</t>
   </si>
   <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>Article 52 de la loi n° 97-88 du 29 décembre 1997 portant loi de finances pour l'année 1998, JORT n° 104 des 30-31 décembre 1997, p. 2439, sous l'intitulé « Encouragement de l'épargne dans le cadre des contrats d'assurance-vie »</t>
+  </si>
+  <si>
+    <t>01/01/1992</t>
+  </si>
+  <si>
+    <t>50 DT</t>
+  </si>
+  <si>
+    <t>400 %</t>
+  </si>
+  <si>
+    <t>Article 30 de la loi n° 91-98 du 31 décembre 1991 portant loi de finances pour la gestion 1992, JORT n° 90 du 31 décembre 1991, p. 2084</t>
+  </si>
+  <si>
     <t>01/01/1990</t>
   </si>
   <si>
+    <t>Article 39 § I-2 du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 40 § III du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 40 § IV du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 39 § II du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf</t>
+  </si>
+  <si>
     <t xml:space="preserve">(1) Montant de la déduction sur le montant des revenus nets du "chef de famille".
-مبلغ الطرح من مبلغ المداخيل الصافية لرئيس العائلة</t>
+مبلغ الطرح من مبلغ المداخيل الصافية لرئيس العائلة
+(2) Déduction au titre d'un enfant poursuivant des études supérieures sans bénéfice de bourse et
+âgé de moins de 25 ans (article 40 § III).
+Les dates sont des années de revenus et ont été décalées d'un an : les articles instituteurs
+n'énoncent pas de date d'effet propre, et l'article final de la loi de finances pour N est lu
+par l'administration comme visant les revenus de N-1. Au sein de la loi de finances pour 2014,
+l'article 73 porte au contraire une clause propre visant les revenus de 2014 : deux mesures
+d'une même loi ne prennent pas nécessairement effet la même année de revenus.
+(3) Déduction au titre d'un enfant infirme, sans condition d'âge ni de rang (article 40 § III).
+Les dates sont des années de revenus. La valeur de 600 dinars précédemment encodée en 2004
+est supprimée : elle n'a aucun support: la note commune n° 33/2005 atteste un passage direct
+de 500 à 750 dinars.
+Les millésimes 2004 et 2009 sont dérivés de la règle de conversion (loi de finances pour N
+muette sur sa date d'effet -&gt; revenus de N-1) ; 2004 et 2017 sont attestés par note commune.
+(4) Plafond, par parent à charge, de la déduction de 5 % du revenu net (article 40 § IV).
+Date corrigée de 2018 à 2019 : la note commune n° 3/2020 rattache la mesure aux revenus
+réalisés à partir du 1er janvier 2019. La comparaison des millésimes du code consolidé le
+confirme indirectement — l'édition 2019 porte encore la condition de ressources ancienne,
+l'édition 2020 la nouvelle.
+(5) Condition de ressources du parent à charge : son revenu, augmenté du montant de la déduction,
+ne doit pas excéder ce multiple du SMIG.
+Date corrigée de 2018 à 2019. Le doublement est directement lisible dans le code consolidé :
+l'édition 2019 dit « n'excède pas le salaire minimum interprofessionnel garanti », l'édition
+2020 « n'excède pas le double du salaire minimum interprofessionnel garanti ».
+(6) Valeur de 1990 corrigée : 100 dinars et non 400 (JORT n° 1 des 2-5 janvier 1990, p. 8).
+Les 400 dinars sont ceux de l'article 52 de la loi de finances pour 1998, mal datés. La
+majoration est clôturée à zéro à compter des revenus 2013 : l'article 24 de la loi de
+finances pour 2014 remplace le plafond majoré par un plafond unique de 10 000 dinars,
+qu'aucune majoration ne vient plus accroître.
+(7) Valeur de 1990 corrigée : 50 dinars et non 200 (JORT n° 1 des 2-5 janvier 1990, p. 8).
+Les 200 dinars sont ceux de l'article 52 de la loi de finances pour 1998, mal datés.
+L'assiette de la majoration change en 1997. Le texte de 1990 la réserve aux quatre premiers
+enfants à charge ; l'article 52 de la loi de finances pour 1998 vise « chacun des enfants à
+charge au sens des paragraphes II et III de l'article 40 », sans limite de rang. Le modèle
+n'encode pas cette borne de rang : à vérifier avant tout calcul sur les revenus 1990 à 1996.
+La majoration est clôturée à zéro à compter des revenus 2013 : l'article 24 de la loi de
+finances pour 2014 remplace le plafond majoré par un plafond unique de 10 000 dinars,
+qu'aucune majoration ne vient plus accroître.
+(8) Limite de rang de la majoration pour enfants à charge. Le texte d'origine réserve la
+majoration aux quatre premiers enfants : « majorés de : 100 dinars au titre du conjoint ;
+50 dinars au titre de chacun des quatre premiers enfants à charge » (JORT n° 1 des
+2-5 janvier 1990, page 8). La limite disparaît avec l'article 52 de la loi de finances pour
+1998, qui vise « chacun des enfants à charge au sens des paragraphes II et III de
+l'article 40 », sans limite de rang.
+La valeur de 99 est une sentinelle, non un chiffre de droit : à partir de 1997 le texte ne
+pose aucune limite, et un paramètre daté ne sait pas dire « pas de limite ». Elle est choisie
+hors de portée d'un foyer réel. Le point est signalé à la revue, qui peut lui préférer une
+autre forme.
+La question devient sans objet à compter des revenus 2013 : l'article 24 § 1 de la loi de
+finances pour 2014 remplace le plafond majoré par un plafond unique, et `enf_plaf` est
+clôturé à zéro.
+(9) Plafond annuel de déduction des primes d'assurance-vie et des contrats de capitalisation
+(article 39 § I-2 du code).
+Valeur de 1990 corrigée, et son erreur expliquée. Le texte d'origine dispose « Ces versements
+sont admis en déduction dans la limite de 200 dinars par an, majorés de : 100 dinars au titre
+du conjoint ; 50 dinars au titre de chacun des quatre premiers enfants à charge »
+(JORT n° 1 des 2-5 janvier 1990, page 8). Les valeurs 800, 400 et 200 précédemment portées à
+1990 n'étaient pas fausses en elles-mêmes : ce sont celles de l'article 52 de la loi de
+finances pour 1998, rattachées à la mauvaise date.
+Dates. Le rattachement du palier de 1997 est dérivé de la règle de conversion, l'article 52
+n'énonçant pas de date d'effet propre — à la différence de l'article 62 de la même loi. Même
+raisonnement pour 2007 et 2013. Le palier de 100 000 dinars, lui, est attesté aux revenus 2020
+par la note commune n° 1/2021.
+La loi de finances 2014 supprime les majorations pour conjoint et enfants au profit d'un
+plafond unique ; la loi de finances 2021 soumet en outre cette déduction, pour la première
+fois, au minimum d'impôt de l'article 12 bis de la loi n° 89-114.
+(10) Fraction du plafond global de l'article 39 § II qui peut provenir des intérêts des comptes
+spéciaux d'épargne. Le plafond global est dans
+`interets_emprunts_obligataires/plaf.yaml`, dont le nom prête à confusion.
+De 1990 à 1991, ce sous-plafond se confond avec le plafond global : l'article 39 § II ne
+vise alors que les comptes spéciaux d'épargne. La distinction n'apparaît qu'avec l'article 30
+de la loi de finances pour 1992.
+Les deux relèvements de 2016 et 2021 manquaient ; la valeur était figée à 1 000 dinars depuis
+l'origine.
+Le texte de 1992 vise ensemble les comptes ouverts auprès des banques et de la Caisse
+d'épargne nationale : le sous-plafond porte sur leur somme.
+(11) Attention au nom. Ce paramètre ne porte pas le plafond propre aux emprunts obligataires :
+il porte le plafond global de la déduction des intérêts de l'épargne de l'article 39 § II,
+qui couvre à la fois les comptes spéciaux d'épargne et les emprunts obligataires. Le nom
+est conservé pour ne pas casser les usages ; un renommage est proposé par l'issue #389.
+Le sous-plafond propre aux comptes spéciaux d'épargne est dans
+`interets_comptes_speciaux_epargne_bancaires/plaf.yaml`.
+Valeur de 1990 corrigée : 1 000 dinars et non 1 500. Le code de 1990 ne connaît qu'un
+plafond unique de 1 000 dinars, portant sur les seuls comptes spéciaux d'épargne ouverts
+auprès des banques. Les 1 500 dinars sont ceux de l'article 30 de la loi de finances pour
+1992, qui institue la structure à deux niveaux en étendant la déduction aux emprunts
+obligataires : « … dans la limite d'un montant annuel de mille cinq cent dinars (1500 d)
+sans que ce montant n'excède mille dinars pour les intérêts provenant des comptes spéciaux
+d'épargne … ». La série s'arrêtait là ; les deux relèvements de 2016 et 2021 manquaient.
+Le rattachement de 1992 est retenu d'après la mention, dans le même article, des « emprunts
+obligataires émis à partir du 1er janvier 1992 » ; l'article ne portant pas de clause d'effet
+explicite, un rattachement aux revenus de 1991 ne peut être exclu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -641,1314 +783,1444 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA18"/>
+  <dimension ref="A1:AB19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
-      <c r="Y1" s="1" t="s">
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AA1" s="1" t="s">
+      <c r="AB1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
-      <c r="Q2" s="1" t="s">
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="R2" s="1" t="s">
+      <c r="S2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="S2" s="1" t="s">
+      <c r="T2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="T2" s="1" t="s">
+      <c r="U2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="U2" s="1" t="s">
+      <c r="V2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="V2" s="1"/>
-      <c r="W2" s="1" t="s">
+      <c r="W2" s="1"/>
+      <c r="X2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="X2" s="1" t="s">
+      <c r="Y2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
     </row>
-    <row r="3" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="Q3" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R3" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S3" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="T3" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="U3" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="V3" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="W3" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="X3" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Y3" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="Y3" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
     </row>
-    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P4" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S4" t="s">
+        <v>42</v>
+      </c>
+      <c r="T4" t="s">
+        <v>43</v>
+      </c>
+      <c r="U4" t="s">
+        <v>51</v>
+      </c>
+      <c r="V4" t="s">
+        <v>49</v>
+      </c>
+      <c r="W4" t="s">
+        <v>52</v>
+      </c>
+      <c r="X4" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" t="s">
         <v>38</v>
       </c>
-      <c r="J4" t="s">
+      <c r="C5" t="s">
         <v>39</v>
       </c>
-      <c r="K4" t="s">
+      <c r="D5" t="s">
         <v>40</v>
       </c>
-      <c r="L4" t="s">
+      <c r="E5" t="s">
         <v>41</v>
       </c>
-      <c r="M4" t="s">
-[...2 lines deleted...]
-      <c r="N4" t="s">
+      <c r="F5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
         <v>43</v>
       </c>
-      <c r="O4" t="s">
-[...2 lines deleted...]
-      <c r="P4" t="s">
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="L5" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>49</v>
+      </c>
+      <c r="R5" t="s">
+        <v>58</v>
+      </c>
+      <c r="S5" t="s">
+        <v>42</v>
+      </c>
+      <c r="T5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U5" t="s">
+        <v>59</v>
+      </c>
+      <c r="V5" t="s">
+        <v>52</v>
+      </c>
+      <c r="W5" t="s">
+        <v>52</v>
+      </c>
+      <c r="X5" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
         <v>38</v>
       </c>
-      <c r="R4" t="s">
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>51</v>
+      </c>
+      <c r="R6" t="s">
+        <v>58</v>
+      </c>
+      <c r="S6" t="s">
+        <v>42</v>
+      </c>
+      <c r="T6" t="s">
+        <v>43</v>
+      </c>
+      <c r="U6" t="s">
+        <v>59</v>
+      </c>
+      <c r="V6" t="s">
+        <v>52</v>
+      </c>
+      <c r="W6" t="s">
+        <v>52</v>
+      </c>
+      <c r="X6" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" t="s">
         <v>38</v>
       </c>
-      <c r="S4" t="s">
+      <c r="C7" t="s">
         <v>39</v>
       </c>
-      <c r="T4" t="s">
-[...5 lines deleted...]
-      <c r="V4" t="s">
+      <c r="D7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" t="s">
+        <v>65</v>
+      </c>
+      <c r="F7" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" t="s">
+        <v>67</v>
+      </c>
+      <c r="H7" t="s">
+        <v>68</v>
+      </c>
+      <c r="I7" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L7" t="s">
+        <v>69</v>
+      </c>
+      <c r="M7" t="s">
         <v>46</v>
       </c>
-      <c r="W4" t="s">
-[...2 lines deleted...]
-      <c r="X4" t="s">
+      <c r="N7" t="s">
+        <v>47</v>
+      </c>
+      <c r="O7" t="s">
+        <v>47</v>
+      </c>
+      <c r="P7" t="s">
         <v>48</v>
       </c>
-      <c r="Y4" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="Q7" t="s">
+        <v>51</v>
+      </c>
+      <c r="R7" t="s">
+        <v>58</v>
+      </c>
+      <c r="S7" t="s">
+        <v>42</v>
+      </c>
+      <c r="T7" t="s">
+        <v>43</v>
+      </c>
+      <c r="U7" t="s">
+        <v>59</v>
+      </c>
+      <c r="V7" t="s">
+        <v>52</v>
+      </c>
+      <c r="W7" t="s">
+        <v>52</v>
+      </c>
+      <c r="X7" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="8" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" t="s">
+        <v>72</v>
+      </c>
+      <c r="K8" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" t="s">
+        <v>69</v>
+      </c>
+      <c r="M8" t="s">
+        <v>46</v>
+      </c>
+      <c r="N8" t="s">
+        <v>47</v>
+      </c>
+      <c r="O8" t="s">
+        <v>47</v>
+      </c>
+      <c r="P8" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q8" t="s">
         <v>51</v>
       </c>
-      <c r="B5" t="s">
-[...20 lines deleted...]
-      <c r="I5" t="s">
+      <c r="R8" t="s">
+        <v>58</v>
+      </c>
+      <c r="S8" t="s">
+        <v>42</v>
+      </c>
+      <c r="T8" t="s">
+        <v>43</v>
+      </c>
+      <c r="U8" t="s">
+        <v>59</v>
+      </c>
+      <c r="V8" t="s">
+        <v>52</v>
+      </c>
+      <c r="W8" t="s">
+        <v>52</v>
+      </c>
+      <c r="X8" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="J5" t="s">
+      <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="K5" t="s">
+      <c r="D9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F9" t="s">
+        <v>66</v>
+      </c>
+      <c r="G9" t="s">
+        <v>67</v>
+      </c>
+      <c r="H9" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" t="s">
+        <v>72</v>
+      </c>
+      <c r="K9" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" t="s">
+        <v>46</v>
+      </c>
+      <c r="N9" t="s">
+        <v>47</v>
+      </c>
+      <c r="O9" t="s">
+        <v>47</v>
+      </c>
+      <c r="P9" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>51</v>
+      </c>
+      <c r="R9" t="s">
+        <v>42</v>
+      </c>
+      <c r="S9" t="s">
+        <v>42</v>
+      </c>
+      <c r="T9" t="s">
+        <v>43</v>
+      </c>
+      <c r="U9" t="s">
+        <v>75</v>
+      </c>
+      <c r="V9" t="s">
+        <v>52</v>
+      </c>
+      <c r="W9" t="s">
+        <v>52</v>
+      </c>
+      <c r="X9" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>65</v>
+      </c>
+      <c r="F10" t="s">
+        <v>66</v>
+      </c>
+      <c r="G10" t="s">
+        <v>67</v>
+      </c>
+      <c r="H10" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" t="s">
+        <v>46</v>
+      </c>
+      <c r="N10" t="s">
+        <v>78</v>
+      </c>
+      <c r="O10" t="s">
         <v>40</v>
       </c>
-      <c r="L5" t="s">
+      <c r="P10" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>72</v>
+      </c>
+      <c r="R10" t="s">
+        <v>42</v>
+      </c>
+      <c r="S10" t="s">
+        <v>42</v>
+      </c>
+      <c r="T10" t="s">
+        <v>43</v>
+      </c>
+      <c r="U10" t="s">
+        <v>75</v>
+      </c>
+      <c r="V10" t="s">
+        <v>52</v>
+      </c>
+      <c r="W10" t="s">
+        <v>52</v>
+      </c>
+      <c r="X10" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>79</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>65</v>
+      </c>
+      <c r="F11" t="s">
+        <v>66</v>
+      </c>
+      <c r="G11" t="s">
+        <v>67</v>
+      </c>
+      <c r="H11" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N11" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" t="s">
+        <v>40</v>
+      </c>
+      <c r="P11" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>72</v>
+      </c>
+      <c r="R11" t="s">
+        <v>42</v>
+      </c>
+      <c r="S11" t="s">
+        <v>42</v>
+      </c>
+      <c r="T11" t="s">
+        <v>43</v>
+      </c>
+      <c r="U11" t="s">
+        <v>75</v>
+      </c>
+      <c r="V11" t="s">
+        <v>52</v>
+      </c>
+      <c r="W11" t="s">
+        <v>52</v>
+      </c>
+      <c r="X11" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" t="s">
+        <v>67</v>
+      </c>
+      <c r="H12" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" t="s">
+        <v>81</v>
+      </c>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" t="s">
+        <v>69</v>
+      </c>
+      <c r="M12" t="s">
+        <v>46</v>
+      </c>
+      <c r="N12" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>86</v>
+      </c>
+      <c r="R12" t="s">
+        <v>42</v>
+      </c>
+      <c r="S12" t="s">
+        <v>42</v>
+      </c>
+      <c r="T12" t="s">
+        <v>43</v>
+      </c>
+      <c r="U12" t="s">
+        <v>75</v>
+      </c>
+      <c r="V12" t="s">
+        <v>52</v>
+      </c>
+      <c r="W12" t="s">
+        <v>52</v>
+      </c>
+      <c r="X12" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" t="s">
+        <v>66</v>
+      </c>
+      <c r="G13" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K13" t="s">
+        <v>64</v>
+      </c>
+      <c r="L13" t="s">
+        <v>69</v>
+      </c>
+      <c r="M13" t="s">
+        <v>46</v>
+      </c>
+      <c r="N13" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>86</v>
+      </c>
+      <c r="R13" t="s">
+        <v>42</v>
+      </c>
+      <c r="S13" t="s">
+        <v>42</v>
+      </c>
+      <c r="T13" t="s">
+        <v>43</v>
+      </c>
+      <c r="U13" t="s">
+        <v>75</v>
+      </c>
+      <c r="V13" t="s">
+        <v>52</v>
+      </c>
+      <c r="W13" t="s">
+        <v>52</v>
+      </c>
+      <c r="X13" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+      <c r="I14" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" t="s">
+        <v>89</v>
+      </c>
+      <c r="K14" t="s">
+        <v>64</v>
+      </c>
+      <c r="L14" t="s">
+        <v>69</v>
+      </c>
+      <c r="M14" t="s">
+        <v>46</v>
+      </c>
+      <c r="N14" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>86</v>
+      </c>
+      <c r="R14" t="s">
+        <v>42</v>
+      </c>
+      <c r="S14" t="s">
+        <v>42</v>
+      </c>
+      <c r="T14" t="s">
+        <v>43</v>
+      </c>
+      <c r="U14" t="s">
+        <v>75</v>
+      </c>
+      <c r="V14" t="s">
+        <v>52</v>
+      </c>
+      <c r="W14" t="s">
+        <v>47</v>
+      </c>
+      <c r="X14" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+      <c r="I15" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" t="s">
+        <v>89</v>
+      </c>
+      <c r="K15" t="s">
+        <v>64</v>
+      </c>
+      <c r="L15" t="s">
+        <v>69</v>
+      </c>
+      <c r="M15" t="s">
+        <v>46</v>
+      </c>
+      <c r="N15" t="s">
+        <v>84</v>
+      </c>
+      <c r="O15" t="s">
+        <v>85</v>
+      </c>
+      <c r="P15" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>86</v>
+      </c>
+      <c r="R15" t="s">
+        <v>42</v>
+      </c>
+      <c r="S15" t="s">
+        <v>42</v>
+      </c>
+      <c r="T15" t="s">
+        <v>43</v>
+      </c>
+      <c r="U15" t="s">
+        <v>75</v>
+      </c>
+      <c r="V15" t="s">
+        <v>47</v>
+      </c>
+      <c r="W15" t="s">
+        <v>47</v>
+      </c>
+      <c r="X15" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" t="s">
+        <v>68</v>
+      </c>
+      <c r="I16" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" t="s">
+        <v>89</v>
+      </c>
+      <c r="K16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L16" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" t="s">
+        <v>46</v>
+      </c>
+      <c r="N16" t="s">
         <v>41</v>
       </c>
-      <c r="M5" t="s">
-[...2 lines deleted...]
-      <c r="N5" t="s">
+      <c r="O16" t="s">
+        <v>94</v>
+      </c>
+      <c r="P16" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>85</v>
+      </c>
+      <c r="R16" t="s">
+        <v>42</v>
+      </c>
+      <c r="S16" t="s">
+        <v>42</v>
+      </c>
+      <c r="T16" t="s">
         <v>43</v>
       </c>
-      <c r="O5" t="s">
-[...5 lines deleted...]
-      <c r="Q5" t="s">
+      <c r="U16" t="s">
+        <v>75</v>
+      </c>
+      <c r="V16" t="s">
+        <v>47</v>
+      </c>
+      <c r="W16" t="s">
+        <v>47</v>
+      </c>
+      <c r="X16" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" t="s">
         <v>38</v>
       </c>
-      <c r="R5" t="s">
-[...2 lines deleted...]
-      <c r="S5" t="s">
+      <c r="C17" t="s">
         <v>39</v>
       </c>
-      <c r="T5" t="s">
-[...2 lines deleted...]
-      <c r="U5" t="s">
+      <c r="D17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G17" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" t="s">
+        <v>68</v>
+      </c>
+      <c r="I17" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" t="s">
+        <v>89</v>
+      </c>
+      <c r="K17" t="s">
+        <v>64</v>
+      </c>
+      <c r="L17" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" t="s">
         <v>46</v>
       </c>
-      <c r="V5" t="s">
-[...15 lines deleted...]
-        <v>50</v>
+      <c r="N17" t="s">
+        <v>41</v>
+      </c>
+      <c r="O17" t="s">
+        <v>94</v>
+      </c>
+      <c r="P17" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>85</v>
+      </c>
+      <c r="R17" t="s">
+        <v>42</v>
+      </c>
+      <c r="S17" t="s">
+        <v>42</v>
+      </c>
+      <c r="T17" t="s">
+        <v>43</v>
+      </c>
+      <c r="U17" t="s">
+        <v>42</v>
+      </c>
+      <c r="V17" t="s">
+        <v>47</v>
+      </c>
+      <c r="W17" t="s">
+        <v>47</v>
+      </c>
+      <c r="X17" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
-[...914 lines deleted...]
-        <v>82</v>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B1:X1"/>
+    <mergeCell ref="B1:Y1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:M2"/>
-    <mergeCell ref="N2:P2"/>
-[...1 lines deleted...]
-    <mergeCell ref="Y1:Y3"/>
+    <mergeCell ref="N2:Q2"/>
+    <mergeCell ref="V2:W2"/>
     <mergeCell ref="Z1:Z3"/>
     <mergeCell ref="AA1:AA3"/>
+    <mergeCell ref="AB1:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>deductions</vt:lpstr>
     </vt:vector>