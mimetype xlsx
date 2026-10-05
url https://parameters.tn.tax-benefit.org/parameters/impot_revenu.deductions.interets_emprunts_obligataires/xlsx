--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,77 +8,125 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="interets_emprunts_obligataires" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="20">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Intérêts des emprunts obligataires</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>Plafond de la déduction</t>
+    <t>Plafond GLOBAL annuel de déduction des intérêts de l'épargne (article 39 § II) (1)</t>
+  </si>
+  <si>
+    <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>10 000 DT</t>
+  </si>
+  <si>
+    <t>Article 24 du décret-loi n° 2021-21 du 28 décembre 2021 (loi de finances 2022) ; note commune n° 1/2022 rattachant la mesure aux revenus réalisés à partir de 2021</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2016</t>
+  </si>
+  <si>
+    <t>5 000 DT</t>
+  </si>
+  <si>
+    <t>Article 13 de la loi n° 2016-78 du 17 décembre 2016 (loi de finances 2017) ; note commune n° 2/2017 rattachant la mesure aux revenus de l'année 2016</t>
+  </si>
+  <si>
+    <t>01/01/1992</t>
+  </si>
+  <si>
+    <t>1 500 DT</t>
+  </si>
+  <si>
+    <t>Article 30 de la loi n° 91-98 du 31 décembre 1991 portant loi de finances pour la gestion 1992, JORT n° 90 du 31 décembre 1991, p. 2084</t>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
-    <t>1 500 DT</t>
-[...2 lines deleted...]
-    <t/>
+    <t>1 000 DT</t>
+  </si>
+  <si>
+    <t>Article 39 § II du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(1) Attention au nom. Ce paramètre ne porte pas le plafond propre aux emprunts obligataires :
+il porte le plafond global de la déduction des intérêts de l'épargne de l'article 39 § II,
+qui couvre à la fois les comptes spéciaux d'épargne et les emprunts obligataires. Le nom
+est conservé pour ne pas casser les usages ; un renommage est proposé par l'issue #389.
+Le sous-plafond propre aux comptes spéciaux d'épargne est dans
+`interets_comptes_speciaux_epargne_bancaires/plaf.yaml`.
+Valeur de 1990 corrigée : 1 000 dinars et non 1 500. Le code de 1990 ne connaît qu'un
+plafond unique de 1 000 dinars, portant sur les seuls comptes spéciaux d'épargne ouverts
+auprès des banques. Les 1 500 dinars sont ceux de l'article 30 de la loi de finances pour
+1992, qui institue la structure à deux niveaux en étendant la déduction aux emprunts
+obligataires : « … dans la limite d'un montant annuel de mille cinq cent dinars (1500 d)
+sans que ce montant n'excède mille dinars pour les intérêts provenant des comptes spéciaux
+d'épargne … ». La série s'arrêtait là ; les deux relèvements de 2016 et 2021 manquaient.
+Le rattachement de 1992 est retenu d'après la mention, dans le même article, des « emprunts
+obligataires émis à partir du 1er janvier 1992 » ; l'article ne portant pas de clause d'effet
+explicite, un rattachement aux revenus de 1991 ne peut être exclu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -416,111 +464,174 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1990/1990F/Jo00190.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>8</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C6" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>interets_emprunts_obligataires</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>