--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,204 +8,224 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="famille" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="50">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Déductions pour charge de famille</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Age limite (exclu) des enfants à charge</t>
   </si>
   <si>
     <t>Age limite (exclu) des enfants de supérieur à charge</t>
   </si>
   <si>
     <t>Chef de famille - رئيس عائلة (1)</t>
   </si>
   <si>
     <t>1er enfant à charge</t>
   </si>
   <si>
     <t>2e enfant à charge</t>
   </si>
   <si>
     <t>3e enfant à charge</t>
   </si>
   <si>
     <t>4e enfant à charge</t>
   </si>
   <si>
-    <t>Enfant non boursier du supérieur</t>
-[...8 lines deleted...]
-    <t>Parent à charge (plafond de revenu en SMIG)</t>
+    <t>Enfant non boursier du supérieur (2)</t>
+  </si>
+  <si>
+    <t>Enfant infirme (3)</t>
+  </si>
+  <si>
+    <t>Parent à charge (montant maximum) (4)</t>
+  </si>
+  <si>
+    <t>Parent à charge (plafond de revenu, en multiples du SMIG) (5)</t>
   </si>
   <si>
     <t>Parent à charge (en % du revenu)</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>20 ans</t>
   </si>
   <si>
     <t>25 ans</t>
   </si>
   <si>
     <t>300 DT</t>
   </si>
   <si>
     <t>100 DT</t>
   </si>
   <si>
     <t>1 000 DT</t>
   </si>
   <si>
     <t>2 000 DT</t>
   </si>
   <si>
     <t>450 DT</t>
   </si>
   <si>
     <t>200 %</t>
   </si>
   <si>
     <t>5 %</t>
   </si>
   <si>
-    <t>Article 55 de la loi no 2017-66 du 18-12-2017 portant Loi de finances 2018. Note commune 7/2018 http://www.impots.finances.gov.tn/images/Note_commune_N07.pdf</t>
+    <t>Article 54 de la loi n° 2017-66 du 18 décembre 2017 portant loi de finances 2018 (l'article 55 vise le paragraphe III, enfant étudiant et enfant infirme). Effet aux revenus 2019 par la clause propre de l'article 67 § 4. Note commune 7/2018 http://www.impots.finances.gov.tn/images/Note_commune_N07.pdf | Article 41 de la loi n° 2019-78 du 23 décembre 2019 portant loi de finances pour l'année 2020, JORT n° 104 du 27 décembre 2019, p. 4435 ; note commune n° 3/2020 rattachant la mesure aux revenus réalisés à partir du 1er janvier 2019 | Article 41 de la loi n° 2019-78 du 23 décembre 2019 (loi de finances 2020) ; note commune n° 3/2020</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>01/01/2018</t>
+    <t>01/01/2017</t>
   </si>
   <si>
     <t>150 DT</t>
   </si>
   <si>
     <t>90 DT</t>
   </si>
   <si>
     <t>75 DT</t>
   </si>
   <si>
     <t>60 DT</t>
   </si>
   <si>
     <t>45 DT</t>
   </si>
   <si>
-    <t>01/01/2017</t>
-[...1 lines deleted...]
-  <si>
     <t>100 %</t>
   </si>
   <si>
-    <t>Article 55 de la loi no 2017-66 du 18-12-2017 portant Loi de finances 2018. . | Note commune 7/2018; https://jibaya.tn/docs/note-commune-numero-7-commentaire-des-dispositions-des-articles-54-et-55-de-la-loi-n-2017-66-du-18-decembre-2017-portant-loi-de-finances-pour-lannee-2018-relatives-au-r/</t>
-[...2 lines deleted...]
-    <t>01/01/2014</t>
+    <t>Article 55 de la loi n° 2017-66 du 18 décembre 2017 (loi de finances 2018) ; note commune n° 7/2018 rattachant la mesure aux revenus réalisés à partir du 1er janvier 2017</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
   </si>
   <si>
     <t>1 200 DT</t>
   </si>
   <si>
-    <t>Loi de finances 2014 | Article 94 de la loi no 2013-54 du 30-12-2017 portant Loi de finances 2014</t>
-[...2 lines deleted...]
-    <t>01/01/2010</t>
+    <t>Article 94 § 2 de la loi n° 2013-54 du 30 décembre 2013 (loi de finances 2014)</t>
+  </si>
+  <si>
+    <t>01/01/2009</t>
   </si>
   <si>
     <t>600 DT</t>
   </si>
   <si>
-    <t>Article 40 de la loi no 2009-71 du 21-12-2004 portant Loi de finances 2010 | Article 40 de la loi no 2009-71 du 21-12-2009 portant Loi de finances 2010</t>
-[...2 lines deleted...]
-    <t>01/01/2005</t>
+    <t>Article 40 § 2 de la loi n° 2009-71 du 21 décembre 2009 (loi de finances 2010)</t>
+  </si>
+  <si>
+    <t>01/01/2004</t>
   </si>
   <si>
     <t>750 DT</t>
   </si>
   <si>
-    <t>Article 50 de la loi no 2004-90 du 31-12-2004 portant Loi de finances 2005</t>
-[...2 lines deleted...]
-    <t>01/01/2004</t>
+    <t>Article 50 de la loi n° 2004-90 du 31 décembre 2004 (loi de finances 2005) ; note commune n° 33/2005 rattachant la mesure aux revenus de l'année 2004</t>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
     <t>500 DT</t>
   </si>
   <si>
+    <t>Article 40 § III du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf | Article 40 § IV du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8; https://www.pist.tn/jort/1990/1990F/Jo00190.pdf</t>
+  </si>
+  <si>
     <t xml:space="preserve">(1) Montant de la déduction sur le montant des revenus nets du "chef de famille".
-مبلغ الطرح من مبلغ المداخيل الصافية لرئيس العائلة</t>
+مبلغ الطرح من مبلغ المداخيل الصافية لرئيس العائلة
+(2) Déduction au titre d'un enfant poursuivant des études supérieures sans bénéfice de bourse et
+âgé de moins de 25 ans (article 40 § III).
+Les dates sont des années de revenus et ont été décalées d'un an : les articles instituteurs
+n'énoncent pas de date d'effet propre, et l'article final de la loi de finances pour N est lu
+par l'administration comme visant les revenus de N-1. Au sein de la loi de finances pour 2014,
+l'article 73 porte au contraire une clause propre visant les revenus de 2014 : deux mesures
+d'une même loi ne prennent pas nécessairement effet la même année de revenus.
+(3) Déduction au titre d'un enfant infirme, sans condition d'âge ni de rang (article 40 § III).
+Les dates sont des années de revenus. La valeur de 600 dinars précédemment encodée en 2004
+est supprimée : elle n'a aucun support: la note commune n° 33/2005 atteste un passage direct
+de 500 à 750 dinars.
+Les millésimes 2004 et 2009 sont dérivés de la règle de conversion (loi de finances pour N
+muette sur sa date d'effet -&gt; revenus de N-1) ; 2004 et 2017 sont attestés par note commune.
+(4) Plafond, par parent à charge, de la déduction de 5 % du revenu net (article 40 § IV).
+Date corrigée de 2018 à 2019 : la note commune n° 3/2020 rattache la mesure aux revenus
+réalisés à partir du 1er janvier 2019. La comparaison des millésimes du code consolidé le
+confirme indirectement — l'édition 2019 porte encore la condition de ressources ancienne,
+l'édition 2020 la nouvelle.
+(5) Condition de ressources du parent à charge : son revenu, augmenté du montant de la déduction,
+ne doit pas excéder ce multiple du SMIG.
+Date corrigée de 2018 à 2019. Le doublement est directement lisible dans le code consolidé :
+l'édition 2019 dit « n'excède pas le salaire minimum interprofessionnel garanti », l'édition
+2020 « n'excède pas le double du salaire minimum interprofessionnel garanti ».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -545,51 +565,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P10"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -706,371 +726,271 @@
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" t="s">
         <v>33</v>
       </c>
       <c r="H4" t="s">
         <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L4" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>33</v>
       </c>
       <c r="H5" t="s">
         <v>34</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
         <v>30</v>
       </c>
       <c r="L5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="M5" t="s">
         <v>26</v>
       </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
       <c r="I6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="K6" t="s">
         <v>30</v>
       </c>
       <c r="L6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
       <c r="N6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="J7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="K7" t="s">
         <v>30</v>
       </c>
       <c r="L7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="M7" t="s">
         <v>26</v>
       </c>
       <c r="N7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
       <c r="H8" t="s">
         <v>34</v>
       </c>
       <c r="I8" t="s">
         <v>20</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K8" t="s">
         <v>30</v>
       </c>
       <c r="L8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="M8" t="s">
         <v>26</v>
       </c>
       <c r="N8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
-[...49 lines deleted...]
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>48</v>
-[...25 lines deleted...]
-      <c r="J10" t="s">
         <v>49</v>
-      </c>
-[...21 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="N1:N2"/>
     <mergeCell ref="O1:O2"/>
     <mergeCell ref="P1:P2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>