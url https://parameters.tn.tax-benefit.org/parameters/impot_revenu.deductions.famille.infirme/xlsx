--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -8,116 +8,121 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="infirme" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="22">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Enfant infirme</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>2 000 DT</t>
   </si>
   <si>
-    <t>Article 55 de la loi no 2017-66 du 18-12-2017 portant Loi de finances 2018. . | Note commune 7/2018; https://jibaya.tn/docs/note-commune-numero-7-commentaire-des-dispositions-des-articles-54-et-55-de-la-loi-n-2017-66-du-18-decembre-2017-portant-loi-de-finances-pour-lannee-2018-relatives-au-r/</t>
+    <t>Article 55 de la loi n° 2017-66 du 18 décembre 2017 (loi de finances 2018) ; note commune n° 7/2018 rattachant la mesure aux revenus réalisés à partir du 1er janvier 2017</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>01/01/2014</t>
+    <t>01/01/2013</t>
   </si>
   <si>
     <t>1 200 DT</t>
   </si>
   <si>
-    <t>Article 94 de la loi no 2013-54 du 30-12-2017 portant Loi de finances 2014</t>
-[...2 lines deleted...]
-    <t>01/01/2010</t>
+    <t>Article 94 § 2 de la loi n° 2013-54 du 30 décembre 2013 (loi de finances 2014)</t>
+  </si>
+  <si>
+    <t>01/01/2009</t>
   </si>
   <si>
     <t>1 000 DT</t>
   </si>
   <si>
-    <t>Article 40 de la loi no 2009-71 du 21-12-2009 portant Loi de finances 2010</t>
-[...2 lines deleted...]
-    <t>01/01/2005</t>
+    <t>Article 40 § 2 de la loi n° 2009-71 du 21 décembre 2009 (loi de finances 2010)</t>
+  </si>
+  <si>
+    <t>01/01/2004</t>
   </si>
   <si>
     <t>750 DT</t>
   </si>
   <si>
-    <t>Article 50 de la loi no 2004-90 du 31-12-2004 portant Loi de finances 2005</t>
-[...5 lines deleted...]
-    <t>600 DT</t>
+    <t>Article 50 de la loi n° 2004-90 du 31 décembre 2004 (loi de finances 2005) ; note commune n° 33/2005 rattachant la mesure aux revenus de l'année 2004</t>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
     <t>500 DT</t>
+  </si>
+  <si>
+    <t>Article 40 § III du code de l'IRPP et de l'IS annexé à la loi n° 89-114 du 30 décembre 1989, JORT n° 1 des 2-5 janvier 1990, p. 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Déduction au titre d'un enfant infirme, sans condition d'âge ni de rang (article 40 § III).
+Les dates sont des années de revenus. La valeur de 600 dinars précédemment encodée en 2004
+est supprimée : elle n'a aucun support: la note commune n° 33/2005 atteste un passage direct
+de 500 à 750 dinars.
+Les millésimes 2004 et 2009 sont dérivés de la règle de conversion (loi de finances pour N
+muette sur sa date d'effet -&gt; revenus de N-1) ; 2004 et 2017 sont attestés par note commune.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -455,53 +460,57 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1990/1990F/Jo00190.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -559,77 +568,68 @@
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B7" t="s">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C6" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>infirme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>