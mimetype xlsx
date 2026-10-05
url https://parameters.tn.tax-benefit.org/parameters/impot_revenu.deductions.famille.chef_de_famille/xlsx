--- v0 (2026-05-20)
+++ v1 (2026-10-05)
@@ -31,51 +31,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="12">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Chef de famille - رئيس عائلة</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>300 DT</t>
   </si>
   <si>
-    <t>Article 55 de la loi no 2017-66 du 18-12-2017 portant Loi de finances 2018. Note commune 7/2018 http://www.impots.finances.gov.tn/images/Note_commune_N07.pdf</t>
+    <t>Article 54 de la loi n° 2017-66 du 18 décembre 2017 portant loi de finances 2018 (l'article 55 vise le paragraphe III, enfant étudiant et enfant infirme). Effet aux revenus 2019 par la clause propre de l'article 67 § 4. Note commune 7/2018 http://www.impots.finances.gov.tn/images/Note_commune_N07.pdf</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
     <t>150 DT</t>
   </si>
   <si>
     <t xml:space="preserve">Montant de la déduction sur le montant des revenus nets du "chef de famille".
 مبلغ الطرح من مبلغ المداخيل الصافية لرئيس العائلة</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>