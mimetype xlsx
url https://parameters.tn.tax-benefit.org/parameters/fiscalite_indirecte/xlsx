--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,97 +8,100 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="fiscalite_indirecte" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2469" uniqueCount="1195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5005" uniqueCount="1248">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Fiscalité indirecte</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>TVA (1)</t>
   </si>
   <si>
     <t>Accises (8)</t>
   </si>
   <si>
     <t>Taux 0% (2)</t>
   </si>
   <si>
     <t>Taux 7% (4)</t>
   </si>
   <si>
     <t>Taux 19% (6)</t>
   </si>
   <si>
     <t>Produits du tabac (9)</t>
   </si>
   <si>
     <t>Boissons alcoolisées (10)</t>
   </si>
   <si>
     <t>Boissons non alcoolisées (11)</t>
   </si>
   <si>
     <t>Café et thé</t>
   </si>
   <si>
     <t>Produits cosmétiques et de beauté (12)</t>
   </si>
   <si>
+    <t>Produits pétroliers (13)</t>
+  </si>
+  <si>
     <t>Autres produits soumis aux accises</t>
   </si>
   <si>
     <t>Valeur du taux de TVA de 0%</t>
   </si>
   <si>
     <t>Liste des produits soumis au taux de TVA de 0% (3)</t>
   </si>
   <si>
     <t>Valeur du taux de TVA de 7%</t>
   </si>
   <si>
     <t>Liste des produits soumis au taux de TVA de 7% (5)</t>
   </si>
   <si>
     <t>Valeur du taux de TVA de 19%</t>
   </si>
   <si>
     <t>Liste des produits soumis au taux de TVA de 19% (7)</t>
   </si>
   <si>
     <t>Taux d'accise pour produits du tabac</t>
   </si>
   <si>
     <t>Liste des produits du tabac soumis aux accises</t>
@@ -106,50 +109,101 @@
   <si>
     <t>Taux d'accise pour boissons alcoolisées</t>
   </si>
   <si>
     <t>Liste des boissons alcoolisées soumis aux accises</t>
   </si>
   <si>
     <t>Taux d'accise pour boissons non alcoolisées</t>
   </si>
   <si>
     <t>Liste des boissons non alcoolisées soumis aux accises</t>
   </si>
   <si>
     <t>10%</t>
   </si>
   <si>
     <t>25%</t>
   </si>
   <si>
     <t>Taux d'accise pour produits cosmétiques et de beauté</t>
   </si>
   <si>
     <t>Liste des produits cosmétiques et de beauté soumis aux accises</t>
   </si>
   <si>
+    <t>Droit de consommation - huiles brutes de pétrole ou de minéraux bitumineux (position 27-09) (14)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - essence super (position 27-10) (15)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - essence super sans plomb (position 27-10) (16)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - essence normale (position 27-10) (17)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - essence avion (kérosène, y compris carburéacteur) (position 27-10) (18)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - white spirit non dénaturé (position 27-10) (18)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - pétrole lampant (position 27-10) (19)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - gaz-oil (position 27-10) (20)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - fuel-oil domestique (position 27-10) (21)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - fuel-oil léger (position 27-10) (18)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - fuel-oil lourd (position 27-10) (22)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - huiles de graissage et lubrifiants (position 27-10) (18)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - huiles de vaseline et de paraffine (position 27-10) (18)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - autres (position 27-10) (18)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - propane et butane (position Ex 27-11) (23)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - propane et butane, bouteilles ≤ 13 kg (position Ex 27-11) (24)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - propane et butane, en vrac ou bouteilles &gt; 13 kg (position Ex 27-11) (24)</t>
+  </si>
+  <si>
     <t>2%</t>
   </si>
   <si>
     <t>7%</t>
   </si>
   <si>
     <t>100%</t>
   </si>
   <si>
     <t>135%</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
@@ -3577,78 +3631,217 @@
   <si>
     <t>{"value":"yaourt_aux_fruits"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_creme_dessert"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_naturel"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_sans_autres_indications"}</t>
   </si>
   <si>
     <t>135 %</t>
   </si>
   <si>
     <t>100 %</t>
   </si>
   <si>
     <t>25 %</t>
   </si>
   <si>
     <t>10 %</t>
   </si>
   <si>
+    <t>0,4 DT/hl</t>
+  </si>
+  <si>
+    <t>23,6325 DT/hl</t>
+  </si>
+  <si>
+    <t>19,9615 DT/hl</t>
+  </si>
+  <si>
+    <t>21,8013 DT/hl</t>
+  </si>
+  <si>
+    <t>1,99 DT/hl</t>
+  </si>
+  <si>
+    <t>1,69 DT/hl</t>
+  </si>
+  <si>
+    <t>3,5404 DT/hl</t>
+  </si>
+  <si>
+    <t>5,8309 DT/hl</t>
+  </si>
+  <si>
+    <t>8,1904 DT/100 kg</t>
+  </si>
+  <si>
+    <t>3,9 DT/100 kg</t>
+  </si>
+  <si>
+    <t>2,0749 DT/100 kg</t>
+  </si>
+  <si>
+    <t>0,997 DT/100 kg</t>
+  </si>
+  <si>
+    <t>0,875 DT/hl</t>
+  </si>
+  <si>
+    <t>27,386 DT/tonne</t>
+  </si>
+  <si>
+    <t>8,256 DT/tonne</t>
+  </si>
+  <si>
+    <t>44,7 DT/tonne</t>
+  </si>
+  <si>
     <t>2,92191436 %</t>
   </si>
   <si>
     <t>{"value":"gasoil_pour_vehicule"}</t>
   </si>
   <si>
     <t>7,88118812 %</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>22/04/1999</t>
+  </si>
+  <si>
+    <t>Décret n° 99-894 du 19 avril 1999, fixant le tarif du droit de consommation applicable aux produits pétroliers, JORT n° 33 du 23 avril 1999, p. 624-625 ; art. 2, applicable à compter du 22 avril 1999</t>
+  </si>
+  <si>
+    <t>05/02/1991</t>
+  </si>
+  <si>
+    <t>18,9456 DT/hl</t>
+  </si>
+  <si>
+    <t>16,4888 DT/hl</t>
+  </si>
+  <si>
+    <t>2,9839 DT/hl</t>
+  </si>
+  <si>
+    <t>4,7456 DT/hl</t>
+  </si>
+  <si>
+    <t>7,137 DT/100 kg</t>
+  </si>
+  <si>
+    <t>2,1836 DT/100 kg</t>
+  </si>
+  <si>
+    <t>Article premier du décret n° 91-550 du 20 avril 1991, portant modification du tableau annexé à la loi n° 88-62, JORT n° 29 du 30 avril 1991, p. 936 ; art. 2, applicable à partir du 5 février 1991</t>
+  </si>
+  <si>
+    <t>01/07/1988</t>
+  </si>
+  <si>
+    <t>15,228 DT/hl</t>
+  </si>
+  <si>
+    <t>14,63 DT/hl</t>
+  </si>
+  <si>
+    <t>1,125 DT/hl</t>
+  </si>
+  <si>
+    <t>2,887 DT/hl</t>
+  </si>
+  <si>
+    <t>4,972 DT/100 kg</t>
+  </si>
+  <si>
+    <t>1,719 DT/100 kg</t>
+  </si>
+  <si>
+    <t>6,235 DT/tonne</t>
+  </si>
+  <si>
+    <t>Tableau annexé à la loi n° 88-62 du 2 juin 1988, portant refonte de la réglementation relative aux droits de consommation, JORT n° 39 du 10 juin 1988, p. 849 ; applicable à compter du 1er juillet 1988 (décret n° 88-1109, art. 2)</t>
   </si>
   <si>
     <t xml:space="preserve">Paramètres de la fiscalité indirecte en Tunisie.\nComprend la TVA et les droits d'accise.
 (1) Paramètres de la TVA en Tunisie.\nLes produits sont organisés par taux applicable:\n- 0%: Produits de première nécessité\n- 7%: Taux réduit\n- 19%: Taux normal
 (2) Taux de TVA de 0% et liste des produits concernés en Tunisie.
 (3) Liste exhaustive des produits et services soumis au taux de TVA de 0% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca (snake_case).
 (4) Taux de TVA de 7% et liste des produits concernés en Tunisie.
 (5) Liste exhaustive des produits et services soumis au taux de TVA de 7% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca.
 (6) Taux de TVA de 19% et liste des produits concernés en Tunisie.
 (7) Liste exhaustive des produits et services soumis au taux de TVA de 19% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca.
 (8) Paramètres des droits d'accise en Tunisie organisés par catégorie de produits.
 (9) Produits du tabac soumis à un taux d'accise de 135%.
 (10) Boissons alcoolisées soumis à un taux d'accise de 100%.
 (11) Boissons non alcoolisées soumis à un taux d'accise de 25%.
-(12) Produits cosmétiques et de beauté soumis à un taux d'accise de 25%.</t>
+(12) Produits cosmétiques et de beauté soumis à un taux d'accise de 25%.
+(13) Tarifs spécifiques : exprimés par unité de volume ou de masse, non en
+pourcentage de la valeur. Ils ne sont donc pas de même nature que les taux
+ad valorem des autres branches de `accises`, et ne peuvent pas être appliqués
+à une dépense sans une série de prix.
+Trois états datés sont versés : 1988 (loi n° 88-62), 1991 (décret n° 91-550)
+et 1999 (décret n° 99-894), chacun lu au Journal officiel. L'état consolidé de
+2023 n'est pas versé : sa date d'effet n'est pas établie. Les lignes dont la
+valeur a changé depuis 1999 le signalent dans leur propre documentation.
+Écartées faute d'état daté : le gaz-oil à teneur réduite en soufre et le gaz
+naturel carburant, tous deux nés après 1999.
+Source amont : precis/fr/fiscalite/tarifs/tarifs-releves-droits-consommation.csv
+du précis de la législation socio-fiscale, dont les valeurs sont vérifiées
+contre les tableaux publiés.
+(14) Tarif spécifique du droit de consommation sur la position 27-09.
+L'état consolidé de 2023 porte la même valeur : le tarif est resté nominalement inchangé depuis 1999.
+(15) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 23,632 D/hl, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(16) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 41,382 D/hl, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(17) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 21,801 D/hl, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(18) Tarif spécifique du droit de consommation sur la position 27-10.
+L'état consolidé de 2023 porte la même valeur : le tarif est resté nominalement inchangé depuis 1999.
+(19) Tarif spécifique du droit de consommation sur la position 27-10.
+L'état consolidé de 2023 n'a pas été vérifié pour cette ligne.
+(20) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 12,116 D/hl, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(21) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 8,190 D/100 kg, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(22) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 2,074 D/100 kg, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(23) Tarif spécifique du droit de consommation sur la position Ex 27-11.
+(24) Tarif spécifique du droit de consommation sur la position Ex 27-11.
+L'état consolidé de 2023 porte la même valeur : le tarif est resté nominalement inchangé depuis 1999.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3986,62 +4179,66 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1999/1999F/Jo03399.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1991/1991F/Jo02991.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1988/1988F/Jo03988.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AEE10"/>
+  <dimension ref="A1:AEV13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:811" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:828" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -4810,61 +5007,78 @@
       <c r="ADD1" s="1"/>
       <c r="ADE1" s="1"/>
       <c r="ADF1" s="1"/>
       <c r="ADG1" s="1"/>
       <c r="ADH1" s="1"/>
       <c r="ADI1" s="1"/>
       <c r="ADJ1" s="1"/>
       <c r="ADK1" s="1"/>
       <c r="ADL1" s="1"/>
       <c r="ADM1" s="1"/>
       <c r="ADN1" s="1"/>
       <c r="ADO1" s="1"/>
       <c r="ADP1" s="1"/>
       <c r="ADQ1" s="1"/>
       <c r="ADR1" s="1"/>
       <c r="ADS1" s="1"/>
       <c r="ADT1" s="1"/>
       <c r="ADU1" s="1"/>
       <c r="ADV1" s="1"/>
       <c r="ADW1" s="1"/>
       <c r="ADX1" s="1"/>
       <c r="ADY1" s="1"/>
       <c r="ADZ1" s="1"/>
       <c r="AEA1" s="1"/>
       <c r="AEB1" s="1"/>
-      <c r="AEC1" s="1" t="s">
+      <c r="AEC1" s="1"/>
+      <c r="AED1" s="1"/>
+      <c r="AEE1" s="1"/>
+      <c r="AEF1" s="1"/>
+      <c r="AEG1" s="1"/>
+      <c r="AEH1" s="1"/>
+      <c r="AEI1" s="1"/>
+      <c r="AEJ1" s="1"/>
+      <c r="AEK1" s="1"/>
+      <c r="AEL1" s="1"/>
+      <c r="AEM1" s="1"/>
+      <c r="AEN1" s="1"/>
+      <c r="AEO1" s="1"/>
+      <c r="AEP1" s="1"/>
+      <c r="AEQ1" s="1"/>
+      <c r="AER1" s="1"/>
+      <c r="AES1" s="1"/>
+      <c r="AET1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="AED1" s="1" t="s">
+      <c r="AEU1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AEE1" s="1" t="s">
+      <c r="AEV1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:811" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:828" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
@@ -5636,52 +5850,69 @@
       <c r="ADG2" s="1"/>
       <c r="ADH2" s="1"/>
       <c r="ADI2" s="1"/>
       <c r="ADJ2" s="1"/>
       <c r="ADK2" s="1"/>
       <c r="ADL2" s="1"/>
       <c r="ADM2" s="1"/>
       <c r="ADN2" s="1"/>
       <c r="ADO2" s="1"/>
       <c r="ADP2" s="1"/>
       <c r="ADQ2" s="1"/>
       <c r="ADR2" s="1"/>
       <c r="ADS2" s="1"/>
       <c r="ADT2" s="1"/>
       <c r="ADU2" s="1"/>
       <c r="ADV2" s="1"/>
       <c r="ADW2" s="1"/>
       <c r="ADX2" s="1"/>
       <c r="ADY2" s="1"/>
       <c r="ADZ2" s="1"/>
       <c r="AEA2" s="1"/>
       <c r="AEB2" s="1"/>
       <c r="AEC2" s="1"/>
       <c r="AED2" s="1"/>
       <c r="AEE2" s="1"/>
+      <c r="AEF2" s="1"/>
+      <c r="AEG2" s="1"/>
+      <c r="AEH2" s="1"/>
+      <c r="AEI2" s="1"/>
+      <c r="AEJ2" s="1"/>
+      <c r="AEK2" s="1"/>
+      <c r="AEL2" s="1"/>
+      <c r="AEM2" s="1"/>
+      <c r="AEN2" s="1"/>
+      <c r="AEO2" s="1"/>
+      <c r="AEP2" s="1"/>
+      <c r="AEQ2" s="1"/>
+      <c r="AER2" s="1"/>
+      <c r="AES2" s="1"/>
+      <c r="AET2" s="1"/>
+      <c r="AEU2" s="1"/>
+      <c r="AEV2" s="1"/>
     </row>
-    <row r="3" spans="1:811" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:828" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
@@ -6460,65 +6691,84 @@
       <c r="ADD3" s="1"/>
       <c r="ADE3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="ADF3" s="1"/>
       <c r="ADG3" s="1"/>
       <c r="ADH3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="ADI3" s="1"/>
       <c r="ADJ3" s="1"/>
       <c r="ADK3" s="1"/>
       <c r="ADL3" s="1"/>
       <c r="ADM3" s="1"/>
       <c r="ADN3" s="1"/>
       <c r="ADO3" s="1"/>
       <c r="ADP3" s="1"/>
       <c r="ADQ3" s="1"/>
       <c r="ADR3" s="1"/>
       <c r="ADS3" s="1"/>
       <c r="ADT3" s="1"/>
       <c r="ADU3" s="1"/>
       <c r="ADV3" s="1"/>
       <c r="ADW3" s="1"/>
       <c r="ADX3" s="1"/>
-      <c r="ADY3" s="1"/>
+      <c r="ADY3" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="ADZ3" s="1"/>
       <c r="AEA3" s="1"/>
       <c r="AEB3" s="1"/>
       <c r="AEC3" s="1"/>
       <c r="AED3" s="1"/>
       <c r="AEE3" s="1"/>
+      <c r="AEF3" s="1"/>
+      <c r="AEG3" s="1"/>
+      <c r="AEH3" s="1"/>
+      <c r="AEI3" s="1"/>
+      <c r="AEJ3" s="1"/>
+      <c r="AEK3" s="1"/>
+      <c r="AEL3" s="1"/>
+      <c r="AEM3" s="1"/>
+      <c r="AEN3" s="1"/>
+      <c r="AEO3" s="1"/>
+      <c r="AEP3" s="1"/>
+      <c r="AEQ3" s="1"/>
+      <c r="AER3" s="1"/>
+      <c r="AES3" s="1"/>
+      <c r="AET3" s="1"/>
+      <c r="AEU3" s="1"/>
+      <c r="AEV3" s="1"/>
     </row>
-    <row r="4" spans="1:811" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:828" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
@@ -6756,54 +7006,54 @@
       <c r="IY4" s="1"/>
       <c r="IZ4" s="1"/>
       <c r="JA4" s="1"/>
       <c r="JB4" s="1"/>
       <c r="JC4" s="1"/>
       <c r="JD4" s="1"/>
       <c r="JE4" s="1"/>
       <c r="JF4" s="1"/>
       <c r="JG4" s="1"/>
       <c r="JH4" s="1"/>
       <c r="JI4" s="1"/>
       <c r="JJ4" s="1"/>
       <c r="JK4" s="1"/>
       <c r="JL4" s="1"/>
       <c r="JM4" s="1"/>
       <c r="JN4" s="1"/>
       <c r="JO4" s="1"/>
       <c r="JP4" s="1"/>
       <c r="JQ4" s="1"/>
       <c r="JR4" s="1"/>
       <c r="JS4" s="1"/>
       <c r="JT4" s="1"/>
       <c r="JU4" s="1"/>
       <c r="JV4" s="1"/>
       <c r="JW4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="JX4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="JY4" s="1"/>
       <c r="JZ4" s="1"/>
       <c r="KA4" s="1"/>
       <c r="KB4" s="1"/>
       <c r="KC4" s="1"/>
       <c r="KD4" s="1"/>
       <c r="KE4" s="1"/>
       <c r="KF4" s="1"/>
       <c r="KG4" s="1"/>
       <c r="KH4" s="1"/>
       <c r="KI4" s="1"/>
       <c r="KJ4" s="1"/>
       <c r="KK4" s="1"/>
       <c r="KL4" s="1"/>
       <c r="KM4" s="1"/>
       <c r="KN4" s="1"/>
       <c r="KO4" s="1"/>
       <c r="KP4" s="1"/>
       <c r="KQ4" s="1"/>
       <c r="KR4" s="1"/>
       <c r="KS4" s="1"/>
       <c r="KT4" s="1"/>
       <c r="KU4" s="1"/>
       <c r="KV4" s="1"/>
@@ -6870,54 +7120,54 @@
       <c r="NE4" s="1"/>
       <c r="NF4" s="1"/>
       <c r="NG4" s="1"/>
       <c r="NH4" s="1"/>
       <c r="NI4" s="1"/>
       <c r="NJ4" s="1"/>
       <c r="NK4" s="1"/>
       <c r="NL4" s="1"/>
       <c r="NM4" s="1"/>
       <c r="NN4" s="1"/>
       <c r="NO4" s="1"/>
       <c r="NP4" s="1"/>
       <c r="NQ4" s="1"/>
       <c r="NR4" s="1"/>
       <c r="NS4" s="1"/>
       <c r="NT4" s="1"/>
       <c r="NU4" s="1"/>
       <c r="NV4" s="1"/>
       <c r="NW4" s="1"/>
       <c r="NX4" s="1"/>
       <c r="NY4" s="1"/>
       <c r="NZ4" s="1"/>
       <c r="OA4" s="1"/>
       <c r="OB4" s="1"/>
       <c r="OC4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="OD4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="OE4" s="1"/>
       <c r="OF4" s="1"/>
       <c r="OG4" s="1"/>
       <c r="OH4" s="1"/>
       <c r="OI4" s="1"/>
       <c r="OJ4" s="1"/>
       <c r="OK4" s="1"/>
       <c r="OL4" s="1"/>
       <c r="OM4" s="1"/>
       <c r="ON4" s="1"/>
       <c r="OO4" s="1"/>
       <c r="OP4" s="1"/>
       <c r="OQ4" s="1"/>
       <c r="OR4" s="1"/>
       <c r="OS4" s="1"/>
       <c r="OT4" s="1"/>
       <c r="OU4" s="1"/>
       <c r="OV4" s="1"/>
       <c r="OW4" s="1"/>
       <c r="OX4" s="1"/>
       <c r="OY4" s="1"/>
       <c r="OZ4" s="1"/>
       <c r="PA4" s="1"/>
       <c r="PB4" s="1"/>
@@ -7246,2521 +7496,2589 @@
       <c r="ABM4" s="1"/>
       <c r="ABN4" s="1"/>
       <c r="ABO4" s="1"/>
       <c r="ABP4" s="1"/>
       <c r="ABQ4" s="1"/>
       <c r="ABR4" s="1"/>
       <c r="ABS4" s="1"/>
       <c r="ABT4" s="1"/>
       <c r="ABU4" s="1"/>
       <c r="ABV4" s="1"/>
       <c r="ABW4" s="1"/>
       <c r="ABX4" s="1"/>
       <c r="ABY4" s="1"/>
       <c r="ABZ4" s="1"/>
       <c r="ACA4" s="1"/>
       <c r="ACB4" s="1"/>
       <c r="ACC4" s="1"/>
       <c r="ACD4" s="1"/>
       <c r="ACE4" s="1"/>
       <c r="ACF4" s="1"/>
       <c r="ACG4" s="1"/>
       <c r="ACH4" s="1"/>
       <c r="ACI4" s="1"/>
       <c r="ACJ4" s="1"/>
       <c r="ACK4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="ACL4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="ACM4" s="1"/>
       <c r="ACN4" s="1"/>
       <c r="ACO4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="ACP4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="ACQ4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="ACR4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="ACS4" s="1"/>
       <c r="ACT4" s="1"/>
       <c r="ACU4" s="1"/>
       <c r="ACV4" s="1"/>
       <c r="ACW4" s="1"/>
       <c r="ACX4" s="1"/>
       <c r="ACY4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="ACZ4" s="1"/>
       <c r="ADA4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="ADB4" s="1"/>
       <c r="ADC4" s="1"/>
       <c r="ADD4" s="1"/>
       <c r="ADE4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="ADF4" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="ADG4" s="1"/>
       <c r="ADH4" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="ADI4" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="ADI4" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="ADJ4" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="ADL4" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="ADK4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="ADL4" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="ADM4" s="1" t="s">
-        <v>28</v>
-[...9 lines deleted...]
-      <c r="ADV4" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="ADN4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="ADO4" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="ADP4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ADQ4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="ADR4" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="ADS4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="ADT4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="ADU4" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="ADV4" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="ADW4" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="ADX4" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="ADX4" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="ADY4" s="1" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="ADZ4" s="1"/>
       <c r="AEA4" s="1" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="AEB4" s="1"/>
       <c r="AEC4" s="1"/>
-      <c r="AED4" s="1"/>
+      <c r="AED4" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="AEE4" s="1"/>
+      <c r="AEF4" s="1"/>
+      <c r="AEG4" s="1"/>
+      <c r="AEH4" s="1"/>
+      <c r="AEI4" s="1"/>
+      <c r="AEJ4" s="1"/>
+      <c r="AEK4" s="1"/>
+      <c r="AEL4" s="1"/>
+      <c r="AEM4" s="1"/>
+      <c r="AEN4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AEO4" s="1"/>
+      <c r="AEP4" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="AEQ4" s="1"/>
+      <c r="AER4" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="AES4" s="1"/>
+      <c r="AET4" s="1"/>
+      <c r="AEU4" s="1"/>
+      <c r="AEV4" s="1"/>
     </row>
-    <row r="5" spans="1:811" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:828" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="S5" s="1" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="U5" s="1" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="Y5" s="1" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="AA5" s="1" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="AB5" s="1" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="AD5" s="1" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="AE5" s="1" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="AF5" s="1" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="AG5" s="1" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="AH5" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="AI5" s="1" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="AJ5" s="1" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="AL5" s="1" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="AM5" s="1" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="AN5" s="1" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="AO5" s="1" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="AP5" s="1" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="AQ5" s="1" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="AR5" s="1" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="AS5" s="1" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="AT5" s="1" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="AU5" s="1" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="AV5" s="1" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="AW5" s="1" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="AX5" s="1" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="AY5" s="1" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="AZ5" s="1" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="BA5" s="1" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="BB5" s="1" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="BC5" s="1" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="BD5" s="1" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="BE5" s="1" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="BF5" s="1" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="BG5" s="1" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="BH5" s="1" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="BI5" s="1" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="BJ5" s="1" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="BK5" s="1" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="BL5" s="1" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="BM5" s="1" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="BN5" s="1" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="BO5" s="1" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="BP5" s="1" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="BQ5" s="1" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="BR5" s="1" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="BS5" s="1" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="BT5" s="1" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="BU5" s="1" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="BV5" s="1" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="BW5" s="1" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="BX5" s="1" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="BY5" s="1" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="BZ5" s="1" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="CA5" s="1" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="CB5" s="1" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="CC5" s="1" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="CD5" s="1" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="CE5" s="1" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="CF5" s="1" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="CG5" s="1" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="CH5" s="1" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="CI5" s="1" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="CJ5" s="1" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="CK5" s="1" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="CL5" s="1" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="CM5" s="1" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="CN5" s="1" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="CO5" s="1" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="CP5" s="1" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="CQ5" s="1" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="CR5" s="1" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="CS5" s="1" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="CT5" s="1" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="CU5" s="1" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="CV5" s="1" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="CW5" s="1" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="CX5" s="1" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="CY5" s="1" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="CZ5" s="1" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="DA5" s="1" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="DB5" s="1" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="DC5" s="1" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="DD5" s="1" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="DE5" s="1" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="DF5" s="1" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="DG5" s="1" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="DH5" s="1" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="DI5" s="1" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="DJ5" s="1" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="DK5" s="1" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="DL5" s="1" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="DM5" s="1" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="DN5" s="1" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="DO5" s="1" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="DP5" s="1" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="DQ5" s="1" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="DR5" s="1" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="DS5" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="DT5" s="1" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="DU5" s="1" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="DV5" s="1" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="DW5" s="1" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="DX5" s="1" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="DY5" s="1" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="DZ5" s="1" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="EA5" s="1" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="EB5" s="1" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="EC5" s="1" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="ED5" s="1" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="EE5" s="1" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="EF5" s="1" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="EG5" s="1" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
       <c r="EH5" s="1" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="EI5" s="1" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="EJ5" s="1" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="EK5" s="1" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="EL5" s="1" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="EM5" s="1" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="EN5" s="1" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="EO5" s="1" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="EP5" s="1" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="EQ5" s="1" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="ER5" s="1" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="ES5" s="1" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="ET5" s="1" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="EU5" s="1" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="EV5" s="1" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="EW5" s="1" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="EX5" s="1" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="EY5" s="1" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="EZ5" s="1" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="FA5" s="1" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="FB5" s="1" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="FC5" s="1" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="FD5" s="1" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="FE5" s="1" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="FF5" s="1" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="FG5" s="1" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="FH5" s="1" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="FI5" s="1" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="FJ5" s="1" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="FK5" s="1" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="FL5" s="1" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="FM5" s="1" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="FN5" s="1" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="FO5" s="1" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="FP5" s="1" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="FQ5" s="1" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="FR5" s="1" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="FS5" s="1" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="FT5" s="1" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="FU5" s="1" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="FV5" s="1" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="FW5" s="1" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="FX5" s="1" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="FY5" s="1" t="s">
-        <v>214</v>
+        <v>232</v>
       </c>
       <c r="FZ5" s="1" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="GA5" s="1" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="GB5" s="1" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="GC5" s="1" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="GD5" s="1" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="GE5" s="1" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="GF5" s="1" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="GG5" s="1" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="GH5" s="1" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="GI5" s="1" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="GJ5" s="1" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="GK5" s="1" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="GL5" s="1" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="GM5" s="1" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="GN5" s="1" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="GO5" s="1" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="GP5" s="1" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="GQ5" s="1" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="GR5" s="1" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="GS5" s="1" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="GT5" s="1" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="GU5" s="1" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="GV5" s="1" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="GW5" s="1" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="GX5" s="1" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="GY5" s="1" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="GZ5" s="1" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="HA5" s="1" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="HB5" s="1" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="HC5" s="1" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="HD5" s="1" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="HE5" s="1" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="HF5" s="1" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="HG5" s="1" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="HH5" s="1" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="HI5" s="1" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="HJ5" s="1" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="HK5" s="1" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="HL5" s="1" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="HM5" s="1" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="HN5" s="1" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="HO5" s="1" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="HP5" s="1" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="HQ5" s="1" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="HR5" s="1" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="HS5" s="1" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="HT5" s="1" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="HU5" s="1" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="HV5" s="1" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="HW5" s="1" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="HX5" s="1" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="HY5" s="1" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="HZ5" s="1" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="IA5" s="1" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="IB5" s="1" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="IC5" s="1" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="ID5" s="1" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="IE5" s="1" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="IF5" s="1" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="IG5" s="1" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="IH5" s="1" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="II5" s="1" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="IJ5" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="IK5" s="1" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="IL5" s="1" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="IM5" s="1" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
       <c r="IN5" s="1" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="IO5" s="1" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
       <c r="IP5" s="1" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="IQ5" s="1" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="IR5" s="1" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="IS5" s="1" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="IT5" s="1" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="IU5" s="1" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="IV5" s="1" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="IW5" s="1" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="IX5" s="1" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="IY5" s="1" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="IZ5" s="1" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="JA5" s="1" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="JB5" s="1" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="JC5" s="1" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="JD5" s="1" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="JE5" s="1" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="JF5" s="1" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="JG5" s="1" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
       <c r="JH5" s="1" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="JI5" s="1" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="JJ5" s="1" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="JK5" s="1" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="JL5" s="1" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="JM5" s="1" t="s">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="JN5" s="1" t="s">
-        <v>307</v>
+        <v>325</v>
       </c>
       <c r="JO5" s="1" t="s">
-        <v>308</v>
+        <v>326</v>
       </c>
       <c r="JP5" s="1" t="s">
-        <v>309</v>
+        <v>327</v>
       </c>
       <c r="JQ5" s="1" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="JR5" s="1" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="JS5" s="1" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="JT5" s="1" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="JU5" s="1" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="JV5" s="1" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="JW5" s="1"/>
       <c r="JX5" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="JY5" s="1" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="JZ5" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="KA5" s="1" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="KB5" s="1" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="KC5" s="1" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="KD5" s="1" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="KE5" s="1" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="KF5" s="1" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="KG5" s="1" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="KH5" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="KI5" s="1" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="KJ5" s="1" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="KK5" s="1" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="KL5" s="1" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="KM5" s="1" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="KN5" s="1" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="KO5" s="1" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="KP5" s="1" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="KQ5" s="1" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="KR5" s="1" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="KS5" s="1" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="KT5" s="1" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="KU5" s="1" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="KV5" s="1" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="KW5" s="1" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="KX5" s="1" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="KY5" s="1" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="KZ5" s="1" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="LA5" s="1" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="LB5" s="1" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="LC5" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="LD5" s="1" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="LE5" s="1" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="LF5" s="1" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="LG5" s="1" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="LH5" s="1" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="LI5" s="1" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="LJ5" s="1" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="LK5" s="1" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="LL5" s="1" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="LM5" s="1" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="LN5" s="1" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="LO5" s="1" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="LP5" s="1" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="LQ5" s="1" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="LR5" s="1" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="LS5" s="1" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="LT5" s="1" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="LU5" s="1" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="LV5" s="1" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="LW5" s="1" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="LX5" s="1" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="LY5" s="1" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="LZ5" s="1" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="MA5" s="1" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="MB5" s="1" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="MC5" s="1" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="MD5" s="1" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="ME5" s="1" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="MF5" s="1" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="MG5" s="1" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="MH5" s="1" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="MI5" s="1" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="MJ5" s="1" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="MK5" s="1" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="ML5" s="1" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="MM5" s="1" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="MN5" s="1" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="MO5" s="1" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="MP5" s="1" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="MQ5" s="1" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="MR5" s="1" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="MS5" s="1" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="MT5" s="1" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="MU5" s="1" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="MV5" s="1" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="MW5" s="1" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="MX5" s="1" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="MY5" s="1" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="MZ5" s="1" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="NA5" s="1" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="NB5" s="1" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="NC5" s="1" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="ND5" s="1" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="NE5" s="1" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="NF5" s="1" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="NG5" s="1" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="NH5" s="1" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="NI5" s="1" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="NJ5" s="1" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="NK5" s="1" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="NL5" s="1" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="NM5" s="1" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="NN5" s="1" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="NO5" s="1" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="NP5" s="1" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="NQ5" s="1" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="NR5" s="1" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="NS5" s="1" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="NT5" s="1" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="NU5" s="1" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="NV5" s="1" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="NW5" s="1" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="NX5" s="1" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="NY5" s="1" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="NZ5" s="1" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="OA5" s="1" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="OB5" s="1" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="OC5" s="1"/>
       <c r="OD5" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="OE5" s="1" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="OF5" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="OG5" s="1" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="OH5" s="1" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="OI5" s="1" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="OJ5" s="1" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="OK5" s="1" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="OL5" s="1" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="OM5" s="1" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="ON5" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="OO5" s="1" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="OP5" s="1" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="OQ5" s="1" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="OR5" s="1" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="OS5" s="1" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="OT5" s="1" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="OU5" s="1" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="OV5" s="1" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="OW5" s="1" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="OX5" s="1" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="OY5" s="1" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="OZ5" s="1" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="PA5" s="1" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="PB5" s="1" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="PC5" s="1" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="PD5" s="1" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="PE5" s="1" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="PF5" s="1" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="PG5" s="1" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="PH5" s="1" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="PI5" s="1" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="PJ5" s="1" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="PK5" s="1" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="PL5" s="1" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="PM5" s="1" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="PN5" s="1" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="PO5" s="1" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="PP5" s="1" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="PQ5" s="1" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="PR5" s="1" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="PS5" s="1" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="PT5" s="1" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="PU5" s="1" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="PV5" s="1" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="PW5" s="1" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="PX5" s="1" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="PY5" s="1" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="PZ5" s="1" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="QA5" s="1" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="QB5" s="1" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="QC5" s="1" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="QD5" s="1" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="QE5" s="1" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="QF5" s="1" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="QG5" s="1" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="QH5" s="1" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="QI5" s="1" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="QJ5" s="1" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="QK5" s="1" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="QL5" s="1" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="QM5" s="1" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="QN5" s="1" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="QO5" s="1" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="QP5" s="1" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="QQ5" s="1" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="QR5" s="1" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="QS5" s="1" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="QT5" s="1" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="QU5" s="1" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="QV5" s="1" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="QW5" s="1" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="QX5" s="1" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="QY5" s="1" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="QZ5" s="1" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="RA5" s="1" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="RB5" s="1" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="RC5" s="1" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="RD5" s="1" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="RE5" s="1" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="RF5" s="1" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="RG5" s="1" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="RH5" s="1" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="RI5" s="1" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="RJ5" s="1" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="RK5" s="1" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="RL5" s="1" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="RM5" s="1" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="RN5" s="1" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="RO5" s="1" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="RP5" s="1" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="RQ5" s="1" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="RR5" s="1" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="RS5" s="1" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="RT5" s="1" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="RU5" s="1" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="RV5" s="1" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="RW5" s="1" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="RX5" s="1" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="RY5" s="1" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="RZ5" s="1" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="SA5" s="1" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="SB5" s="1" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="SC5" s="1" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="SD5" s="1" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="SE5" s="1" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="SF5" s="1" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="SG5" s="1" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="SH5" s="1" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="SI5" s="1" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="SJ5" s="1" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="SK5" s="1" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="SL5" s="1" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="SM5" s="1" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="SN5" s="1" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="SO5" s="1" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="SP5" s="1" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="SQ5" s="1" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="SR5" s="1" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="SS5" s="1" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="ST5" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="SU5" s="1" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="SV5" s="1" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="SW5" s="1" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="SX5" s="1" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="SY5" s="1" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="SZ5" s="1" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="TA5" s="1" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="TB5" s="1" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="TC5" s="1" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="TD5" s="1" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="TE5" s="1" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="TF5" s="1" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="TG5" s="1" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="TH5" s="1" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
       <c r="TI5" s="1" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="TJ5" s="1" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="TK5" s="1" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="TL5" s="1" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="TM5" s="1" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="TN5" s="1" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="TO5" s="1" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="TP5" s="1" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="TQ5" s="1" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="TR5" s="1" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="TS5" s="1" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="TT5" s="1" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="TU5" s="1" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="TV5" s="1" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="TW5" s="1" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="TX5" s="1" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="TY5" s="1" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="TZ5" s="1" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="UA5" s="1" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="UB5" s="1" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="UC5" s="1" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="UD5" s="1" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="UE5" s="1" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="UF5" s="1" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="UG5" s="1" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="UH5" s="1" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="UI5" s="1" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="UJ5" s="1" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="UK5" s="1" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="UL5" s="1" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="UM5" s="1" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="UN5" s="1" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="UO5" s="1" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="UP5" s="1" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="UQ5" s="1" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="UR5" s="1" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="US5" s="1" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="UT5" s="1" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="UU5" s="1" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="UV5" s="1" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="UW5" s="1" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="UX5" s="1" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="UY5" s="1" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="UZ5" s="1" t="s">
-        <v>214</v>
+        <v>232</v>
       </c>
       <c r="VA5" s="1" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="VB5" s="1" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="VC5" s="1" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="VD5" s="1" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="VE5" s="1" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="VF5" s="1" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="VG5" s="1" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="VH5" s="1" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="VI5" s="1" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="VJ5" s="1" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="VK5" s="1" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="VL5" s="1" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="VM5" s="1" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="VN5" s="1" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="VO5" s="1" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="VP5" s="1" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="VQ5" s="1" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="VR5" s="1" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="VS5" s="1" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="VT5" s="1" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="VU5" s="1" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="VV5" s="1" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="VW5" s="1" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="VX5" s="1" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="VY5" s="1" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="VZ5" s="1" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="WA5" s="1" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="WB5" s="1" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="WC5" s="1" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="WD5" s="1" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="WE5" s="1" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="WF5" s="1" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="WG5" s="1" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="WH5" s="1" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="WI5" s="1" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="WJ5" s="1" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="WK5" s="1" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="WL5" s="1" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="WM5" s="1" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="WN5" s="1" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="WO5" s="1" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="WP5" s="1" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="WQ5" s="1" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="WR5" s="1" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="WS5" s="1" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="WT5" s="1" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="WU5" s="1" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="WV5" s="1" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="WW5" s="1" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="WX5" s="1" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="WY5" s="1" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="WZ5" s="1" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="XA5" s="1" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="XB5" s="1" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="XC5" s="1" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="XD5" s="1" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="XE5" s="1" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="XF5" s="1" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="XG5" s="1" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="XH5" s="1" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="XI5" s="1" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="XJ5" s="1" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="XK5" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="XL5" s="1" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="XM5" s="1" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="XN5" s="1" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
       <c r="XO5" s="1" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="XP5" s="1" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
       <c r="XQ5" s="1" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="XR5" s="1" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="XS5" s="1" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="XT5" s="1" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="XU5" s="1" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="XV5" s="1" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="XW5" s="1" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="XX5" s="1" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="XY5" s="1" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="XZ5" s="1" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="YA5" s="1" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="YB5" s="1" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="YC5" s="1" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="YD5" s="1" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="YE5" s="1" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="YF5" s="1" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="YG5" s="1" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="YH5" s="1" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
       <c r="YI5" s="1" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="YJ5" s="1" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="YK5" s="1" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="YL5" s="1" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="YM5" s="1" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="YN5" s="1" t="s">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="YO5" s="1" t="s">
-        <v>307</v>
+        <v>325</v>
       </c>
       <c r="YP5" s="1" t="s">
-        <v>308</v>
+        <v>326</v>
       </c>
       <c r="YQ5" s="1" t="s">
-        <v>309</v>
+        <v>327</v>
       </c>
       <c r="YR5" s="1" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="YS5" s="1" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="YT5" s="1" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="YU5" s="1" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="YV5" s="1" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="YW5" s="1" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="YX5" s="1" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
       <c r="YY5" s="1" t="s">
-        <v>317</v>
+        <v>335</v>
       </c>
       <c r="YZ5" s="1" t="s">
-        <v>318</v>
+        <v>336</v>
       </c>
       <c r="ZA5" s="1" t="s">
-        <v>319</v>
+        <v>337</v>
       </c>
       <c r="ZB5" s="1" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="ZC5" s="1" t="s">
-        <v>321</v>
+        <v>339</v>
       </c>
       <c r="ZD5" s="1" t="s">
-        <v>322</v>
+        <v>340</v>
       </c>
       <c r="ZE5" s="1" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="ZF5" s="1" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="ZG5" s="1" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="ZH5" s="1" t="s">
-        <v>326</v>
+        <v>344</v>
       </c>
       <c r="ZI5" s="1" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
       <c r="ZJ5" s="1" t="s">
-        <v>328</v>
+        <v>346</v>
       </c>
       <c r="ZK5" s="1" t="s">
-        <v>329</v>
+        <v>347</v>
       </c>
       <c r="ZL5" s="1" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
       <c r="ZM5" s="1" t="s">
-        <v>331</v>
+        <v>349</v>
       </c>
       <c r="ZN5" s="1" t="s">
-        <v>332</v>
+        <v>350</v>
       </c>
       <c r="ZO5" s="1" t="s">
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="ZP5" s="1" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="ZQ5" s="1" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
       <c r="ZR5" s="1" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="ZS5" s="1" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="ZT5" s="1" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
       <c r="ZU5" s="1" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="ZV5" s="1" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="ZW5" s="1" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="ZX5" s="1" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="ZY5" s="1" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="ZZ5" s="1" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="AAA5" s="1" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="AAB5" s="1" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="AAC5" s="1" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="AAD5" s="1" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="AAE5" s="1" t="s">
-        <v>349</v>
+        <v>367</v>
       </c>
       <c r="AAF5" s="1" t="s">
-        <v>350</v>
+        <v>368</v>
       </c>
       <c r="AAG5" s="1" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
       <c r="AAH5" s="1" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="AAI5" s="1" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="AAJ5" s="1" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="AAK5" s="1" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="AAL5" s="1" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="AAM5" s="1" t="s">
-        <v>357</v>
+        <v>375</v>
       </c>
       <c r="AAN5" s="1" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
       <c r="AAO5" s="1" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="AAP5" s="1" t="s">
-        <v>360</v>
+        <v>378</v>
       </c>
       <c r="AAQ5" s="1" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="AAR5" s="1" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="AAS5" s="1" t="s">
-        <v>363</v>
+        <v>381</v>
       </c>
       <c r="AAT5" s="1" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
       <c r="AAU5" s="1" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="AAV5" s="1" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="AAW5" s="1" t="s">
-        <v>367</v>
+        <v>385</v>
       </c>
       <c r="AAX5" s="1" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="AAY5" s="1" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="AAZ5" s="1" t="s">
-        <v>370</v>
+        <v>388</v>
       </c>
       <c r="ABA5" s="1" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
       <c r="ABB5" s="1" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="ABC5" s="1" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
       <c r="ABD5" s="1" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="ABE5" s="1" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="ABF5" s="1" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="ABG5" s="1" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
       <c r="ABH5" s="1" t="s">
-        <v>378</v>
+        <v>396</v>
       </c>
       <c r="ABI5" s="1" t="s">
-        <v>379</v>
+        <v>397</v>
       </c>
       <c r="ABJ5" s="1" t="s">
-        <v>380</v>
+        <v>398</v>
       </c>
       <c r="ABK5" s="1" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="ABL5" s="1" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="ABM5" s="1" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="ABN5" s="1" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="ABO5" s="1" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="ABP5" s="1" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="ABQ5" s="1" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="ABR5" s="1" t="s">
-        <v>388</v>
+        <v>406</v>
       </c>
       <c r="ABS5" s="1" t="s">
-        <v>389</v>
+        <v>407</v>
       </c>
       <c r="ABT5" s="1" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="ABU5" s="1" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="ABV5" s="1" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
       <c r="ABW5" s="1" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="ABX5" s="1" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="ABY5" s="1" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="ABZ5" s="1" t="s">
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="ACA5" s="1" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="ACB5" s="1" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="ACC5" s="1" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
       <c r="ACD5" s="1" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="ACE5" s="1" t="s">
-        <v>401</v>
+        <v>419</v>
       </c>
       <c r="ACF5" s="1" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
       <c r="ACG5" s="1" t="s">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="ACH5" s="1" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
       <c r="ACI5" s="1" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="ACJ5" s="1" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="ACK5" s="1"/>
       <c r="ACL5" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="ACM5" s="1" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="ACN5" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="ACO5" s="1"/>
       <c r="ACP5" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="ACQ5" s="1"/>
       <c r="ACR5" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="ACS5" s="1" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="ACT5" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="ACU5" s="1" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="ACV5" s="1" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="ACW5" s="1" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="ACX5" s="1" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="ACY5" s="1" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="ACZ5" s="1" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="ADA5" s="1" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="ADB5" s="1" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="ADC5" s="1"/>
       <c r="ADD5" s="1"/>
       <c r="ADE5" s="1"/>
       <c r="ADF5" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="ADG5" s="1" t="s">
-        <v>37</v>
-[...12 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="ADH5" s="1"/>
+      <c r="ADI5" s="1"/>
+      <c r="ADJ5" s="1"/>
+      <c r="ADK5" s="1"/>
       <c r="ADL5" s="1"/>
-      <c r="ADM5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="ADM5" s="1"/>
+      <c r="ADN5" s="1"/>
       <c r="ADO5" s="1"/>
       <c r="ADP5" s="1"/>
       <c r="ADQ5" s="1"/>
       <c r="ADR5" s="1"/>
       <c r="ADS5" s="1"/>
       <c r="ADT5" s="1"/>
       <c r="ADU5" s="1"/>
       <c r="ADV5" s="1"/>
-      <c r="ADW5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="ADW5" s="1"/>
+      <c r="ADX5" s="1"/>
       <c r="ADY5" s="1" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="ADZ5" s="1" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="AEA5" s="1" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="AEB5" s="1" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="AEC5" s="1"/>
-      <c r="AED5" s="1"/>
-      <c r="AEE5" s="1"/>
+      <c r="AED5" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="AEE5" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="AEF5" s="1"/>
+      <c r="AEG5" s="1"/>
+      <c r="AEH5" s="1"/>
+      <c r="AEI5" s="1"/>
+      <c r="AEJ5" s="1"/>
+      <c r="AEK5" s="1"/>
+      <c r="AEL5" s="1"/>
+      <c r="AEM5" s="1"/>
+      <c r="AEN5" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="AEO5" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="AEP5" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="AEQ5" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="AER5" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="AES5" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="AET5" s="1"/>
+      <c r="AEU5" s="1"/>
+      <c r="AEV5" s="1"/>
     </row>
-    <row r="6" spans="1:811" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:828" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
@@ -10497,5037 +10815,12632 @@
       <c r="ACB6" s="1"/>
       <c r="ACC6" s="1"/>
       <c r="ACD6" s="1"/>
       <c r="ACE6" s="1"/>
       <c r="ACF6" s="1"/>
       <c r="ACG6" s="1"/>
       <c r="ACH6" s="1"/>
       <c r="ACI6" s="1"/>
       <c r="ACJ6" s="1"/>
       <c r="ACK6" s="1"/>
       <c r="ACL6" s="1"/>
       <c r="ACM6" s="1"/>
       <c r="ACN6" s="1"/>
       <c r="ACO6" s="1"/>
       <c r="ACP6" s="1"/>
       <c r="ACQ6" s="1"/>
       <c r="ACR6" s="1"/>
       <c r="ACS6" s="1"/>
       <c r="ACT6" s="1"/>
       <c r="ACU6" s="1"/>
       <c r="ACV6" s="1"/>
       <c r="ACW6" s="1"/>
       <c r="ACX6" s="1"/>
       <c r="ACY6" s="1"/>
       <c r="ACZ6" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="ADA6" s="1"/>
       <c r="ADB6" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="ADC6" s="1" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="ADD6" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="ADE6" s="1"/>
       <c r="ADF6" s="1"/>
       <c r="ADG6" s="1"/>
       <c r="ADH6" s="1"/>
-      <c r="ADI6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="ADI6" s="1"/>
       <c r="ADJ6" s="1"/>
-      <c r="ADK6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="ADK6" s="1"/>
+      <c r="ADL6" s="1"/>
       <c r="ADM6" s="1"/>
-      <c r="ADN6" s="1" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="ADN6" s="1"/>
+      <c r="ADO6" s="1"/>
+      <c r="ADP6" s="1"/>
+      <c r="ADQ6" s="1"/>
+      <c r="ADR6" s="1"/>
+      <c r="ADS6" s="1"/>
+      <c r="ADT6" s="1"/>
+      <c r="ADU6" s="1"/>
+      <c r="ADV6" s="1"/>
       <c r="ADW6" s="1"/>
-      <c r="ADX6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="ADX6" s="1"/>
       <c r="ADY6" s="1"/>
       <c r="ADZ6" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="AEA6" s="1"/>
       <c r="AEB6" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="AEC6" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="AEC6" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="AED6" s="1"/>
-      <c r="AEE6" s="1"/>
+      <c r="AEE6" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AEF6" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AEG6" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AEH6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AEI6" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AEJ6" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AEK6" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AEL6" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AEM6" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AEN6" s="1"/>
+      <c r="AEO6" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AEP6" s="1"/>
+      <c r="AEQ6" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AER6" s="1"/>
+      <c r="AES6" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AET6" s="1"/>
+      <c r="AEU6" s="1"/>
+      <c r="AEV6" s="1"/>
     </row>
-    <row r="7" spans="1:811" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:828" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>421</v>
+        <v>439</v>
       </c>
       <c r="B7" t="s">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="C7" t="s">
-        <v>423</v>
+        <v>441</v>
       </c>
       <c r="D7" t="s">
-        <v>424</v>
+        <v>442</v>
       </c>
       <c r="E7" t="s">
-        <v>425</v>
+        <v>443</v>
       </c>
       <c r="F7" t="s">
-        <v>426</v>
+        <v>444</v>
       </c>
       <c r="G7" t="s">
-        <v>427</v>
+        <v>445</v>
       </c>
       <c r="H7" t="s">
-        <v>428</v>
+        <v>446</v>
       </c>
       <c r="I7" t="s">
-        <v>429</v>
+        <v>447</v>
       </c>
       <c r="J7" t="s">
-        <v>430</v>
+        <v>448</v>
       </c>
       <c r="K7" t="s">
-        <v>431</v>
+        <v>449</v>
       </c>
       <c r="L7" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="M7" t="s">
-        <v>433</v>
+        <v>451</v>
       </c>
       <c r="N7" t="s">
-        <v>434</v>
+        <v>452</v>
       </c>
       <c r="O7" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
       <c r="P7" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="Q7" t="s">
-        <v>437</v>
+        <v>455</v>
       </c>
       <c r="R7" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="S7" t="s">
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="T7" t="s">
+        <v>458</v>
+      </c>
+      <c r="U7" t="s">
+        <v>459</v>
+      </c>
+      <c r="V7" t="s">
+        <v>460</v>
+      </c>
+      <c r="W7" t="s">
+        <v>461</v>
+      </c>
+      <c r="X7" t="s">
+        <v>462</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>463</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>464</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>465</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>466</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>467</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>468</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>469</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>470</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>471</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>472</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>473</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>474</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>475</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>476</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>477</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>478</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>479</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>480</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>481</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>482</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>483</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>484</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>485</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>486</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>487</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>488</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>489</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>490</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>491</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>492</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>493</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>494</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>495</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>496</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>497</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>498</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>499</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>500</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>501</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>502</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>503</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>504</v>
+      </c>
+      <c r="BO7" t="s">
+        <v>505</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>506</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>507</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>508</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>509</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>510</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>511</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>512</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>513</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>514</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>515</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>516</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>517</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>518</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>519</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>520</v>
+      </c>
+      <c r="CE7" t="s">
+        <v>521</v>
+      </c>
+      <c r="CF7" t="s">
+        <v>522</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>523</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>524</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>525</v>
+      </c>
+      <c r="CJ7" t="s">
+        <v>526</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>527</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>528</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>529</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>530</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>531</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>532</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>533</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>534</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>535</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>536</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>537</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>538</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>539</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>540</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>541</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>542</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>543</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>544</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>545</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>546</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>547</v>
+      </c>
+      <c r="DF7" t="s">
+        <v>548</v>
+      </c>
+      <c r="DG7" t="s">
+        <v>549</v>
+      </c>
+      <c r="DH7" t="s">
+        <v>550</v>
+      </c>
+      <c r="DI7" t="s">
+        <v>551</v>
+      </c>
+      <c r="DJ7" t="s">
+        <v>552</v>
+      </c>
+      <c r="DK7" t="s">
+        <v>553</v>
+      </c>
+      <c r="DL7" t="s">
+        <v>554</v>
+      </c>
+      <c r="DM7" t="s">
+        <v>555</v>
+      </c>
+      <c r="DN7" t="s">
+        <v>556</v>
+      </c>
+      <c r="DO7" t="s">
+        <v>557</v>
+      </c>
+      <c r="DP7" t="s">
+        <v>558</v>
+      </c>
+      <c r="DQ7" t="s">
+        <v>559</v>
+      </c>
+      <c r="DR7" t="s">
+        <v>560</v>
+      </c>
+      <c r="DS7" t="s">
+        <v>561</v>
+      </c>
+      <c r="DT7" t="s">
+        <v>562</v>
+      </c>
+      <c r="DU7" t="s">
+        <v>563</v>
+      </c>
+      <c r="DV7" t="s">
+        <v>564</v>
+      </c>
+      <c r="DW7" t="s">
+        <v>565</v>
+      </c>
+      <c r="DX7" t="s">
+        <v>566</v>
+      </c>
+      <c r="DY7" t="s">
+        <v>567</v>
+      </c>
+      <c r="DZ7" t="s">
+        <v>568</v>
+      </c>
+      <c r="EA7" t="s">
+        <v>569</v>
+      </c>
+      <c r="EB7" t="s">
+        <v>570</v>
+      </c>
+      <c r="EC7" t="s">
+        <v>571</v>
+      </c>
+      <c r="ED7" t="s">
+        <v>572</v>
+      </c>
+      <c r="EE7" t="s">
+        <v>573</v>
+      </c>
+      <c r="EF7" t="s">
+        <v>574</v>
+      </c>
+      <c r="EG7" t="s">
+        <v>575</v>
+      </c>
+      <c r="EH7" t="s">
+        <v>576</v>
+      </c>
+      <c r="EI7" t="s">
+        <v>577</v>
+      </c>
+      <c r="EJ7" t="s">
+        <v>578</v>
+      </c>
+      <c r="EK7" t="s">
+        <v>579</v>
+      </c>
+      <c r="EL7" t="s">
+        <v>580</v>
+      </c>
+      <c r="EM7" t="s">
+        <v>581</v>
+      </c>
+      <c r="EN7" t="s">
+        <v>582</v>
+      </c>
+      <c r="EO7" t="s">
+        <v>583</v>
+      </c>
+      <c r="EP7" t="s">
+        <v>584</v>
+      </c>
+      <c r="EQ7" t="s">
+        <v>585</v>
+      </c>
+      <c r="ER7" t="s">
+        <v>586</v>
+      </c>
+      <c r="ES7" t="s">
+        <v>587</v>
+      </c>
+      <c r="ET7" t="s">
+        <v>588</v>
+      </c>
+      <c r="EU7" t="s">
+        <v>589</v>
+      </c>
+      <c r="EV7" t="s">
+        <v>590</v>
+      </c>
+      <c r="EW7" t="s">
+        <v>591</v>
+      </c>
+      <c r="EX7" t="s">
+        <v>592</v>
+      </c>
+      <c r="EY7" t="s">
+        <v>593</v>
+      </c>
+      <c r="EZ7" t="s">
+        <v>594</v>
+      </c>
+      <c r="FA7" t="s">
+        <v>595</v>
+      </c>
+      <c r="FB7" t="s">
+        <v>596</v>
+      </c>
+      <c r="FC7" t="s">
+        <v>597</v>
+      </c>
+      <c r="FD7" t="s">
+        <v>598</v>
+      </c>
+      <c r="FE7" t="s">
+        <v>599</v>
+      </c>
+      <c r="FF7" t="s">
+        <v>600</v>
+      </c>
+      <c r="FG7" t="s">
+        <v>601</v>
+      </c>
+      <c r="FH7" t="s">
+        <v>602</v>
+      </c>
+      <c r="FI7" t="s">
+        <v>603</v>
+      </c>
+      <c r="FJ7" t="s">
+        <v>604</v>
+      </c>
+      <c r="FK7" t="s">
+        <v>605</v>
+      </c>
+      <c r="FL7" t="s">
+        <v>606</v>
+      </c>
+      <c r="FM7" t="s">
+        <v>607</v>
+      </c>
+      <c r="FN7" t="s">
+        <v>608</v>
+      </c>
+      <c r="FO7" t="s">
+        <v>609</v>
+      </c>
+      <c r="FP7" t="s">
+        <v>610</v>
+      </c>
+      <c r="FQ7" t="s">
+        <v>611</v>
+      </c>
+      <c r="FR7" t="s">
+        <v>612</v>
+      </c>
+      <c r="FS7" t="s">
+        <v>613</v>
+      </c>
+      <c r="FT7" t="s">
+        <v>614</v>
+      </c>
+      <c r="FU7" t="s">
+        <v>615</v>
+      </c>
+      <c r="FV7" t="s">
+        <v>616</v>
+      </c>
+      <c r="FW7" t="s">
+        <v>617</v>
+      </c>
+      <c r="FX7" t="s">
+        <v>618</v>
+      </c>
+      <c r="FY7" t="s">
+        <v>619</v>
+      </c>
+      <c r="FZ7" t="s">
+        <v>620</v>
+      </c>
+      <c r="GA7" t="s">
+        <v>621</v>
+      </c>
+      <c r="GB7" t="s">
+        <v>622</v>
+      </c>
+      <c r="GC7" t="s">
+        <v>623</v>
+      </c>
+      <c r="GD7" t="s">
+        <v>624</v>
+      </c>
+      <c r="GE7" t="s">
+        <v>625</v>
+      </c>
+      <c r="GF7" t="s">
+        <v>626</v>
+      </c>
+      <c r="GG7" t="s">
+        <v>627</v>
+      </c>
+      <c r="GH7" t="s">
+        <v>628</v>
+      </c>
+      <c r="GI7" t="s">
+        <v>629</v>
+      </c>
+      <c r="GJ7" t="s">
+        <v>630</v>
+      </c>
+      <c r="GK7" t="s">
+        <v>631</v>
+      </c>
+      <c r="GL7" t="s">
+        <v>632</v>
+      </c>
+      <c r="GM7" t="s">
+        <v>633</v>
+      </c>
+      <c r="GN7" t="s">
+        <v>634</v>
+      </c>
+      <c r="GO7" t="s">
+        <v>635</v>
+      </c>
+      <c r="GP7" t="s">
+        <v>636</v>
+      </c>
+      <c r="GQ7" t="s">
+        <v>637</v>
+      </c>
+      <c r="GR7" t="s">
+        <v>638</v>
+      </c>
+      <c r="GS7" t="s">
+        <v>639</v>
+      </c>
+      <c r="GT7" t="s">
+        <v>640</v>
+      </c>
+      <c r="GU7" t="s">
+        <v>641</v>
+      </c>
+      <c r="GV7" t="s">
+        <v>642</v>
+      </c>
+      <c r="GW7" t="s">
+        <v>643</v>
+      </c>
+      <c r="GX7" t="s">
+        <v>644</v>
+      </c>
+      <c r="GY7" t="s">
+        <v>645</v>
+      </c>
+      <c r="GZ7" t="s">
+        <v>646</v>
+      </c>
+      <c r="HA7" t="s">
+        <v>647</v>
+      </c>
+      <c r="HB7" t="s">
+        <v>648</v>
+      </c>
+      <c r="HC7" t="s">
+        <v>649</v>
+      </c>
+      <c r="HD7" t="s">
+        <v>650</v>
+      </c>
+      <c r="HE7" t="s">
+        <v>651</v>
+      </c>
+      <c r="HF7" t="s">
+        <v>652</v>
+      </c>
+      <c r="HG7" t="s">
+        <v>653</v>
+      </c>
+      <c r="HH7" t="s">
+        <v>654</v>
+      </c>
+      <c r="HI7" t="s">
+        <v>655</v>
+      </c>
+      <c r="HJ7" t="s">
+        <v>656</v>
+      </c>
+      <c r="HK7" t="s">
+        <v>657</v>
+      </c>
+      <c r="HL7" t="s">
+        <v>658</v>
+      </c>
+      <c r="HM7" t="s">
+        <v>659</v>
+      </c>
+      <c r="HN7" t="s">
+        <v>660</v>
+      </c>
+      <c r="HO7" t="s">
+        <v>661</v>
+      </c>
+      <c r="HP7" t="s">
+        <v>662</v>
+      </c>
+      <c r="HQ7" t="s">
+        <v>663</v>
+      </c>
+      <c r="HR7" t="s">
+        <v>664</v>
+      </c>
+      <c r="HS7" t="s">
+        <v>665</v>
+      </c>
+      <c r="HT7" t="s">
+        <v>666</v>
+      </c>
+      <c r="HU7" t="s">
+        <v>667</v>
+      </c>
+      <c r="HV7" t="s">
+        <v>668</v>
+      </c>
+      <c r="HW7" t="s">
+        <v>669</v>
+      </c>
+      <c r="HX7" t="s">
+        <v>670</v>
+      </c>
+      <c r="HY7" t="s">
+        <v>671</v>
+      </c>
+      <c r="HZ7" t="s">
+        <v>672</v>
+      </c>
+      <c r="IA7" t="s">
+        <v>673</v>
+      </c>
+      <c r="IB7" t="s">
+        <v>674</v>
+      </c>
+      <c r="IC7" t="s">
+        <v>675</v>
+      </c>
+      <c r="ID7" t="s">
+        <v>676</v>
+      </c>
+      <c r="IE7" t="s">
+        <v>677</v>
+      </c>
+      <c r="IF7" t="s">
+        <v>678</v>
+      </c>
+      <c r="IG7" t="s">
+        <v>679</v>
+      </c>
+      <c r="IH7" t="s">
+        <v>680</v>
+      </c>
+      <c r="II7" t="s">
+        <v>681</v>
+      </c>
+      <c r="IJ7" t="s">
+        <v>682</v>
+      </c>
+      <c r="IK7" t="s">
+        <v>683</v>
+      </c>
+      <c r="IL7" t="s">
+        <v>684</v>
+      </c>
+      <c r="IM7" t="s">
+        <v>685</v>
+      </c>
+      <c r="IN7" t="s">
+        <v>686</v>
+      </c>
+      <c r="IO7" t="s">
+        <v>687</v>
+      </c>
+      <c r="IP7" t="s">
+        <v>688</v>
+      </c>
+      <c r="IQ7" t="s">
+        <v>689</v>
+      </c>
+      <c r="IR7" t="s">
+        <v>690</v>
+      </c>
+      <c r="IS7" t="s">
+        <v>691</v>
+      </c>
+      <c r="IT7" t="s">
+        <v>692</v>
+      </c>
+      <c r="IU7" t="s">
+        <v>693</v>
+      </c>
+      <c r="IV7" t="s">
+        <v>694</v>
+      </c>
+      <c r="IW7" t="s">
+        <v>695</v>
+      </c>
+      <c r="IX7" t="s">
+        <v>696</v>
+      </c>
+      <c r="IY7" t="s">
+        <v>697</v>
+      </c>
+      <c r="IZ7" t="s">
+        <v>698</v>
+      </c>
+      <c r="JA7" t="s">
+        <v>699</v>
+      </c>
+      <c r="JB7" t="s">
+        <v>700</v>
+      </c>
+      <c r="JC7" t="s">
+        <v>701</v>
+      </c>
+      <c r="JD7" t="s">
+        <v>702</v>
+      </c>
+      <c r="JE7" t="s">
+        <v>703</v>
+      </c>
+      <c r="JF7" t="s">
+        <v>704</v>
+      </c>
+      <c r="JG7" t="s">
+        <v>705</v>
+      </c>
+      <c r="JH7" t="s">
+        <v>706</v>
+      </c>
+      <c r="JI7" t="s">
+        <v>707</v>
+      </c>
+      <c r="JJ7" t="s">
+        <v>708</v>
+      </c>
+      <c r="JK7" t="s">
+        <v>709</v>
+      </c>
+      <c r="JL7" t="s">
+        <v>710</v>
+      </c>
+      <c r="JM7" t="s">
+        <v>711</v>
+      </c>
+      <c r="JN7" t="s">
+        <v>712</v>
+      </c>
+      <c r="JO7" t="s">
+        <v>713</v>
+      </c>
+      <c r="JP7" t="s">
+        <v>714</v>
+      </c>
+      <c r="JQ7" t="s">
+        <v>715</v>
+      </c>
+      <c r="JR7" t="s">
+        <v>716</v>
+      </c>
+      <c r="JS7" t="s">
+        <v>717</v>
+      </c>
+      <c r="JT7" t="s">
+        <v>718</v>
+      </c>
+      <c r="JU7" t="s">
+        <v>719</v>
+      </c>
+      <c r="JV7" t="s">
+        <v>720</v>
+      </c>
+      <c r="JW7" t="s">
+        <v>721</v>
+      </c>
+      <c r="JX7" t="s">
+        <v>722</v>
+      </c>
+      <c r="JY7" t="s">
+        <v>723</v>
+      </c>
+      <c r="JZ7" t="s">
+        <v>724</v>
+      </c>
+      <c r="KA7" t="s">
+        <v>725</v>
+      </c>
+      <c r="KB7" t="s">
+        <v>726</v>
+      </c>
+      <c r="KC7" t="s">
+        <v>727</v>
+      </c>
+      <c r="KD7" t="s">
+        <v>728</v>
+      </c>
+      <c r="KE7" t="s">
+        <v>729</v>
+      </c>
+      <c r="KF7" t="s">
+        <v>730</v>
+      </c>
+      <c r="KG7" t="s">
+        <v>731</v>
+      </c>
+      <c r="KH7" t="s">
+        <v>732</v>
+      </c>
+      <c r="KI7" t="s">
+        <v>733</v>
+      </c>
+      <c r="KJ7" t="s">
+        <v>734</v>
+      </c>
+      <c r="KK7" t="s">
+        <v>735</v>
+      </c>
+      <c r="KL7" t="s">
+        <v>736</v>
+      </c>
+      <c r="KM7" t="s">
+        <v>737</v>
+      </c>
+      <c r="KN7" t="s">
+        <v>738</v>
+      </c>
+      <c r="KO7" t="s">
+        <v>739</v>
+      </c>
+      <c r="KP7" t="s">
+        <v>740</v>
+      </c>
+      <c r="KQ7" t="s">
+        <v>741</v>
+      </c>
+      <c r="KR7" t="s">
+        <v>742</v>
+      </c>
+      <c r="KS7" t="s">
+        <v>743</v>
+      </c>
+      <c r="KT7" t="s">
+        <v>744</v>
+      </c>
+      <c r="KU7" t="s">
+        <v>745</v>
+      </c>
+      <c r="KV7" t="s">
+        <v>746</v>
+      </c>
+      <c r="KW7" t="s">
+        <v>747</v>
+      </c>
+      <c r="KX7" t="s">
+        <v>748</v>
+      </c>
+      <c r="KY7" t="s">
+        <v>749</v>
+      </c>
+      <c r="KZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LA7" t="s">
+        <v>751</v>
+      </c>
+      <c r="LB7" t="s">
+        <v>752</v>
+      </c>
+      <c r="LC7" t="s">
+        <v>753</v>
+      </c>
+      <c r="LD7" t="s">
+        <v>754</v>
+      </c>
+      <c r="LE7" t="s">
+        <v>755</v>
+      </c>
+      <c r="LF7" t="s">
+        <v>756</v>
+      </c>
+      <c r="LG7" t="s">
+        <v>757</v>
+      </c>
+      <c r="LH7" t="s">
+        <v>758</v>
+      </c>
+      <c r="LI7" t="s">
+        <v>759</v>
+      </c>
+      <c r="LJ7" t="s">
+        <v>760</v>
+      </c>
+      <c r="LK7" t="s">
+        <v>761</v>
+      </c>
+      <c r="LL7" t="s">
+        <v>762</v>
+      </c>
+      <c r="LM7" t="s">
+        <v>763</v>
+      </c>
+      <c r="LN7" t="s">
+        <v>764</v>
+      </c>
+      <c r="LO7" t="s">
+        <v>765</v>
+      </c>
+      <c r="LP7" t="s">
+        <v>766</v>
+      </c>
+      <c r="LQ7" t="s">
+        <v>767</v>
+      </c>
+      <c r="LR7" t="s">
+        <v>768</v>
+      </c>
+      <c r="LS7" t="s">
+        <v>769</v>
+      </c>
+      <c r="LT7" t="s">
+        <v>770</v>
+      </c>
+      <c r="LU7" t="s">
+        <v>771</v>
+      </c>
+      <c r="LV7" t="s">
+        <v>772</v>
+      </c>
+      <c r="LW7" t="s">
+        <v>773</v>
+      </c>
+      <c r="LX7" t="s">
+        <v>774</v>
+      </c>
+      <c r="LY7" t="s">
+        <v>775</v>
+      </c>
+      <c r="LZ7" t="s">
+        <v>776</v>
+      </c>
+      <c r="MA7" t="s">
+        <v>777</v>
+      </c>
+      <c r="MB7" t="s">
+        <v>778</v>
+      </c>
+      <c r="MC7" t="s">
+        <v>779</v>
+      </c>
+      <c r="MD7" t="s">
+        <v>780</v>
+      </c>
+      <c r="ME7" t="s">
+        <v>781</v>
+      </c>
+      <c r="MF7" t="s">
+        <v>782</v>
+      </c>
+      <c r="MG7" t="s">
+        <v>783</v>
+      </c>
+      <c r="MH7" t="s">
+        <v>784</v>
+      </c>
+      <c r="MI7" t="s">
+        <v>785</v>
+      </c>
+      <c r="MJ7" t="s">
+        <v>786</v>
+      </c>
+      <c r="MK7" t="s">
+        <v>787</v>
+      </c>
+      <c r="ML7" t="s">
+        <v>788</v>
+      </c>
+      <c r="MM7" t="s">
+        <v>789</v>
+      </c>
+      <c r="MN7" t="s">
+        <v>790</v>
+      </c>
+      <c r="MO7" t="s">
+        <v>791</v>
+      </c>
+      <c r="MP7" t="s">
+        <v>792</v>
+      </c>
+      <c r="MQ7" t="s">
+        <v>793</v>
+      </c>
+      <c r="MR7" t="s">
+        <v>794</v>
+      </c>
+      <c r="MS7" t="s">
+        <v>795</v>
+      </c>
+      <c r="MT7" t="s">
+        <v>796</v>
+      </c>
+      <c r="MU7" t="s">
+        <v>797</v>
+      </c>
+      <c r="MV7" t="s">
+        <v>798</v>
+      </c>
+      <c r="MW7" t="s">
+        <v>799</v>
+      </c>
+      <c r="MX7" t="s">
+        <v>800</v>
+      </c>
+      <c r="MY7" t="s">
+        <v>801</v>
+      </c>
+      <c r="MZ7" t="s">
+        <v>802</v>
+      </c>
+      <c r="NA7" t="s">
+        <v>803</v>
+      </c>
+      <c r="NB7" t="s">
+        <v>804</v>
+      </c>
+      <c r="NC7" t="s">
+        <v>805</v>
+      </c>
+      <c r="ND7" t="s">
+        <v>806</v>
+      </c>
+      <c r="NE7" t="s">
+        <v>807</v>
+      </c>
+      <c r="NF7" t="s">
+        <v>808</v>
+      </c>
+      <c r="NG7" t="s">
+        <v>809</v>
+      </c>
+      <c r="NH7" t="s">
+        <v>810</v>
+      </c>
+      <c r="NI7" t="s">
+        <v>811</v>
+      </c>
+      <c r="NJ7" t="s">
+        <v>812</v>
+      </c>
+      <c r="NK7" t="s">
+        <v>813</v>
+      </c>
+      <c r="NL7" t="s">
+        <v>814</v>
+      </c>
+      <c r="NM7" t="s">
+        <v>815</v>
+      </c>
+      <c r="NN7" t="s">
+        <v>816</v>
+      </c>
+      <c r="NO7" t="s">
+        <v>817</v>
+      </c>
+      <c r="NP7" t="s">
+        <v>818</v>
+      </c>
+      <c r="NQ7" t="s">
+        <v>819</v>
+      </c>
+      <c r="NR7" t="s">
+        <v>820</v>
+      </c>
+      <c r="NS7" t="s">
+        <v>821</v>
+      </c>
+      <c r="NT7" t="s">
+        <v>822</v>
+      </c>
+      <c r="NU7" t="s">
+        <v>823</v>
+      </c>
+      <c r="NV7" t="s">
+        <v>824</v>
+      </c>
+      <c r="NW7" t="s">
+        <v>825</v>
+      </c>
+      <c r="NX7" t="s">
+        <v>826</v>
+      </c>
+      <c r="NY7" t="s">
+        <v>827</v>
+      </c>
+      <c r="NZ7" t="s">
+        <v>828</v>
+      </c>
+      <c r="OA7" t="s">
+        <v>829</v>
+      </c>
+      <c r="OB7" t="s">
+        <v>830</v>
+      </c>
+      <c r="OC7" t="s">
+        <v>831</v>
+      </c>
+      <c r="OD7" t="s">
+        <v>832</v>
+      </c>
+      <c r="OE7" t="s">
+        <v>833</v>
+      </c>
+      <c r="OF7" t="s">
+        <v>834</v>
+      </c>
+      <c r="OG7" t="s">
+        <v>835</v>
+      </c>
+      <c r="OH7" t="s">
+        <v>836</v>
+      </c>
+      <c r="OI7" t="s">
+        <v>837</v>
+      </c>
+      <c r="OJ7" t="s">
+        <v>838</v>
+      </c>
+      <c r="OK7" t="s">
+        <v>839</v>
+      </c>
+      <c r="OL7" t="s">
+        <v>840</v>
+      </c>
+      <c r="OM7" t="s">
+        <v>841</v>
+      </c>
+      <c r="ON7" t="s">
+        <v>842</v>
+      </c>
+      <c r="OO7" t="s">
+        <v>843</v>
+      </c>
+      <c r="OP7" t="s">
+        <v>844</v>
+      </c>
+      <c r="OQ7" t="s">
+        <v>845</v>
+      </c>
+      <c r="OR7" t="s">
+        <v>846</v>
+      </c>
+      <c r="OS7" t="s">
+        <v>847</v>
+      </c>
+      <c r="OT7" t="s">
+        <v>848</v>
+      </c>
+      <c r="OU7" t="s">
+        <v>849</v>
+      </c>
+      <c r="OV7" t="s">
+        <v>850</v>
+      </c>
+      <c r="OW7" t="s">
+        <v>851</v>
+      </c>
+      <c r="OX7" t="s">
+        <v>852</v>
+      </c>
+      <c r="OY7" t="s">
+        <v>853</v>
+      </c>
+      <c r="OZ7" t="s">
+        <v>854</v>
+      </c>
+      <c r="PA7" t="s">
+        <v>855</v>
+      </c>
+      <c r="PB7" t="s">
+        <v>856</v>
+      </c>
+      <c r="PC7" t="s">
+        <v>857</v>
+      </c>
+      <c r="PD7" t="s">
+        <v>858</v>
+      </c>
+      <c r="PE7" t="s">
+        <v>859</v>
+      </c>
+      <c r="PF7" t="s">
+        <v>860</v>
+      </c>
+      <c r="PG7" t="s">
+        <v>861</v>
+      </c>
+      <c r="PH7" t="s">
+        <v>862</v>
+      </c>
+      <c r="PI7" t="s">
+        <v>863</v>
+      </c>
+      <c r="PJ7" t="s">
+        <v>864</v>
+      </c>
+      <c r="PK7" t="s">
+        <v>865</v>
+      </c>
+      <c r="PL7" t="s">
+        <v>866</v>
+      </c>
+      <c r="PM7" t="s">
+        <v>867</v>
+      </c>
+      <c r="PN7" t="s">
+        <v>868</v>
+      </c>
+      <c r="PO7" t="s">
+        <v>869</v>
+      </c>
+      <c r="PP7" t="s">
+        <v>870</v>
+      </c>
+      <c r="PQ7" t="s">
+        <v>871</v>
+      </c>
+      <c r="PR7" t="s">
+        <v>872</v>
+      </c>
+      <c r="PS7" t="s">
+        <v>873</v>
+      </c>
+      <c r="PT7" t="s">
+        <v>874</v>
+      </c>
+      <c r="PU7" t="s">
+        <v>875</v>
+      </c>
+      <c r="PV7" t="s">
+        <v>876</v>
+      </c>
+      <c r="PW7" t="s">
+        <v>877</v>
+      </c>
+      <c r="PX7" t="s">
+        <v>878</v>
+      </c>
+      <c r="PY7" t="s">
+        <v>879</v>
+      </c>
+      <c r="PZ7" t="s">
+        <v>880</v>
+      </c>
+      <c r="QA7" t="s">
+        <v>881</v>
+      </c>
+      <c r="QB7" t="s">
+        <v>882</v>
+      </c>
+      <c r="QC7" t="s">
+        <v>883</v>
+      </c>
+      <c r="QD7" t="s">
+        <v>884</v>
+      </c>
+      <c r="QE7" t="s">
+        <v>885</v>
+      </c>
+      <c r="QF7" t="s">
+        <v>886</v>
+      </c>
+      <c r="QG7" t="s">
+        <v>887</v>
+      </c>
+      <c r="QH7" t="s">
+        <v>888</v>
+      </c>
+      <c r="QI7" t="s">
+        <v>889</v>
+      </c>
+      <c r="QJ7" t="s">
+        <v>890</v>
+      </c>
+      <c r="QK7" t="s">
+        <v>891</v>
+      </c>
+      <c r="QL7" t="s">
+        <v>892</v>
+      </c>
+      <c r="QM7" t="s">
+        <v>893</v>
+      </c>
+      <c r="QN7" t="s">
+        <v>894</v>
+      </c>
+      <c r="QO7" t="s">
+        <v>895</v>
+      </c>
+      <c r="QP7" t="s">
+        <v>896</v>
+      </c>
+      <c r="QQ7" t="s">
+        <v>897</v>
+      </c>
+      <c r="QR7" t="s">
+        <v>898</v>
+      </c>
+      <c r="QS7" t="s">
+        <v>899</v>
+      </c>
+      <c r="QT7" t="s">
+        <v>900</v>
+      </c>
+      <c r="QU7" t="s">
+        <v>901</v>
+      </c>
+      <c r="QV7" t="s">
+        <v>902</v>
+      </c>
+      <c r="QW7" t="s">
+        <v>903</v>
+      </c>
+      <c r="QX7" t="s">
+        <v>904</v>
+      </c>
+      <c r="QY7" t="s">
+        <v>905</v>
+      </c>
+      <c r="QZ7" t="s">
+        <v>906</v>
+      </c>
+      <c r="RA7" t="s">
+        <v>907</v>
+      </c>
+      <c r="RB7" t="s">
+        <v>908</v>
+      </c>
+      <c r="RC7" t="s">
+        <v>909</v>
+      </c>
+      <c r="RD7" t="s">
+        <v>910</v>
+      </c>
+      <c r="RE7" t="s">
+        <v>911</v>
+      </c>
+      <c r="RF7" t="s">
+        <v>912</v>
+      </c>
+      <c r="RG7" t="s">
+        <v>913</v>
+      </c>
+      <c r="RH7" t="s">
+        <v>914</v>
+      </c>
+      <c r="RI7" t="s">
+        <v>915</v>
+      </c>
+      <c r="RJ7" t="s">
+        <v>916</v>
+      </c>
+      <c r="RK7" t="s">
+        <v>917</v>
+      </c>
+      <c r="RL7" t="s">
+        <v>918</v>
+      </c>
+      <c r="RM7" t="s">
+        <v>919</v>
+      </c>
+      <c r="RN7" t="s">
+        <v>920</v>
+      </c>
+      <c r="RO7" t="s">
+        <v>921</v>
+      </c>
+      <c r="RP7" t="s">
+        <v>922</v>
+      </c>
+      <c r="RQ7" t="s">
+        <v>923</v>
+      </c>
+      <c r="RR7" t="s">
+        <v>924</v>
+      </c>
+      <c r="RS7" t="s">
+        <v>925</v>
+      </c>
+      <c r="RT7" t="s">
+        <v>926</v>
+      </c>
+      <c r="RU7" t="s">
+        <v>927</v>
+      </c>
+      <c r="RV7" t="s">
+        <v>928</v>
+      </c>
+      <c r="RW7" t="s">
+        <v>929</v>
+      </c>
+      <c r="RX7" t="s">
+        <v>930</v>
+      </c>
+      <c r="RY7" t="s">
+        <v>931</v>
+      </c>
+      <c r="RZ7" t="s">
+        <v>932</v>
+      </c>
+      <c r="SA7" t="s">
+        <v>933</v>
+      </c>
+      <c r="SB7" t="s">
+        <v>934</v>
+      </c>
+      <c r="SC7" t="s">
+        <v>935</v>
+      </c>
+      <c r="SD7" t="s">
+        <v>936</v>
+      </c>
+      <c r="SE7" t="s">
+        <v>937</v>
+      </c>
+      <c r="SF7" t="s">
+        <v>938</v>
+      </c>
+      <c r="SG7" t="s">
+        <v>939</v>
+      </c>
+      <c r="SH7" t="s">
+        <v>940</v>
+      </c>
+      <c r="SI7" t="s">
+        <v>941</v>
+      </c>
+      <c r="SJ7" t="s">
+        <v>942</v>
+      </c>
+      <c r="SK7" t="s">
+        <v>943</v>
+      </c>
+      <c r="SL7" t="s">
+        <v>944</v>
+      </c>
+      <c r="SM7" t="s">
+        <v>945</v>
+      </c>
+      <c r="SN7" t="s">
+        <v>946</v>
+      </c>
+      <c r="SO7" t="s">
+        <v>947</v>
+      </c>
+      <c r="SP7" t="s">
+        <v>948</v>
+      </c>
+      <c r="SQ7" t="s">
+        <v>949</v>
+      </c>
+      <c r="SR7" t="s">
+        <v>950</v>
+      </c>
+      <c r="SS7" t="s">
+        <v>951</v>
+      </c>
+      <c r="ST7" t="s">
+        <v>952</v>
+      </c>
+      <c r="SU7" t="s">
+        <v>953</v>
+      </c>
+      <c r="SV7" t="s">
+        <v>954</v>
+      </c>
+      <c r="SW7" t="s">
+        <v>955</v>
+      </c>
+      <c r="SX7" t="s">
+        <v>956</v>
+      </c>
+      <c r="SY7" t="s">
+        <v>957</v>
+      </c>
+      <c r="SZ7" t="s">
+        <v>958</v>
+      </c>
+      <c r="TA7" t="s">
+        <v>959</v>
+      </c>
+      <c r="TB7" t="s">
+        <v>960</v>
+      </c>
+      <c r="TC7" t="s">
+        <v>961</v>
+      </c>
+      <c r="TD7" t="s">
+        <v>962</v>
+      </c>
+      <c r="TE7" t="s">
+        <v>963</v>
+      </c>
+      <c r="TF7" t="s">
+        <v>964</v>
+      </c>
+      <c r="TG7" t="s">
+        <v>965</v>
+      </c>
+      <c r="TH7" t="s">
+        <v>966</v>
+      </c>
+      <c r="TI7" t="s">
+        <v>967</v>
+      </c>
+      <c r="TJ7" t="s">
+        <v>968</v>
+      </c>
+      <c r="TK7" t="s">
+        <v>969</v>
+      </c>
+      <c r="TL7" t="s">
+        <v>970</v>
+      </c>
+      <c r="TM7" t="s">
+        <v>971</v>
+      </c>
+      <c r="TN7" t="s">
+        <v>972</v>
+      </c>
+      <c r="TO7" t="s">
+        <v>973</v>
+      </c>
+      <c r="TP7" t="s">
+        <v>974</v>
+      </c>
+      <c r="TQ7" t="s">
+        <v>975</v>
+      </c>
+      <c r="TR7" t="s">
+        <v>976</v>
+      </c>
+      <c r="TS7" t="s">
+        <v>977</v>
+      </c>
+      <c r="TT7" t="s">
+        <v>978</v>
+      </c>
+      <c r="TU7" t="s">
+        <v>979</v>
+      </c>
+      <c r="TV7" t="s">
+        <v>980</v>
+      </c>
+      <c r="TW7" t="s">
+        <v>981</v>
+      </c>
+      <c r="TX7" t="s">
+        <v>982</v>
+      </c>
+      <c r="TY7" t="s">
+        <v>983</v>
+      </c>
+      <c r="TZ7" t="s">
+        <v>984</v>
+      </c>
+      <c r="UA7" t="s">
+        <v>985</v>
+      </c>
+      <c r="UB7" t="s">
+        <v>986</v>
+      </c>
+      <c r="UC7" t="s">
+        <v>987</v>
+      </c>
+      <c r="UD7" t="s">
+        <v>988</v>
+      </c>
+      <c r="UE7" t="s">
+        <v>989</v>
+      </c>
+      <c r="UF7" t="s">
+        <v>990</v>
+      </c>
+      <c r="UG7" t="s">
+        <v>991</v>
+      </c>
+      <c r="UH7" t="s">
+        <v>992</v>
+      </c>
+      <c r="UI7" t="s">
+        <v>993</v>
+      </c>
+      <c r="UJ7" t="s">
+        <v>994</v>
+      </c>
+      <c r="UK7" t="s">
+        <v>995</v>
+      </c>
+      <c r="UL7" t="s">
+        <v>996</v>
+      </c>
+      <c r="UM7" t="s">
+        <v>997</v>
+      </c>
+      <c r="UN7" t="s">
+        <v>998</v>
+      </c>
+      <c r="UO7" t="s">
+        <v>999</v>
+      </c>
+      <c r="UP7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="UQ7" t="s">
+        <v>1001</v>
+      </c>
+      <c r="UR7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="US7" t="s">
+        <v>1003</v>
+      </c>
+      <c r="UT7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="UU7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="UV7" t="s">
+        <v>1006</v>
+      </c>
+      <c r="UW7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="UX7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="UY7" t="s">
+        <v>1009</v>
+      </c>
+      <c r="UZ7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="VA7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="VB7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="VC7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="VD7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="VE7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="VF7" t="s">
+        <v>1016</v>
+      </c>
+      <c r="VG7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="VH7" t="s">
+        <v>1018</v>
+      </c>
+      <c r="VI7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="VJ7" t="s">
+        <v>1020</v>
+      </c>
+      <c r="VK7" t="s">
+        <v>1021</v>
+      </c>
+      <c r="VL7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="VM7" t="s">
+        <v>1023</v>
+      </c>
+      <c r="VN7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="VO7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="VP7" t="s">
+        <v>1026</v>
+      </c>
+      <c r="VQ7" t="s">
+        <v>1027</v>
+      </c>
+      <c r="VR7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="VS7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="VT7" t="s">
+        <v>1030</v>
+      </c>
+      <c r="VU7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="VV7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="VW7" t="s">
+        <v>1033</v>
+      </c>
+      <c r="VX7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="VY7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="VZ7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="WA7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="WB7" t="s">
+        <v>1038</v>
+      </c>
+      <c r="WC7" t="s">
+        <v>1039</v>
+      </c>
+      <c r="WD7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="WE7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="WF7" t="s">
+        <v>1042</v>
+      </c>
+      <c r="WG7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="WH7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="WI7" t="s">
+        <v>1045</v>
+      </c>
+      <c r="WJ7" t="s">
+        <v>1046</v>
+      </c>
+      <c r="WK7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="WL7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="WM7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="WN7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="WO7" t="s">
+        <v>1051</v>
+      </c>
+      <c r="WP7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="WQ7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="WR7" t="s">
+        <v>1054</v>
+      </c>
+      <c r="WS7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="WT7" t="s">
+        <v>1056</v>
+      </c>
+      <c r="WU7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="WV7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="WW7" t="s">
+        <v>1059</v>
+      </c>
+      <c r="WX7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="WY7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="WZ7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="XA7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="XB7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="XC7" t="s">
+        <v>1065</v>
+      </c>
+      <c r="XD7" t="s">
+        <v>1066</v>
+      </c>
+      <c r="XE7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="XF7" t="s">
+        <v>1068</v>
+      </c>
+      <c r="XG7" t="s">
+        <v>1069</v>
+      </c>
+      <c r="XH7" t="s">
+        <v>1070</v>
+      </c>
+      <c r="XI7" t="s">
+        <v>1071</v>
+      </c>
+      <c r="XJ7" t="s">
+        <v>1072</v>
+      </c>
+      <c r="XK7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="XL7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="XM7" t="s">
+        <v>1075</v>
+      </c>
+      <c r="XN7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="XO7" t="s">
+        <v>1077</v>
+      </c>
+      <c r="XP7" t="s">
+        <v>1078</v>
+      </c>
+      <c r="XQ7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="XR7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="XS7" t="s">
+        <v>1081</v>
+      </c>
+      <c r="XT7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="XU7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="XV7" t="s">
+        <v>1084</v>
+      </c>
+      <c r="XW7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="XX7" t="s">
+        <v>1086</v>
+      </c>
+      <c r="XY7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="XZ7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="YA7" t="s">
+        <v>1089</v>
+      </c>
+      <c r="YB7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="YC7" t="s">
+        <v>1091</v>
+      </c>
+      <c r="YD7" t="s">
+        <v>1092</v>
+      </c>
+      <c r="YE7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="YF7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="YG7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="YH7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="YI7" t="s">
+        <v>1097</v>
+      </c>
+      <c r="YJ7" t="s">
+        <v>1098</v>
+      </c>
+      <c r="YK7" t="s">
+        <v>1099</v>
+      </c>
+      <c r="YL7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="YM7" t="s">
+        <v>1101</v>
+      </c>
+      <c r="YN7" t="s">
+        <v>1102</v>
+      </c>
+      <c r="YO7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="YP7" t="s">
+        <v>1104</v>
+      </c>
+      <c r="YQ7" t="s">
+        <v>1105</v>
+      </c>
+      <c r="YR7" t="s">
+        <v>1106</v>
+      </c>
+      <c r="YS7" t="s">
+        <v>1107</v>
+      </c>
+      <c r="YT7" t="s">
+        <v>1108</v>
+      </c>
+      <c r="YU7" t="s">
+        <v>1109</v>
+      </c>
+      <c r="YV7" t="s">
+        <v>1110</v>
+      </c>
+      <c r="YW7" t="s">
+        <v>1111</v>
+      </c>
+      <c r="YX7" t="s">
+        <v>1112</v>
+      </c>
+      <c r="YY7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="YZ7" t="s">
+        <v>1114</v>
+      </c>
+      <c r="ZA7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="ZB7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="ZC7" t="s">
+        <v>1117</v>
+      </c>
+      <c r="ZD7" t="s">
+        <v>1118</v>
+      </c>
+      <c r="ZE7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="ZF7" t="s">
+        <v>1120</v>
+      </c>
+      <c r="ZG7" t="s">
+        <v>1121</v>
+      </c>
+      <c r="ZH7" t="s">
+        <v>1122</v>
+      </c>
+      <c r="ZI7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="ZJ7" t="s">
+        <v>1124</v>
+      </c>
+      <c r="ZK7" t="s">
+        <v>1125</v>
+      </c>
+      <c r="ZL7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="ZM7" t="s">
+        <v>1127</v>
+      </c>
+      <c r="ZN7" t="s">
+        <v>1128</v>
+      </c>
+      <c r="ZO7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="ZP7" t="s">
+        <v>1130</v>
+      </c>
+      <c r="ZQ7" t="s">
+        <v>1131</v>
+      </c>
+      <c r="ZR7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="ZS7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="ZT7" t="s">
+        <v>1134</v>
+      </c>
+      <c r="ZU7" t="s">
+        <v>1135</v>
+      </c>
+      <c r="ZV7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="ZW7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="ZX7" t="s">
+        <v>1138</v>
+      </c>
+      <c r="ZY7" t="s">
+        <v>1139</v>
+      </c>
+      <c r="ZZ7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="AAA7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AAB7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="AAC7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="AAD7" t="s">
+        <v>1144</v>
+      </c>
+      <c r="AAE7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="AAF7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="AAG7" t="s">
+        <v>1147</v>
+      </c>
+      <c r="AAH7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="AAI7" t="s">
+        <v>1149</v>
+      </c>
+      <c r="AAJ7" t="s">
+        <v>1150</v>
+      </c>
+      <c r="AAK7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="AAL7" t="s">
+        <v>1152</v>
+      </c>
+      <c r="AAM7" t="s">
+        <v>1153</v>
+      </c>
+      <c r="AAN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAO7" t="s">
+        <v>1155</v>
+      </c>
+      <c r="AAP7" t="s">
+        <v>1156</v>
+      </c>
+      <c r="AAQ7" t="s">
+        <v>1157</v>
+      </c>
+      <c r="AAR7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="AAS7" t="s">
+        <v>1159</v>
+      </c>
+      <c r="AAT7" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AAU7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AAV7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AAW7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="AAX7" t="s">
+        <v>1164</v>
+      </c>
+      <c r="AAY7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="AAZ7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="ABA7" t="s">
+        <v>1167</v>
+      </c>
+      <c r="ABB7" t="s">
+        <v>1168</v>
+      </c>
+      <c r="ABC7" t="s">
+        <v>1169</v>
+      </c>
+      <c r="ABD7" t="s">
+        <v>1170</v>
+      </c>
+      <c r="ABE7" t="s">
+        <v>1171</v>
+      </c>
+      <c r="ABF7" t="s">
+        <v>1172</v>
+      </c>
+      <c r="ABG7" t="s">
+        <v>1173</v>
+      </c>
+      <c r="ABH7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="ABI7" t="s">
+        <v>1175</v>
+      </c>
+      <c r="ABJ7" t="s">
+        <v>1176</v>
+      </c>
+      <c r="ABK7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="ABL7" t="s">
+        <v>1178</v>
+      </c>
+      <c r="ABM7" t="s">
+        <v>1179</v>
+      </c>
+      <c r="ABN7" t="s">
+        <v>1180</v>
+      </c>
+      <c r="ABO7" t="s">
+        <v>1181</v>
+      </c>
+      <c r="ABP7" t="s">
+        <v>1182</v>
+      </c>
+      <c r="ABQ7" t="s">
+        <v>1183</v>
+      </c>
+      <c r="ABR7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="ABS7" t="s">
+        <v>1185</v>
+      </c>
+      <c r="ABT7" t="s">
+        <v>1186</v>
+      </c>
+      <c r="ABU7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="ABV7" t="s">
+        <v>1188</v>
+      </c>
+      <c r="ABW7" t="s">
+        <v>1189</v>
+      </c>
+      <c r="ABX7" t="s">
+        <v>1190</v>
+      </c>
+      <c r="ABY7" t="s">
+        <v>1191</v>
+      </c>
+      <c r="ABZ7" t="s">
+        <v>1192</v>
+      </c>
+      <c r="ACA7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="ACB7" t="s">
+        <v>1194</v>
+      </c>
+      <c r="ACC7" t="s">
+        <v>1195</v>
+      </c>
+      <c r="ACD7" t="s">
+        <v>1196</v>
+      </c>
+      <c r="ACE7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="ACF7" t="s">
+        <v>1198</v>
+      </c>
+      <c r="ACG7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="ACH7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="ACI7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="ACJ7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="ACK7" t="s">
+        <v>1203</v>
+      </c>
+      <c r="ACL7" t="s">
+        <v>880</v>
+      </c>
+      <c r="ACM7" t="s">
+        <v>965</v>
+      </c>
+      <c r="ACN7" t="s">
+        <v>1117</v>
+      </c>
+      <c r="ACO7" t="s">
+        <v>1204</v>
+      </c>
+      <c r="ACP7" t="s">
+        <v>934</v>
+      </c>
+      <c r="ACQ7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="ACR7" t="s">
+        <v>888</v>
+      </c>
+      <c r="ACS7" t="s">
+        <v>930</v>
+      </c>
+      <c r="ACT7" t="s">
+        <v>931</v>
+      </c>
+      <c r="ACU7" t="s">
+        <v>933</v>
+      </c>
+      <c r="ACV7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="ACW7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="ACX7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="ACY7" t="s">
+        <v>1206</v>
+      </c>
+      <c r="ACZ7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="ADA7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="ADB7" t="s">
+        <v>889</v>
+      </c>
+      <c r="ADC7" t="s">
+        <v>949</v>
+      </c>
+      <c r="ADD7" t="s">
+        <v>1176</v>
+      </c>
+      <c r="ADE7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="ADF7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="ADG7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="ADH7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="ADI7" t="s">
+        <v>1208</v>
+      </c>
+      <c r="ADJ7" t="s">
+        <v>1209</v>
+      </c>
+      <c r="ADK7" t="s">
+        <v>1210</v>
+      </c>
+      <c r="ADL7" t="s">
+        <v>1211</v>
+      </c>
+      <c r="ADM7" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADN7" t="s">
+        <v>1213</v>
+      </c>
+      <c r="ADO7" t="s">
+        <v>1214</v>
+      </c>
+      <c r="ADP7" t="s">
+        <v>1215</v>
+      </c>
+      <c r="ADQ7" t="s">
+        <v>1216</v>
+      </c>
+      <c r="ADR7" t="s">
+        <v>1217</v>
+      </c>
+      <c r="ADS7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="ADT7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="ADU7" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADV7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="ADW7" t="s">
+        <v>1221</v>
+      </c>
+      <c r="ADX7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="ADY7" t="s">
+        <v>1223</v>
+      </c>
+      <c r="ADZ7" t="s">
+        <v>1224</v>
+      </c>
+      <c r="AEA7" t="s">
+        <v>1225</v>
+      </c>
+      <c r="AEB7" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AEC7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AED7" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AEE7" t="s">
+        <v>912</v>
+      </c>
+      <c r="AEF7" t="s">
+        <v>913</v>
+      </c>
+      <c r="AEG7" t="s">
+        <v>936</v>
+      </c>
+      <c r="AEH7" t="s">
+        <v>964</v>
+      </c>
+      <c r="AEI7" t="s">
+        <v>970</v>
+      </c>
+      <c r="AEJ7" t="s">
+        <v>1051</v>
+      </c>
+      <c r="AEK7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="AEL7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="AEM7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="AEN7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AEO7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AEP7" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AEQ7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="AER7" t="s">
+        <v>1203</v>
+      </c>
+      <c r="AES7" t="s">
+        <v>1191</v>
+      </c>
+      <c r="AET7" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEU7" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEV7" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="8" spans="1:828" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B8" t="s">
         <v>440</v>
       </c>
-      <c r="U7" t="s">
+      <c r="C8" t="s">
         <v>441</v>
       </c>
-      <c r="V7" t="s">
+      <c r="D8" t="s">
         <v>442</v>
       </c>
-      <c r="W7" t="s">
+      <c r="E8" t="s">
         <v>443</v>
       </c>
-      <c r="X7" t="s">
+      <c r="F8" t="s">
         <v>444</v>
       </c>
-      <c r="Y7" t="s">
+      <c r="G8" t="s">
         <v>445</v>
       </c>
-      <c r="Z7" t="s">
+      <c r="H8" t="s">
         <v>446</v>
       </c>
-      <c r="AA7" t="s">
+      <c r="I8" t="s">
         <v>447</v>
       </c>
-      <c r="AB7" t="s">
+      <c r="J8" t="s">
         <v>448</v>
       </c>
-      <c r="AC7" t="s">
+      <c r="K8" t="s">
         <v>449</v>
       </c>
-      <c r="AD7" t="s">
+      <c r="L8" t="s">
         <v>450</v>
       </c>
-      <c r="AE7" t="s">
+      <c r="M8" t="s">
         <v>451</v>
       </c>
-      <c r="AF7" t="s">
+      <c r="N8" t="s">
         <v>452</v>
       </c>
-      <c r="AG7" t="s">
+      <c r="O8" t="s">
         <v>453</v>
       </c>
-      <c r="AH7" t="s">
+      <c r="P8" t="s">
         <v>454</v>
       </c>
-      <c r="AI7" t="s">
+      <c r="Q8" t="s">
         <v>455</v>
       </c>
-      <c r="AJ7" t="s">
+      <c r="R8" t="s">
         <v>456</v>
       </c>
-      <c r="AK7" t="s">
+      <c r="S8" t="s">
         <v>457</v>
       </c>
-      <c r="AL7" t="s">
+      <c r="T8" t="s">
         <v>458</v>
       </c>
-      <c r="AM7" t="s">
+      <c r="U8" t="s">
         <v>459</v>
       </c>
-      <c r="AN7" t="s">
+      <c r="V8" t="s">
         <v>460</v>
       </c>
-      <c r="AO7" t="s">
+      <c r="W8" t="s">
         <v>461</v>
       </c>
-      <c r="AP7" t="s">
+      <c r="X8" t="s">
         <v>462</v>
       </c>
-      <c r="AQ7" t="s">
+      <c r="Y8" t="s">
         <v>463</v>
       </c>
-      <c r="AR7" t="s">
+      <c r="Z8" t="s">
         <v>464</v>
       </c>
-      <c r="AS7" t="s">
+      <c r="AA8" t="s">
         <v>465</v>
       </c>
-      <c r="AT7" t="s">
+      <c r="AB8" t="s">
         <v>466</v>
       </c>
-      <c r="AU7" t="s">
+      <c r="AC8" t="s">
         <v>467</v>
       </c>
-      <c r="AV7" t="s">
+      <c r="AD8" t="s">
         <v>468</v>
       </c>
-      <c r="AW7" t="s">
+      <c r="AE8" t="s">
         <v>469</v>
       </c>
-      <c r="AX7" t="s">
+      <c r="AF8" t="s">
         <v>470</v>
       </c>
-      <c r="AY7" t="s">
+      <c r="AG8" t="s">
         <v>471</v>
       </c>
-      <c r="AZ7" t="s">
+      <c r="AH8" t="s">
         <v>472</v>
       </c>
-      <c r="BA7" t="s">
+      <c r="AI8" t="s">
         <v>473</v>
       </c>
-      <c r="BB7" t="s">
+      <c r="AJ8" t="s">
         <v>474</v>
       </c>
-      <c r="BC7" t="s">
+      <c r="AK8" t="s">
         <v>475</v>
       </c>
-      <c r="BD7" t="s">
+      <c r="AL8" t="s">
         <v>476</v>
       </c>
-      <c r="BE7" t="s">
+      <c r="AM8" t="s">
         <v>477</v>
       </c>
-      <c r="BF7" t="s">
+      <c r="AN8" t="s">
         <v>478</v>
       </c>
-      <c r="BG7" t="s">
+      <c r="AO8" t="s">
         <v>479</v>
       </c>
-      <c r="BH7" t="s">
+      <c r="AP8" t="s">
         <v>480</v>
       </c>
-      <c r="BI7" t="s">
+      <c r="AQ8" t="s">
         <v>481</v>
       </c>
-      <c r="BJ7" t="s">
+      <c r="AR8" t="s">
         <v>482</v>
       </c>
-      <c r="BK7" t="s">
+      <c r="AS8" t="s">
         <v>483</v>
       </c>
-      <c r="BL7" t="s">
+      <c r="AT8" t="s">
         <v>484</v>
       </c>
-      <c r="BM7" t="s">
+      <c r="AU8" t="s">
         <v>485</v>
       </c>
-      <c r="BN7" t="s">
+      <c r="AV8" t="s">
         <v>486</v>
       </c>
-      <c r="BO7" t="s">
+      <c r="AW8" t="s">
         <v>487</v>
       </c>
-      <c r="BP7" t="s">
+      <c r="AX8" t="s">
         <v>488</v>
       </c>
-      <c r="BQ7" t="s">
+      <c r="AY8" t="s">
         <v>489</v>
       </c>
-      <c r="BR7" t="s">
+      <c r="AZ8" t="s">
         <v>490</v>
       </c>
-      <c r="BS7" t="s">
+      <c r="BA8" t="s">
         <v>491</v>
       </c>
-      <c r="BT7" t="s">
+      <c r="BB8" t="s">
         <v>492</v>
       </c>
-      <c r="BU7" t="s">
+      <c r="BC8" t="s">
         <v>493</v>
       </c>
-      <c r="BV7" t="s">
+      <c r="BD8" t="s">
         <v>494</v>
       </c>
-      <c r="BW7" t="s">
+      <c r="BE8" t="s">
         <v>495</v>
       </c>
-      <c r="BX7" t="s">
+      <c r="BF8" t="s">
         <v>496</v>
       </c>
-      <c r="BY7" t="s">
+      <c r="BG8" t="s">
         <v>497</v>
       </c>
-      <c r="BZ7" t="s">
+      <c r="BH8" t="s">
         <v>498</v>
       </c>
-      <c r="CA7" t="s">
+      <c r="BI8" t="s">
         <v>499</v>
       </c>
-      <c r="CB7" t="s">
+      <c r="BJ8" t="s">
         <v>500</v>
       </c>
-      <c r="CC7" t="s">
+      <c r="BK8" t="s">
         <v>501</v>
       </c>
-      <c r="CD7" t="s">
+      <c r="BL8" t="s">
         <v>502</v>
       </c>
-      <c r="CE7" t="s">
+      <c r="BM8" t="s">
         <v>503</v>
       </c>
-      <c r="CF7" t="s">
+      <c r="BN8" t="s">
         <v>504</v>
       </c>
-      <c r="CG7" t="s">
+      <c r="BO8" t="s">
         <v>505</v>
       </c>
-      <c r="CH7" t="s">
+      <c r="BP8" t="s">
         <v>506</v>
       </c>
-      <c r="CI7" t="s">
+      <c r="BQ8" t="s">
         <v>507</v>
       </c>
-      <c r="CJ7" t="s">
+      <c r="BR8" t="s">
         <v>508</v>
       </c>
-      <c r="CK7" t="s">
+      <c r="BS8" t="s">
         <v>509</v>
       </c>
-      <c r="CL7" t="s">
+      <c r="BT8" t="s">
         <v>510</v>
       </c>
-      <c r="CM7" t="s">
+      <c r="BU8" t="s">
         <v>511</v>
       </c>
-      <c r="CN7" t="s">
+      <c r="BV8" t="s">
         <v>512</v>
       </c>
-      <c r="CO7" t="s">
+      <c r="BW8" t="s">
         <v>513</v>
       </c>
-      <c r="CP7" t="s">
+      <c r="BX8" t="s">
         <v>514</v>
       </c>
-      <c r="CQ7" t="s">
+      <c r="BY8" t="s">
         <v>515</v>
       </c>
-      <c r="CR7" t="s">
+      <c r="BZ8" t="s">
         <v>516</v>
       </c>
-      <c r="CS7" t="s">
+      <c r="CA8" t="s">
         <v>517</v>
       </c>
-      <c r="CT7" t="s">
+      <c r="CB8" t="s">
         <v>518</v>
       </c>
-      <c r="CU7" t="s">
+      <c r="CC8" t="s">
         <v>519</v>
       </c>
-      <c r="CV7" t="s">
+      <c r="CD8" t="s">
         <v>520</v>
       </c>
-      <c r="CW7" t="s">
+      <c r="CE8" t="s">
         <v>521</v>
       </c>
-      <c r="CX7" t="s">
+      <c r="CF8" t="s">
         <v>522</v>
       </c>
-      <c r="CY7" t="s">
+      <c r="CG8" t="s">
         <v>523</v>
       </c>
-      <c r="CZ7" t="s">
+      <c r="CH8" t="s">
         <v>524</v>
       </c>
-      <c r="DA7" t="s">
+      <c r="CI8" t="s">
         <v>525</v>
       </c>
-      <c r="DB7" t="s">
+      <c r="CJ8" t="s">
         <v>526</v>
       </c>
-      <c r="DC7" t="s">
+      <c r="CK8" t="s">
         <v>527</v>
       </c>
-      <c r="DD7" t="s">
+      <c r="CL8" t="s">
         <v>528</v>
       </c>
-      <c r="DE7" t="s">
+      <c r="CM8" t="s">
         <v>529</v>
       </c>
-      <c r="DF7" t="s">
+      <c r="CN8" t="s">
         <v>530</v>
       </c>
-      <c r="DG7" t="s">
+      <c r="CO8" t="s">
         <v>531</v>
       </c>
-      <c r="DH7" t="s">
+      <c r="CP8" t="s">
         <v>532</v>
       </c>
-      <c r="DI7" t="s">
+      <c r="CQ8" t="s">
         <v>533</v>
       </c>
-      <c r="DJ7" t="s">
+      <c r="CR8" t="s">
         <v>534</v>
       </c>
-      <c r="DK7" t="s">
+      <c r="CS8" t="s">
         <v>535</v>
       </c>
-      <c r="DL7" t="s">
+      <c r="CT8" t="s">
         <v>536</v>
       </c>
-      <c r="DM7" t="s">
+      <c r="CU8" t="s">
         <v>537</v>
       </c>
-      <c r="DN7" t="s">
+      <c r="CV8" t="s">
         <v>538</v>
       </c>
-      <c r="DO7" t="s">
+      <c r="CW8" t="s">
         <v>539</v>
       </c>
-      <c r="DP7" t="s">
+      <c r="CX8" t="s">
         <v>540</v>
       </c>
-      <c r="DQ7" t="s">
+      <c r="CY8" t="s">
         <v>541</v>
       </c>
-      <c r="DR7" t="s">
+      <c r="CZ8" t="s">
         <v>542</v>
       </c>
-      <c r="DS7" t="s">
+      <c r="DA8" t="s">
         <v>543</v>
       </c>
-      <c r="DT7" t="s">
+      <c r="DB8" t="s">
         <v>544</v>
       </c>
-      <c r="DU7" t="s">
+      <c r="DC8" t="s">
         <v>545</v>
       </c>
-      <c r="DV7" t="s">
+      <c r="DD8" t="s">
         <v>546</v>
       </c>
-      <c r="DW7" t="s">
+      <c r="DE8" t="s">
         <v>547</v>
       </c>
-      <c r="DX7" t="s">
+      <c r="DF8" t="s">
         <v>548</v>
       </c>
-      <c r="DY7" t="s">
+      <c r="DG8" t="s">
         <v>549</v>
       </c>
-      <c r="DZ7" t="s">
+      <c r="DH8" t="s">
         <v>550</v>
       </c>
-      <c r="EA7" t="s">
+      <c r="DI8" t="s">
         <v>551</v>
       </c>
-      <c r="EB7" t="s">
+      <c r="DJ8" t="s">
         <v>552</v>
       </c>
-      <c r="EC7" t="s">
+      <c r="DK8" t="s">
         <v>553</v>
       </c>
-      <c r="ED7" t="s">
+      <c r="DL8" t="s">
         <v>554</v>
       </c>
-      <c r="EE7" t="s">
+      <c r="DM8" t="s">
         <v>555</v>
       </c>
-      <c r="EF7" t="s">
+      <c r="DN8" t="s">
         <v>556</v>
       </c>
-      <c r="EG7" t="s">
+      <c r="DO8" t="s">
         <v>557</v>
       </c>
-      <c r="EH7" t="s">
+      <c r="DP8" t="s">
         <v>558</v>
       </c>
-      <c r="EI7" t="s">
+      <c r="DQ8" t="s">
         <v>559</v>
       </c>
-      <c r="EJ7" t="s">
+      <c r="DR8" t="s">
         <v>560</v>
       </c>
-      <c r="EK7" t="s">
+      <c r="DS8" t="s">
         <v>561</v>
       </c>
-      <c r="EL7" t="s">
+      <c r="DT8" t="s">
         <v>562</v>
       </c>
-      <c r="EM7" t="s">
+      <c r="DU8" t="s">
         <v>563</v>
       </c>
-      <c r="EN7" t="s">
+      <c r="DV8" t="s">
         <v>564</v>
       </c>
-      <c r="EO7" t="s">
+      <c r="DW8" t="s">
         <v>565</v>
       </c>
-      <c r="EP7" t="s">
+      <c r="DX8" t="s">
         <v>566</v>
       </c>
-      <c r="EQ7" t="s">
+      <c r="DY8" t="s">
         <v>567</v>
       </c>
-      <c r="ER7" t="s">
+      <c r="DZ8" t="s">
         <v>568</v>
       </c>
-      <c r="ES7" t="s">
+      <c r="EA8" t="s">
         <v>569</v>
       </c>
-      <c r="ET7" t="s">
+      <c r="EB8" t="s">
         <v>570</v>
       </c>
-      <c r="EU7" t="s">
+      <c r="EC8" t="s">
         <v>571</v>
       </c>
-      <c r="EV7" t="s">
+      <c r="ED8" t="s">
         <v>572</v>
       </c>
-      <c r="EW7" t="s">
+      <c r="EE8" t="s">
         <v>573</v>
       </c>
-      <c r="EX7" t="s">
+      <c r="EF8" t="s">
         <v>574</v>
       </c>
-      <c r="EY7" t="s">
+      <c r="EG8" t="s">
         <v>575</v>
       </c>
-      <c r="EZ7" t="s">
+      <c r="EH8" t="s">
         <v>576</v>
       </c>
-      <c r="FA7" t="s">
+      <c r="EI8" t="s">
         <v>577</v>
       </c>
-      <c r="FB7" t="s">
+      <c r="EJ8" t="s">
         <v>578</v>
       </c>
-      <c r="FC7" t="s">
+      <c r="EK8" t="s">
         <v>579</v>
       </c>
-      <c r="FD7" t="s">
+      <c r="EL8" t="s">
         <v>580</v>
       </c>
-      <c r="FE7" t="s">
+      <c r="EM8" t="s">
         <v>581</v>
       </c>
-      <c r="FF7" t="s">
+      <c r="EN8" t="s">
         <v>582</v>
       </c>
-      <c r="FG7" t="s">
+      <c r="EO8" t="s">
         <v>583</v>
       </c>
-      <c r="FH7" t="s">
+      <c r="EP8" t="s">
         <v>584</v>
       </c>
-      <c r="FI7" t="s">
+      <c r="EQ8" t="s">
         <v>585</v>
       </c>
-      <c r="FJ7" t="s">
+      <c r="ER8" t="s">
         <v>586</v>
       </c>
-      <c r="FK7" t="s">
+      <c r="ES8" t="s">
         <v>587</v>
       </c>
-      <c r="FL7" t="s">
+      <c r="ET8" t="s">
         <v>588</v>
       </c>
-      <c r="FM7" t="s">
+      <c r="EU8" t="s">
         <v>589</v>
       </c>
-      <c r="FN7" t="s">
+      <c r="EV8" t="s">
         <v>590</v>
       </c>
-      <c r="FO7" t="s">
+      <c r="EW8" t="s">
         <v>591</v>
       </c>
-      <c r="FP7" t="s">
+      <c r="EX8" t="s">
         <v>592</v>
       </c>
-      <c r="FQ7" t="s">
+      <c r="EY8" t="s">
         <v>593</v>
       </c>
-      <c r="FR7" t="s">
+      <c r="EZ8" t="s">
         <v>594</v>
       </c>
-      <c r="FS7" t="s">
+      <c r="FA8" t="s">
         <v>595</v>
       </c>
-      <c r="FT7" t="s">
+      <c r="FB8" t="s">
         <v>596</v>
       </c>
-      <c r="FU7" t="s">
+      <c r="FC8" t="s">
         <v>597</v>
       </c>
-      <c r="FV7" t="s">
+      <c r="FD8" t="s">
         <v>598</v>
       </c>
-      <c r="FW7" t="s">
+      <c r="FE8" t="s">
         <v>599</v>
       </c>
-      <c r="FX7" t="s">
+      <c r="FF8" t="s">
         <v>600</v>
       </c>
-      <c r="FY7" t="s">
+      <c r="FG8" t="s">
         <v>601</v>
       </c>
-      <c r="FZ7" t="s">
+      <c r="FH8" t="s">
         <v>602</v>
       </c>
-      <c r="GA7" t="s">
+      <c r="FI8" t="s">
         <v>603</v>
       </c>
-      <c r="GB7" t="s">
+      <c r="FJ8" t="s">
         <v>604</v>
       </c>
-      <c r="GC7" t="s">
+      <c r="FK8" t="s">
         <v>605</v>
       </c>
-      <c r="GD7" t="s">
+      <c r="FL8" t="s">
         <v>606</v>
       </c>
-      <c r="GE7" t="s">
+      <c r="FM8" t="s">
         <v>607</v>
       </c>
-      <c r="GF7" t="s">
+      <c r="FN8" t="s">
         <v>608</v>
       </c>
-      <c r="GG7" t="s">
+      <c r="FO8" t="s">
         <v>609</v>
       </c>
-      <c r="GH7" t="s">
+      <c r="FP8" t="s">
         <v>610</v>
       </c>
-      <c r="GI7" t="s">
+      <c r="FQ8" t="s">
         <v>611</v>
       </c>
-      <c r="GJ7" t="s">
+      <c r="FR8" t="s">
         <v>612</v>
       </c>
-      <c r="GK7" t="s">
+      <c r="FS8" t="s">
         <v>613</v>
       </c>
-      <c r="GL7" t="s">
+      <c r="FT8" t="s">
         <v>614</v>
       </c>
-      <c r="GM7" t="s">
+      <c r="FU8" t="s">
         <v>615</v>
       </c>
-      <c r="GN7" t="s">
+      <c r="FV8" t="s">
         <v>616</v>
       </c>
-      <c r="GO7" t="s">
+      <c r="FW8" t="s">
         <v>617</v>
       </c>
-      <c r="GP7" t="s">
+      <c r="FX8" t="s">
         <v>618</v>
       </c>
-      <c r="GQ7" t="s">
+      <c r="FY8" t="s">
         <v>619</v>
       </c>
-      <c r="GR7" t="s">
+      <c r="FZ8" t="s">
         <v>620</v>
       </c>
-      <c r="GS7" t="s">
+      <c r="GA8" t="s">
         <v>621</v>
       </c>
-      <c r="GT7" t="s">
+      <c r="GB8" t="s">
         <v>622</v>
       </c>
-      <c r="GU7" t="s">
+      <c r="GC8" t="s">
         <v>623</v>
       </c>
-      <c r="GV7" t="s">
+      <c r="GD8" t="s">
         <v>624</v>
       </c>
-      <c r="GW7" t="s">
+      <c r="GE8" t="s">
         <v>625</v>
       </c>
-      <c r="GX7" t="s">
+      <c r="GF8" t="s">
         <v>626</v>
       </c>
-      <c r="GY7" t="s">
+      <c r="GG8" t="s">
         <v>627</v>
       </c>
-      <c r="GZ7" t="s">
+      <c r="GH8" t="s">
         <v>628</v>
       </c>
-      <c r="HA7" t="s">
+      <c r="GI8" t="s">
         <v>629</v>
       </c>
-      <c r="HB7" t="s">
+      <c r="GJ8" t="s">
         <v>630</v>
       </c>
-      <c r="HC7" t="s">
+      <c r="GK8" t="s">
         <v>631</v>
       </c>
-      <c r="HD7" t="s">
+      <c r="GL8" t="s">
         <v>632</v>
       </c>
-      <c r="HE7" t="s">
+      <c r="GM8" t="s">
         <v>633</v>
       </c>
-      <c r="HF7" t="s">
+      <c r="GN8" t="s">
         <v>634</v>
       </c>
-      <c r="HG7" t="s">
+      <c r="GO8" t="s">
         <v>635</v>
       </c>
-      <c r="HH7" t="s">
+      <c r="GP8" t="s">
         <v>636</v>
       </c>
-      <c r="HI7" t="s">
+      <c r="GQ8" t="s">
         <v>637</v>
       </c>
-      <c r="HJ7" t="s">
+      <c r="GR8" t="s">
         <v>638</v>
       </c>
-      <c r="HK7" t="s">
+      <c r="GS8" t="s">
         <v>639</v>
       </c>
-      <c r="HL7" t="s">
+      <c r="GT8" t="s">
         <v>640</v>
       </c>
-      <c r="HM7" t="s">
+      <c r="GU8" t="s">
         <v>641</v>
       </c>
-      <c r="HN7" t="s">
+      <c r="GV8" t="s">
         <v>642</v>
       </c>
-      <c r="HO7" t="s">
+      <c r="GW8" t="s">
         <v>643</v>
       </c>
-      <c r="HP7" t="s">
+      <c r="GX8" t="s">
         <v>644</v>
       </c>
-      <c r="HQ7" t="s">
+      <c r="GY8" t="s">
         <v>645</v>
       </c>
-      <c r="HR7" t="s">
+      <c r="GZ8" t="s">
         <v>646</v>
       </c>
-      <c r="HS7" t="s">
+      <c r="HA8" t="s">
         <v>647</v>
       </c>
-      <c r="HT7" t="s">
+      <c r="HB8" t="s">
         <v>648</v>
       </c>
-      <c r="HU7" t="s">
+      <c r="HC8" t="s">
         <v>649</v>
       </c>
-      <c r="HV7" t="s">
+      <c r="HD8" t="s">
         <v>650</v>
       </c>
-      <c r="HW7" t="s">
+      <c r="HE8" t="s">
         <v>651</v>
       </c>
-      <c r="HX7" t="s">
+      <c r="HF8" t="s">
         <v>652</v>
       </c>
-      <c r="HY7" t="s">
+      <c r="HG8" t="s">
         <v>653</v>
       </c>
-      <c r="HZ7" t="s">
+      <c r="HH8" t="s">
         <v>654</v>
       </c>
-      <c r="IA7" t="s">
+      <c r="HI8" t="s">
         <v>655</v>
       </c>
-      <c r="IB7" t="s">
+      <c r="HJ8" t="s">
         <v>656</v>
       </c>
-      <c r="IC7" t="s">
+      <c r="HK8" t="s">
         <v>657</v>
       </c>
-      <c r="ID7" t="s">
+      <c r="HL8" t="s">
         <v>658</v>
       </c>
-      <c r="IE7" t="s">
+      <c r="HM8" t="s">
         <v>659</v>
       </c>
-      <c r="IF7" t="s">
+      <c r="HN8" t="s">
         <v>660</v>
       </c>
-      <c r="IG7" t="s">
+      <c r="HO8" t="s">
         <v>661</v>
       </c>
-      <c r="IH7" t="s">
+      <c r="HP8" t="s">
         <v>662</v>
       </c>
-      <c r="II7" t="s">
+      <c r="HQ8" t="s">
         <v>663</v>
       </c>
-      <c r="IJ7" t="s">
+      <c r="HR8" t="s">
         <v>664</v>
       </c>
-      <c r="IK7" t="s">
+      <c r="HS8" t="s">
         <v>665</v>
       </c>
-      <c r="IL7" t="s">
+      <c r="HT8" t="s">
         <v>666</v>
       </c>
-      <c r="IM7" t="s">
+      <c r="HU8" t="s">
         <v>667</v>
       </c>
-      <c r="IN7" t="s">
+      <c r="HV8" t="s">
         <v>668</v>
       </c>
-      <c r="IO7" t="s">
+      <c r="HW8" t="s">
         <v>669</v>
       </c>
-      <c r="IP7" t="s">
+      <c r="HX8" t="s">
         <v>670</v>
       </c>
-      <c r="IQ7" t="s">
+      <c r="HY8" t="s">
         <v>671</v>
       </c>
-      <c r="IR7" t="s">
+      <c r="HZ8" t="s">
         <v>672</v>
       </c>
-      <c r="IS7" t="s">
+      <c r="IA8" t="s">
         <v>673</v>
       </c>
-      <c r="IT7" t="s">
+      <c r="IB8" t="s">
         <v>674</v>
       </c>
-      <c r="IU7" t="s">
+      <c r="IC8" t="s">
         <v>675</v>
       </c>
-      <c r="IV7" t="s">
+      <c r="ID8" t="s">
         <v>676</v>
       </c>
-      <c r="IW7" t="s">
+      <c r="IE8" t="s">
         <v>677</v>
       </c>
-      <c r="IX7" t="s">
+      <c r="IF8" t="s">
         <v>678</v>
       </c>
-      <c r="IY7" t="s">
+      <c r="IG8" t="s">
         <v>679</v>
       </c>
-      <c r="IZ7" t="s">
+      <c r="IH8" t="s">
         <v>680</v>
       </c>
-      <c r="JA7" t="s">
+      <c r="II8" t="s">
         <v>681</v>
       </c>
-      <c r="JB7" t="s">
+      <c r="IJ8" t="s">
         <v>682</v>
       </c>
-      <c r="JC7" t="s">
+      <c r="IK8" t="s">
         <v>683</v>
       </c>
-      <c r="JD7" t="s">
+      <c r="IL8" t="s">
         <v>684</v>
       </c>
-      <c r="JE7" t="s">
+      <c r="IM8" t="s">
         <v>685</v>
       </c>
-      <c r="JF7" t="s">
+      <c r="IN8" t="s">
         <v>686</v>
       </c>
-      <c r="JG7" t="s">
+      <c r="IO8" t="s">
         <v>687</v>
       </c>
-      <c r="JH7" t="s">
+      <c r="IP8" t="s">
         <v>688</v>
       </c>
-      <c r="JI7" t="s">
+      <c r="IQ8" t="s">
         <v>689</v>
       </c>
-      <c r="JJ7" t="s">
+      <c r="IR8" t="s">
         <v>690</v>
       </c>
-      <c r="JK7" t="s">
+      <c r="IS8" t="s">
         <v>691</v>
       </c>
-      <c r="JL7" t="s">
+      <c r="IT8" t="s">
         <v>692</v>
       </c>
-      <c r="JM7" t="s">
+      <c r="IU8" t="s">
         <v>693</v>
       </c>
-      <c r="JN7" t="s">
+      <c r="IV8" t="s">
         <v>694</v>
       </c>
-      <c r="JO7" t="s">
+      <c r="IW8" t="s">
         <v>695</v>
       </c>
-      <c r="JP7" t="s">
+      <c r="IX8" t="s">
         <v>696</v>
       </c>
-      <c r="JQ7" t="s">
+      <c r="IY8" t="s">
         <v>697</v>
       </c>
-      <c r="JR7" t="s">
+      <c r="IZ8" t="s">
         <v>698</v>
       </c>
-      <c r="JS7" t="s">
+      <c r="JA8" t="s">
         <v>699</v>
       </c>
-      <c r="JT7" t="s">
+      <c r="JB8" t="s">
         <v>700</v>
       </c>
-      <c r="JU7" t="s">
+      <c r="JC8" t="s">
         <v>701</v>
       </c>
-      <c r="JV7" t="s">
+      <c r="JD8" t="s">
         <v>702</v>
       </c>
-      <c r="JW7" t="s">
+      <c r="JE8" t="s">
         <v>703</v>
       </c>
-      <c r="JX7" t="s">
+      <c r="JF8" t="s">
         <v>704</v>
       </c>
-      <c r="JY7" t="s">
+      <c r="JG8" t="s">
         <v>705</v>
       </c>
-      <c r="JZ7" t="s">
+      <c r="JH8" t="s">
         <v>706</v>
       </c>
-      <c r="KA7" t="s">
+      <c r="JI8" t="s">
         <v>707</v>
       </c>
-      <c r="KB7" t="s">
+      <c r="JJ8" t="s">
         <v>708</v>
       </c>
-      <c r="KC7" t="s">
+      <c r="JK8" t="s">
         <v>709</v>
       </c>
-      <c r="KD7" t="s">
+      <c r="JL8" t="s">
         <v>710</v>
       </c>
-      <c r="KE7" t="s">
+      <c r="JM8" t="s">
         <v>711</v>
       </c>
-      <c r="KF7" t="s">
+      <c r="JN8" t="s">
         <v>712</v>
       </c>
-      <c r="KG7" t="s">
+      <c r="JO8" t="s">
         <v>713</v>
       </c>
-      <c r="KH7" t="s">
+      <c r="JP8" t="s">
         <v>714</v>
       </c>
-      <c r="KI7" t="s">
+      <c r="JQ8" t="s">
         <v>715</v>
       </c>
-      <c r="KJ7" t="s">
+      <c r="JR8" t="s">
         <v>716</v>
       </c>
-      <c r="KK7" t="s">
+      <c r="JS8" t="s">
         <v>717</v>
       </c>
-      <c r="KL7" t="s">
+      <c r="JT8" t="s">
         <v>718</v>
       </c>
-      <c r="KM7" t="s">
+      <c r="JU8" t="s">
         <v>719</v>
       </c>
-      <c r="KN7" t="s">
+      <c r="JV8" t="s">
         <v>720</v>
       </c>
-      <c r="KO7" t="s">
+      <c r="JW8" t="s">
         <v>721</v>
       </c>
-      <c r="KP7" t="s">
+      <c r="JX8" t="s">
         <v>722</v>
       </c>
-      <c r="KQ7" t="s">
+      <c r="JY8" t="s">
         <v>723</v>
       </c>
-      <c r="KR7" t="s">
+      <c r="JZ8" t="s">
         <v>724</v>
       </c>
-      <c r="KS7" t="s">
+      <c r="KA8" t="s">
         <v>725</v>
       </c>
-      <c r="KT7" t="s">
+      <c r="KB8" t="s">
         <v>726</v>
       </c>
-      <c r="KU7" t="s">
+      <c r="KC8" t="s">
         <v>727</v>
       </c>
-      <c r="KV7" t="s">
+      <c r="KD8" t="s">
         <v>728</v>
       </c>
-      <c r="KW7" t="s">
+      <c r="KE8" t="s">
         <v>729</v>
       </c>
-      <c r="KX7" t="s">
+      <c r="KF8" t="s">
         <v>730</v>
       </c>
-      <c r="KY7" t="s">
+      <c r="KG8" t="s">
         <v>731</v>
       </c>
-      <c r="KZ7" t="s">
+      <c r="KH8" t="s">
         <v>732</v>
       </c>
-      <c r="LA7" t="s">
+      <c r="KI8" t="s">
         <v>733</v>
       </c>
-      <c r="LB7" t="s">
+      <c r="KJ8" t="s">
         <v>734</v>
       </c>
-      <c r="LC7" t="s">
+      <c r="KK8" t="s">
         <v>735</v>
       </c>
-      <c r="LD7" t="s">
+      <c r="KL8" t="s">
         <v>736</v>
       </c>
-      <c r="LE7" t="s">
+      <c r="KM8" t="s">
         <v>737</v>
       </c>
-      <c r="LF7" t="s">
+      <c r="KN8" t="s">
         <v>738</v>
       </c>
-      <c r="LG7" t="s">
+      <c r="KO8" t="s">
         <v>739</v>
       </c>
-      <c r="LH7" t="s">
+      <c r="KP8" t="s">
         <v>740</v>
       </c>
-      <c r="LI7" t="s">
+      <c r="KQ8" t="s">
         <v>741</v>
       </c>
-      <c r="LJ7" t="s">
+      <c r="KR8" t="s">
         <v>742</v>
       </c>
-      <c r="LK7" t="s">
+      <c r="KS8" t="s">
         <v>743</v>
       </c>
-      <c r="LL7" t="s">
+      <c r="KT8" t="s">
         <v>744</v>
       </c>
-      <c r="LM7" t="s">
+      <c r="KU8" t="s">
         <v>745</v>
       </c>
-      <c r="LN7" t="s">
+      <c r="KV8" t="s">
         <v>746</v>
       </c>
-      <c r="LO7" t="s">
+      <c r="KW8" t="s">
         <v>747</v>
       </c>
-      <c r="LP7" t="s">
+      <c r="KX8" t="s">
         <v>748</v>
       </c>
-      <c r="LQ7" t="s">
+      <c r="KY8" t="s">
         <v>749</v>
       </c>
-      <c r="LR7" t="s">
+      <c r="KZ8" t="s">
         <v>750</v>
       </c>
-      <c r="LS7" t="s">
+      <c r="LA8" t="s">
         <v>751</v>
       </c>
-      <c r="LT7" t="s">
+      <c r="LB8" t="s">
         <v>752</v>
       </c>
-      <c r="LU7" t="s">
+      <c r="LC8" t="s">
         <v>753</v>
       </c>
-      <c r="LV7" t="s">
+      <c r="LD8" t="s">
         <v>754</v>
       </c>
-      <c r="LW7" t="s">
+      <c r="LE8" t="s">
         <v>755</v>
       </c>
-      <c r="LX7" t="s">
+      <c r="LF8" t="s">
         <v>756</v>
       </c>
-      <c r="LY7" t="s">
+      <c r="LG8" t="s">
         <v>757</v>
       </c>
-      <c r="LZ7" t="s">
+      <c r="LH8" t="s">
         <v>758</v>
       </c>
-      <c r="MA7" t="s">
+      <c r="LI8" t="s">
         <v>759</v>
       </c>
-      <c r="MB7" t="s">
+      <c r="LJ8" t="s">
         <v>760</v>
       </c>
-      <c r="MC7" t="s">
+      <c r="LK8" t="s">
         <v>761</v>
       </c>
-      <c r="MD7" t="s">
+      <c r="LL8" t="s">
         <v>762</v>
       </c>
-      <c r="ME7" t="s">
+      <c r="LM8" t="s">
         <v>763</v>
       </c>
-      <c r="MF7" t="s">
+      <c r="LN8" t="s">
         <v>764</v>
       </c>
-      <c r="MG7" t="s">
+      <c r="LO8" t="s">
         <v>765</v>
       </c>
-      <c r="MH7" t="s">
+      <c r="LP8" t="s">
         <v>766</v>
       </c>
-      <c r="MI7" t="s">
+      <c r="LQ8" t="s">
         <v>767</v>
       </c>
-      <c r="MJ7" t="s">
+      <c r="LR8" t="s">
         <v>768</v>
       </c>
-      <c r="MK7" t="s">
+      <c r="LS8" t="s">
         <v>769</v>
       </c>
-      <c r="ML7" t="s">
+      <c r="LT8" t="s">
         <v>770</v>
       </c>
-      <c r="MM7" t="s">
+      <c r="LU8" t="s">
         <v>771</v>
       </c>
-      <c r="MN7" t="s">
+      <c r="LV8" t="s">
         <v>772</v>
       </c>
-      <c r="MO7" t="s">
+      <c r="LW8" t="s">
         <v>773</v>
       </c>
-      <c r="MP7" t="s">
+      <c r="LX8" t="s">
         <v>774</v>
       </c>
-      <c r="MQ7" t="s">
+      <c r="LY8" t="s">
         <v>775</v>
       </c>
-      <c r="MR7" t="s">
+      <c r="LZ8" t="s">
         <v>776</v>
       </c>
-      <c r="MS7" t="s">
+      <c r="MA8" t="s">
         <v>777</v>
       </c>
-      <c r="MT7" t="s">
+      <c r="MB8" t="s">
         <v>778</v>
       </c>
-      <c r="MU7" t="s">
+      <c r="MC8" t="s">
         <v>779</v>
       </c>
-      <c r="MV7" t="s">
+      <c r="MD8" t="s">
         <v>780</v>
       </c>
-      <c r="MW7" t="s">
+      <c r="ME8" t="s">
         <v>781</v>
       </c>
-      <c r="MX7" t="s">
+      <c r="MF8" t="s">
         <v>782</v>
       </c>
-      <c r="MY7" t="s">
+      <c r="MG8" t="s">
         <v>783</v>
       </c>
-      <c r="MZ7" t="s">
+      <c r="MH8" t="s">
         <v>784</v>
       </c>
-      <c r="NA7" t="s">
+      <c r="MI8" t="s">
         <v>785</v>
       </c>
-      <c r="NB7" t="s">
+      <c r="MJ8" t="s">
         <v>786</v>
       </c>
-      <c r="NC7" t="s">
+      <c r="MK8" t="s">
         <v>787</v>
       </c>
-      <c r="ND7" t="s">
+      <c r="ML8" t="s">
         <v>788</v>
       </c>
-      <c r="NE7" t="s">
+      <c r="MM8" t="s">
         <v>789</v>
       </c>
-      <c r="NF7" t="s">
+      <c r="MN8" t="s">
         <v>790</v>
       </c>
-      <c r="NG7" t="s">
+      <c r="MO8" t="s">
         <v>791</v>
       </c>
-      <c r="NH7" t="s">
+      <c r="MP8" t="s">
         <v>792</v>
       </c>
-      <c r="NI7" t="s">
+      <c r="MQ8" t="s">
         <v>793</v>
       </c>
-      <c r="NJ7" t="s">
+      <c r="MR8" t="s">
         <v>794</v>
       </c>
-      <c r="NK7" t="s">
+      <c r="MS8" t="s">
         <v>795</v>
       </c>
-      <c r="NL7" t="s">
+      <c r="MT8" t="s">
         <v>796</v>
       </c>
-      <c r="NM7" t="s">
+      <c r="MU8" t="s">
         <v>797</v>
       </c>
-      <c r="NN7" t="s">
+      <c r="MV8" t="s">
         <v>798</v>
       </c>
-      <c r="NO7" t="s">
+      <c r="MW8" t="s">
         <v>799</v>
       </c>
-      <c r="NP7" t="s">
+      <c r="MX8" t="s">
         <v>800</v>
       </c>
-      <c r="NQ7" t="s">
+      <c r="MY8" t="s">
         <v>801</v>
       </c>
-      <c r="NR7" t="s">
+      <c r="MZ8" t="s">
         <v>802</v>
       </c>
-      <c r="NS7" t="s">
+      <c r="NA8" t="s">
         <v>803</v>
       </c>
-      <c r="NT7" t="s">
+      <c r="NB8" t="s">
         <v>804</v>
       </c>
-      <c r="NU7" t="s">
+      <c r="NC8" t="s">
         <v>805</v>
       </c>
-      <c r="NV7" t="s">
+      <c r="ND8" t="s">
         <v>806</v>
       </c>
-      <c r="NW7" t="s">
+      <c r="NE8" t="s">
         <v>807</v>
       </c>
-      <c r="NX7" t="s">
+      <c r="NF8" t="s">
         <v>808</v>
       </c>
-      <c r="NY7" t="s">
+      <c r="NG8" t="s">
         <v>809</v>
       </c>
-      <c r="NZ7" t="s">
+      <c r="NH8" t="s">
         <v>810</v>
       </c>
-      <c r="OA7" t="s">
+      <c r="NI8" t="s">
         <v>811</v>
       </c>
-      <c r="OB7" t="s">
+      <c r="NJ8" t="s">
         <v>812</v>
       </c>
-      <c r="OC7" t="s">
+      <c r="NK8" t="s">
         <v>813</v>
       </c>
-      <c r="OD7" t="s">
+      <c r="NL8" t="s">
         <v>814</v>
       </c>
-      <c r="OE7" t="s">
+      <c r="NM8" t="s">
         <v>815</v>
       </c>
-      <c r="OF7" t="s">
+      <c r="NN8" t="s">
         <v>816</v>
       </c>
-      <c r="OG7" t="s">
+      <c r="NO8" t="s">
         <v>817</v>
       </c>
-      <c r="OH7" t="s">
+      <c r="NP8" t="s">
         <v>818</v>
       </c>
-      <c r="OI7" t="s">
+      <c r="NQ8" t="s">
         <v>819</v>
       </c>
-      <c r="OJ7" t="s">
+      <c r="NR8" t="s">
         <v>820</v>
       </c>
-      <c r="OK7" t="s">
+      <c r="NS8" t="s">
         <v>821</v>
       </c>
-      <c r="OL7" t="s">
+      <c r="NT8" t="s">
         <v>822</v>
       </c>
-      <c r="OM7" t="s">
+      <c r="NU8" t="s">
         <v>823</v>
       </c>
-      <c r="ON7" t="s">
+      <c r="NV8" t="s">
         <v>824</v>
       </c>
-      <c r="OO7" t="s">
+      <c r="NW8" t="s">
         <v>825</v>
       </c>
-      <c r="OP7" t="s">
+      <c r="NX8" t="s">
         <v>826</v>
       </c>
-      <c r="OQ7" t="s">
+      <c r="NY8" t="s">
         <v>827</v>
       </c>
-      <c r="OR7" t="s">
+      <c r="NZ8" t="s">
         <v>828</v>
       </c>
-      <c r="OS7" t="s">
+      <c r="OA8" t="s">
         <v>829</v>
       </c>
-      <c r="OT7" t="s">
+      <c r="OB8" t="s">
         <v>830</v>
       </c>
-      <c r="OU7" t="s">
+      <c r="OC8" t="s">
         <v>831</v>
       </c>
-      <c r="OV7" t="s">
+      <c r="OD8" t="s">
         <v>832</v>
       </c>
-      <c r="OW7" t="s">
+      <c r="OE8" t="s">
         <v>833</v>
       </c>
-      <c r="OX7" t="s">
+      <c r="OF8" t="s">
         <v>834</v>
       </c>
-      <c r="OY7" t="s">
+      <c r="OG8" t="s">
         <v>835</v>
       </c>
-      <c r="OZ7" t="s">
+      <c r="OH8" t="s">
         <v>836</v>
       </c>
-      <c r="PA7" t="s">
+      <c r="OI8" t="s">
         <v>837</v>
       </c>
-      <c r="PB7" t="s">
+      <c r="OJ8" t="s">
         <v>838</v>
       </c>
-      <c r="PC7" t="s">
+      <c r="OK8" t="s">
         <v>839</v>
       </c>
-      <c r="PD7" t="s">
+      <c r="OL8" t="s">
         <v>840</v>
       </c>
-      <c r="PE7" t="s">
+      <c r="OM8" t="s">
         <v>841</v>
       </c>
-      <c r="PF7" t="s">
+      <c r="ON8" t="s">
         <v>842</v>
       </c>
-      <c r="PG7" t="s">
+      <c r="OO8" t="s">
         <v>843</v>
       </c>
-      <c r="PH7" t="s">
+      <c r="OP8" t="s">
         <v>844</v>
       </c>
-      <c r="PI7" t="s">
+      <c r="OQ8" t="s">
         <v>845</v>
       </c>
-      <c r="PJ7" t="s">
+      <c r="OR8" t="s">
         <v>846</v>
       </c>
-      <c r="PK7" t="s">
+      <c r="OS8" t="s">
         <v>847</v>
       </c>
-      <c r="PL7" t="s">
+      <c r="OT8" t="s">
         <v>848</v>
       </c>
-      <c r="PM7" t="s">
+      <c r="OU8" t="s">
         <v>849</v>
       </c>
-      <c r="PN7" t="s">
+      <c r="OV8" t="s">
         <v>850</v>
       </c>
-      <c r="PO7" t="s">
+      <c r="OW8" t="s">
         <v>851</v>
       </c>
-      <c r="PP7" t="s">
+      <c r="OX8" t="s">
         <v>852</v>
       </c>
-      <c r="PQ7" t="s">
+      <c r="OY8" t="s">
         <v>853</v>
       </c>
-      <c r="PR7" t="s">
+      <c r="OZ8" t="s">
         <v>854</v>
       </c>
-      <c r="PS7" t="s">
+      <c r="PA8" t="s">
         <v>855</v>
       </c>
-      <c r="PT7" t="s">
+      <c r="PB8" t="s">
         <v>856</v>
       </c>
-      <c r="PU7" t="s">
+      <c r="PC8" t="s">
         <v>857</v>
       </c>
-      <c r="PV7" t="s">
+      <c r="PD8" t="s">
         <v>858</v>
       </c>
-      <c r="PW7" t="s">
+      <c r="PE8" t="s">
         <v>859</v>
       </c>
-      <c r="PX7" t="s">
+      <c r="PF8" t="s">
         <v>860</v>
       </c>
-      <c r="PY7" t="s">
+      <c r="PG8" t="s">
         <v>861</v>
       </c>
-      <c r="PZ7" t="s">
+      <c r="PH8" t="s">
         <v>862</v>
       </c>
-      <c r="QA7" t="s">
+      <c r="PI8" t="s">
         <v>863</v>
       </c>
-      <c r="QB7" t="s">
+      <c r="PJ8" t="s">
         <v>864</v>
       </c>
-      <c r="QC7" t="s">
+      <c r="PK8" t="s">
         <v>865</v>
       </c>
-      <c r="QD7" t="s">
+      <c r="PL8" t="s">
         <v>866</v>
       </c>
-      <c r="QE7" t="s">
+      <c r="PM8" t="s">
         <v>867</v>
       </c>
-      <c r="QF7" t="s">
+      <c r="PN8" t="s">
         <v>868</v>
       </c>
-      <c r="QG7" t="s">
+      <c r="PO8" t="s">
         <v>869</v>
       </c>
-      <c r="QH7" t="s">
+      <c r="PP8" t="s">
         <v>870</v>
       </c>
-      <c r="QI7" t="s">
+      <c r="PQ8" t="s">
         <v>871</v>
       </c>
-      <c r="QJ7" t="s">
+      <c r="PR8" t="s">
         <v>872</v>
       </c>
-      <c r="QK7" t="s">
+      <c r="PS8" t="s">
         <v>873</v>
       </c>
-      <c r="QL7" t="s">
+      <c r="PT8" t="s">
         <v>874</v>
       </c>
-      <c r="QM7" t="s">
+      <c r="PU8" t="s">
         <v>875</v>
       </c>
-      <c r="QN7" t="s">
+      <c r="PV8" t="s">
         <v>876</v>
       </c>
-      <c r="QO7" t="s">
+      <c r="PW8" t="s">
         <v>877</v>
       </c>
-      <c r="QP7" t="s">
+      <c r="PX8" t="s">
         <v>878</v>
       </c>
-      <c r="QQ7" t="s">
+      <c r="PY8" t="s">
         <v>879</v>
       </c>
-      <c r="QR7" t="s">
+      <c r="PZ8" t="s">
         <v>880</v>
       </c>
-      <c r="QS7" t="s">
+      <c r="QA8" t="s">
         <v>881</v>
       </c>
-      <c r="QT7" t="s">
+      <c r="QB8" t="s">
         <v>882</v>
       </c>
-      <c r="QU7" t="s">
+      <c r="QC8" t="s">
         <v>883</v>
       </c>
-      <c r="QV7" t="s">
+      <c r="QD8" t="s">
         <v>884</v>
       </c>
-      <c r="QW7" t="s">
+      <c r="QE8" t="s">
         <v>885</v>
       </c>
-      <c r="QX7" t="s">
+      <c r="QF8" t="s">
         <v>886</v>
       </c>
-      <c r="QY7" t="s">
+      <c r="QG8" t="s">
         <v>887</v>
       </c>
-      <c r="QZ7" t="s">
+      <c r="QH8" t="s">
         <v>888</v>
       </c>
-      <c r="RA7" t="s">
+      <c r="QI8" t="s">
         <v>889</v>
       </c>
-      <c r="RB7" t="s">
+      <c r="QJ8" t="s">
         <v>890</v>
       </c>
-      <c r="RC7" t="s">
+      <c r="QK8" t="s">
         <v>891</v>
       </c>
-      <c r="RD7" t="s">
+      <c r="QL8" t="s">
         <v>892</v>
       </c>
-      <c r="RE7" t="s">
+      <c r="QM8" t="s">
         <v>893</v>
       </c>
-      <c r="RF7" t="s">
+      <c r="QN8" t="s">
         <v>894</v>
       </c>
-      <c r="RG7" t="s">
+      <c r="QO8" t="s">
         <v>895</v>
       </c>
-      <c r="RH7" t="s">
+      <c r="QP8" t="s">
         <v>896</v>
       </c>
-      <c r="RI7" t="s">
+      <c r="QQ8" t="s">
         <v>897</v>
       </c>
-      <c r="RJ7" t="s">
+      <c r="QR8" t="s">
         <v>898</v>
       </c>
-      <c r="RK7" t="s">
+      <c r="QS8" t="s">
         <v>899</v>
       </c>
-      <c r="RL7" t="s">
+      <c r="QT8" t="s">
         <v>900</v>
       </c>
-      <c r="RM7" t="s">
+      <c r="QU8" t="s">
         <v>901</v>
       </c>
-      <c r="RN7" t="s">
+      <c r="QV8" t="s">
         <v>902</v>
       </c>
-      <c r="RO7" t="s">
+      <c r="QW8" t="s">
         <v>903</v>
       </c>
-      <c r="RP7" t="s">
+      <c r="QX8" t="s">
         <v>904</v>
       </c>
-      <c r="RQ7" t="s">
+      <c r="QY8" t="s">
         <v>905</v>
       </c>
-      <c r="RR7" t="s">
+      <c r="QZ8" t="s">
         <v>906</v>
       </c>
-      <c r="RS7" t="s">
+      <c r="RA8" t="s">
         <v>907</v>
       </c>
-      <c r="RT7" t="s">
+      <c r="RB8" t="s">
         <v>908</v>
       </c>
-      <c r="RU7" t="s">
+      <c r="RC8" t="s">
         <v>909</v>
       </c>
-      <c r="RV7" t="s">
+      <c r="RD8" t="s">
         <v>910</v>
       </c>
-      <c r="RW7" t="s">
+      <c r="RE8" t="s">
         <v>911</v>
       </c>
-      <c r="RX7" t="s">
+      <c r="RF8" t="s">
         <v>912</v>
       </c>
-      <c r="RY7" t="s">
+      <c r="RG8" t="s">
         <v>913</v>
       </c>
-      <c r="RZ7" t="s">
+      <c r="RH8" t="s">
         <v>914</v>
       </c>
-      <c r="SA7" t="s">
+      <c r="RI8" t="s">
         <v>915</v>
       </c>
-      <c r="SB7" t="s">
+      <c r="RJ8" t="s">
         <v>916</v>
       </c>
-      <c r="SC7" t="s">
+      <c r="RK8" t="s">
         <v>917</v>
       </c>
-      <c r="SD7" t="s">
+      <c r="RL8" t="s">
         <v>918</v>
       </c>
-      <c r="SE7" t="s">
+      <c r="RM8" t="s">
         <v>919</v>
       </c>
-      <c r="SF7" t="s">
+      <c r="RN8" t="s">
         <v>920</v>
       </c>
-      <c r="SG7" t="s">
+      <c r="RO8" t="s">
         <v>921</v>
       </c>
-      <c r="SH7" t="s">
+      <c r="RP8" t="s">
         <v>922</v>
       </c>
-      <c r="SI7" t="s">
+      <c r="RQ8" t="s">
         <v>923</v>
       </c>
-      <c r="SJ7" t="s">
+      <c r="RR8" t="s">
         <v>924</v>
       </c>
-      <c r="SK7" t="s">
+      <c r="RS8" t="s">
         <v>925</v>
       </c>
-      <c r="SL7" t="s">
+      <c r="RT8" t="s">
         <v>926</v>
       </c>
-      <c r="SM7" t="s">
+      <c r="RU8" t="s">
         <v>927</v>
       </c>
-      <c r="SN7" t="s">
+      <c r="RV8" t="s">
         <v>928</v>
       </c>
-      <c r="SO7" t="s">
+      <c r="RW8" t="s">
         <v>929</v>
       </c>
-      <c r="SP7" t="s">
+      <c r="RX8" t="s">
         <v>930</v>
       </c>
-      <c r="SQ7" t="s">
+      <c r="RY8" t="s">
         <v>931</v>
       </c>
-      <c r="SR7" t="s">
+      <c r="RZ8" t="s">
         <v>932</v>
       </c>
-      <c r="SS7" t="s">
+      <c r="SA8" t="s">
         <v>933</v>
       </c>
-      <c r="ST7" t="s">
+      <c r="SB8" t="s">
         <v>934</v>
       </c>
-      <c r="SU7" t="s">
+      <c r="SC8" t="s">
         <v>935</v>
       </c>
-      <c r="SV7" t="s">
+      <c r="SD8" t="s">
         <v>936</v>
       </c>
-      <c r="SW7" t="s">
+      <c r="SE8" t="s">
         <v>937</v>
       </c>
-      <c r="SX7" t="s">
+      <c r="SF8" t="s">
         <v>938</v>
       </c>
-      <c r="SY7" t="s">
+      <c r="SG8" t="s">
         <v>939</v>
       </c>
-      <c r="SZ7" t="s">
+      <c r="SH8" t="s">
         <v>940</v>
       </c>
-      <c r="TA7" t="s">
+      <c r="SI8" t="s">
         <v>941</v>
       </c>
-      <c r="TB7" t="s">
+      <c r="SJ8" t="s">
         <v>942</v>
       </c>
-      <c r="TC7" t="s">
+      <c r="SK8" t="s">
         <v>943</v>
       </c>
-      <c r="TD7" t="s">
+      <c r="SL8" t="s">
         <v>944</v>
       </c>
-      <c r="TE7" t="s">
+      <c r="SM8" t="s">
         <v>945</v>
       </c>
-      <c r="TF7" t="s">
+      <c r="SN8" t="s">
         <v>946</v>
       </c>
-      <c r="TG7" t="s">
+      <c r="SO8" t="s">
         <v>947</v>
       </c>
-      <c r="TH7" t="s">
+      <c r="SP8" t="s">
         <v>948</v>
       </c>
-      <c r="TI7" t="s">
+      <c r="SQ8" t="s">
         <v>949</v>
       </c>
-      <c r="TJ7" t="s">
+      <c r="SR8" t="s">
         <v>950</v>
       </c>
-      <c r="TK7" t="s">
+      <c r="SS8" t="s">
         <v>951</v>
       </c>
-      <c r="TL7" t="s">
+      <c r="ST8" t="s">
         <v>952</v>
       </c>
-      <c r="TM7" t="s">
+      <c r="SU8" t="s">
         <v>953</v>
       </c>
-      <c r="TN7" t="s">
+      <c r="SV8" t="s">
         <v>954</v>
       </c>
-      <c r="TO7" t="s">
+      <c r="SW8" t="s">
         <v>955</v>
       </c>
-      <c r="TP7" t="s">
+      <c r="SX8" t="s">
         <v>956</v>
       </c>
-      <c r="TQ7" t="s">
+      <c r="SY8" t="s">
         <v>957</v>
       </c>
-      <c r="TR7" t="s">
+      <c r="SZ8" t="s">
         <v>958</v>
       </c>
-      <c r="TS7" t="s">
+      <c r="TA8" t="s">
         <v>959</v>
       </c>
-      <c r="TT7" t="s">
+      <c r="TB8" t="s">
         <v>960</v>
       </c>
-      <c r="TU7" t="s">
+      <c r="TC8" t="s">
         <v>961</v>
       </c>
-      <c r="TV7" t="s">
+      <c r="TD8" t="s">
         <v>962</v>
       </c>
-      <c r="TW7" t="s">
+      <c r="TE8" t="s">
         <v>963</v>
       </c>
-      <c r="TX7" t="s">
+      <c r="TF8" t="s">
         <v>964</v>
       </c>
-      <c r="TY7" t="s">
+      <c r="TG8" t="s">
         <v>965</v>
       </c>
-      <c r="TZ7" t="s">
+      <c r="TH8" t="s">
         <v>966</v>
       </c>
-      <c r="UA7" t="s">
+      <c r="TI8" t="s">
         <v>967</v>
       </c>
-      <c r="UB7" t="s">
+      <c r="TJ8" t="s">
         <v>968</v>
       </c>
-      <c r="UC7" t="s">
+      <c r="TK8" t="s">
         <v>969</v>
       </c>
-      <c r="UD7" t="s">
+      <c r="TL8" t="s">
         <v>970</v>
       </c>
-      <c r="UE7" t="s">
+      <c r="TM8" t="s">
         <v>971</v>
       </c>
-      <c r="UF7" t="s">
+      <c r="TN8" t="s">
         <v>972</v>
       </c>
-      <c r="UG7" t="s">
+      <c r="TO8" t="s">
         <v>973</v>
       </c>
-      <c r="UH7" t="s">
+      <c r="TP8" t="s">
         <v>974</v>
       </c>
-      <c r="UI7" t="s">
+      <c r="TQ8" t="s">
         <v>975</v>
       </c>
-      <c r="UJ7" t="s">
+      <c r="TR8" t="s">
         <v>976</v>
       </c>
-      <c r="UK7" t="s">
+      <c r="TS8" t="s">
         <v>977</v>
       </c>
-      <c r="UL7" t="s">
+      <c r="TT8" t="s">
         <v>978</v>
       </c>
-      <c r="UM7" t="s">
+      <c r="TU8" t="s">
         <v>979</v>
       </c>
-      <c r="UN7" t="s">
+      <c r="TV8" t="s">
         <v>980</v>
       </c>
-      <c r="UO7" t="s">
+      <c r="TW8" t="s">
         <v>981</v>
       </c>
-      <c r="UP7" t="s">
+      <c r="TX8" t="s">
         <v>982</v>
       </c>
-      <c r="UQ7" t="s">
+      <c r="TY8" t="s">
         <v>983</v>
       </c>
-      <c r="UR7" t="s">
+      <c r="TZ8" t="s">
         <v>984</v>
       </c>
-      <c r="US7" t="s">
+      <c r="UA8" t="s">
         <v>985</v>
       </c>
-      <c r="UT7" t="s">
+      <c r="UB8" t="s">
         <v>986</v>
       </c>
-      <c r="UU7" t="s">
+      <c r="UC8" t="s">
         <v>987</v>
       </c>
-      <c r="UV7" t="s">
+      <c r="UD8" t="s">
         <v>988</v>
       </c>
-      <c r="UW7" t="s">
+      <c r="UE8" t="s">
         <v>989</v>
       </c>
-      <c r="UX7" t="s">
+      <c r="UF8" t="s">
         <v>990</v>
       </c>
-      <c r="UY7" t="s">
+      <c r="UG8" t="s">
         <v>991</v>
       </c>
-      <c r="UZ7" t="s">
+      <c r="UH8" t="s">
         <v>992</v>
       </c>
-      <c r="VA7" t="s">
+      <c r="UI8" t="s">
         <v>993</v>
       </c>
-      <c r="VB7" t="s">
+      <c r="UJ8" t="s">
         <v>994</v>
       </c>
-      <c r="VC7" t="s">
+      <c r="UK8" t="s">
         <v>995</v>
       </c>
-      <c r="VD7" t="s">
+      <c r="UL8" t="s">
         <v>996</v>
       </c>
-      <c r="VE7" t="s">
+      <c r="UM8" t="s">
         <v>997</v>
       </c>
-      <c r="VF7" t="s">
+      <c r="UN8" t="s">
         <v>998</v>
       </c>
-      <c r="VG7" t="s">
+      <c r="UO8" t="s">
         <v>999</v>
       </c>
-      <c r="VH7" t="s">
+      <c r="UP8" t="s">
         <v>1000</v>
       </c>
-      <c r="VI7" t="s">
+      <c r="UQ8" t="s">
         <v>1001</v>
       </c>
-      <c r="VJ7" t="s">
+      <c r="UR8" t="s">
         <v>1002</v>
       </c>
-      <c r="VK7" t="s">
+      <c r="US8" t="s">
         <v>1003</v>
       </c>
-      <c r="VL7" t="s">
+      <c r="UT8" t="s">
         <v>1004</v>
       </c>
-      <c r="VM7" t="s">
+      <c r="UU8" t="s">
         <v>1005</v>
       </c>
-      <c r="VN7" t="s">
+      <c r="UV8" t="s">
         <v>1006</v>
       </c>
-      <c r="VO7" t="s">
+      <c r="UW8" t="s">
         <v>1007</v>
       </c>
-      <c r="VP7" t="s">
+      <c r="UX8" t="s">
         <v>1008</v>
       </c>
-      <c r="VQ7" t="s">
+      <c r="UY8" t="s">
         <v>1009</v>
       </c>
-      <c r="VR7" t="s">
+      <c r="UZ8" t="s">
         <v>1010</v>
       </c>
-      <c r="VS7" t="s">
+      <c r="VA8" t="s">
         <v>1011</v>
       </c>
-      <c r="VT7" t="s">
+      <c r="VB8" t="s">
         <v>1012</v>
       </c>
-      <c r="VU7" t="s">
+      <c r="VC8" t="s">
         <v>1013</v>
       </c>
-      <c r="VV7" t="s">
+      <c r="VD8" t="s">
         <v>1014</v>
       </c>
-      <c r="VW7" t="s">
+      <c r="VE8" t="s">
         <v>1015</v>
       </c>
-      <c r="VX7" t="s">
+      <c r="VF8" t="s">
         <v>1016</v>
       </c>
-      <c r="VY7" t="s">
+      <c r="VG8" t="s">
         <v>1017</v>
       </c>
-      <c r="VZ7" t="s">
+      <c r="VH8" t="s">
         <v>1018</v>
       </c>
-      <c r="WA7" t="s">
+      <c r="VI8" t="s">
         <v>1019</v>
       </c>
-      <c r="WB7" t="s">
+      <c r="VJ8" t="s">
         <v>1020</v>
       </c>
-      <c r="WC7" t="s">
+      <c r="VK8" t="s">
         <v>1021</v>
       </c>
-      <c r="WD7" t="s">
+      <c r="VL8" t="s">
         <v>1022</v>
       </c>
-      <c r="WE7" t="s">
+      <c r="VM8" t="s">
         <v>1023</v>
       </c>
-      <c r="WF7" t="s">
+      <c r="VN8" t="s">
         <v>1024</v>
       </c>
-      <c r="WG7" t="s">
+      <c r="VO8" t="s">
         <v>1025</v>
       </c>
-      <c r="WH7" t="s">
+      <c r="VP8" t="s">
         <v>1026</v>
       </c>
-      <c r="WI7" t="s">
+      <c r="VQ8" t="s">
         <v>1027</v>
       </c>
-      <c r="WJ7" t="s">
+      <c r="VR8" t="s">
         <v>1028</v>
       </c>
-      <c r="WK7" t="s">
+      <c r="VS8" t="s">
         <v>1029</v>
       </c>
-      <c r="WL7" t="s">
+      <c r="VT8" t="s">
         <v>1030</v>
       </c>
-      <c r="WM7" t="s">
+      <c r="VU8" t="s">
         <v>1031</v>
       </c>
-      <c r="WN7" t="s">
+      <c r="VV8" t="s">
         <v>1032</v>
       </c>
-      <c r="WO7" t="s">
+      <c r="VW8" t="s">
         <v>1033</v>
       </c>
-      <c r="WP7" t="s">
+      <c r="VX8" t="s">
         <v>1034</v>
       </c>
-      <c r="WQ7" t="s">
+      <c r="VY8" t="s">
         <v>1035</v>
       </c>
-      <c r="WR7" t="s">
+      <c r="VZ8" t="s">
         <v>1036</v>
       </c>
-      <c r="WS7" t="s">
+      <c r="WA8" t="s">
         <v>1037</v>
       </c>
-      <c r="WT7" t="s">
+      <c r="WB8" t="s">
         <v>1038</v>
       </c>
-      <c r="WU7" t="s">
+      <c r="WC8" t="s">
         <v>1039</v>
       </c>
-      <c r="WV7" t="s">
+      <c r="WD8" t="s">
         <v>1040</v>
       </c>
-      <c r="WW7" t="s">
+      <c r="WE8" t="s">
         <v>1041</v>
       </c>
-      <c r="WX7" t="s">
+      <c r="WF8" t="s">
         <v>1042</v>
       </c>
-      <c r="WY7" t="s">
+      <c r="WG8" t="s">
         <v>1043</v>
       </c>
-      <c r="WZ7" t="s">
+      <c r="WH8" t="s">
         <v>1044</v>
       </c>
-      <c r="XA7" t="s">
+      <c r="WI8" t="s">
         <v>1045</v>
       </c>
-      <c r="XB7" t="s">
+      <c r="WJ8" t="s">
         <v>1046</v>
       </c>
-      <c r="XC7" t="s">
+      <c r="WK8" t="s">
         <v>1047</v>
       </c>
-      <c r="XD7" t="s">
+      <c r="WL8" t="s">
         <v>1048</v>
       </c>
-      <c r="XE7" t="s">
+      <c r="WM8" t="s">
         <v>1049</v>
       </c>
-      <c r="XF7" t="s">
+      <c r="WN8" t="s">
         <v>1050</v>
       </c>
-      <c r="XG7" t="s">
+      <c r="WO8" t="s">
         <v>1051</v>
       </c>
-      <c r="XH7" t="s">
+      <c r="WP8" t="s">
         <v>1052</v>
       </c>
-      <c r="XI7" t="s">
+      <c r="WQ8" t="s">
         <v>1053</v>
       </c>
-      <c r="XJ7" t="s">
+      <c r="WR8" t="s">
         <v>1054</v>
       </c>
-      <c r="XK7" t="s">
+      <c r="WS8" t="s">
         <v>1055</v>
       </c>
-      <c r="XL7" t="s">
+      <c r="WT8" t="s">
         <v>1056</v>
       </c>
-      <c r="XM7" t="s">
+      <c r="WU8" t="s">
         <v>1057</v>
       </c>
-      <c r="XN7" t="s">
+      <c r="WV8" t="s">
         <v>1058</v>
       </c>
-      <c r="XO7" t="s">
+      <c r="WW8" t="s">
         <v>1059</v>
       </c>
-      <c r="XP7" t="s">
+      <c r="WX8" t="s">
         <v>1060</v>
       </c>
-      <c r="XQ7" t="s">
+      <c r="WY8" t="s">
         <v>1061</v>
       </c>
-      <c r="XR7" t="s">
+      <c r="WZ8" t="s">
         <v>1062</v>
       </c>
-      <c r="XS7" t="s">
+      <c r="XA8" t="s">
         <v>1063</v>
       </c>
-      <c r="XT7" t="s">
+      <c r="XB8" t="s">
         <v>1064</v>
       </c>
-      <c r="XU7" t="s">
+      <c r="XC8" t="s">
         <v>1065</v>
       </c>
-      <c r="XV7" t="s">
+      <c r="XD8" t="s">
         <v>1066</v>
       </c>
-      <c r="XW7" t="s">
+      <c r="XE8" t="s">
         <v>1067</v>
       </c>
-      <c r="XX7" t="s">
+      <c r="XF8" t="s">
         <v>1068</v>
       </c>
-      <c r="XY7" t="s">
+      <c r="XG8" t="s">
         <v>1069</v>
       </c>
-      <c r="XZ7" t="s">
+      <c r="XH8" t="s">
         <v>1070</v>
       </c>
-      <c r="YA7" t="s">
+      <c r="XI8" t="s">
         <v>1071</v>
       </c>
-      <c r="YB7" t="s">
+      <c r="XJ8" t="s">
         <v>1072</v>
       </c>
-      <c r="YC7" t="s">
+      <c r="XK8" t="s">
         <v>1073</v>
       </c>
-      <c r="YD7" t="s">
+      <c r="XL8" t="s">
         <v>1074</v>
       </c>
-      <c r="YE7" t="s">
+      <c r="XM8" t="s">
         <v>1075</v>
       </c>
-      <c r="YF7" t="s">
+      <c r="XN8" t="s">
         <v>1076</v>
       </c>
-      <c r="YG7" t="s">
+      <c r="XO8" t="s">
         <v>1077</v>
       </c>
-      <c r="YH7" t="s">
+      <c r="XP8" t="s">
         <v>1078</v>
       </c>
-      <c r="YI7" t="s">
+      <c r="XQ8" t="s">
         <v>1079</v>
       </c>
-      <c r="YJ7" t="s">
+      <c r="XR8" t="s">
         <v>1080</v>
       </c>
-      <c r="YK7" t="s">
+      <c r="XS8" t="s">
         <v>1081</v>
       </c>
-      <c r="YL7" t="s">
+      <c r="XT8" t="s">
         <v>1082</v>
       </c>
-      <c r="YM7" t="s">
+      <c r="XU8" t="s">
         <v>1083</v>
       </c>
-      <c r="YN7" t="s">
+      <c r="XV8" t="s">
         <v>1084</v>
       </c>
-      <c r="YO7" t="s">
+      <c r="XW8" t="s">
         <v>1085</v>
       </c>
-      <c r="YP7" t="s">
+      <c r="XX8" t="s">
         <v>1086</v>
       </c>
-      <c r="YQ7" t="s">
+      <c r="XY8" t="s">
         <v>1087</v>
       </c>
-      <c r="YR7" t="s">
+      <c r="XZ8" t="s">
         <v>1088</v>
       </c>
-      <c r="YS7" t="s">
+      <c r="YA8" t="s">
         <v>1089</v>
       </c>
-      <c r="YT7" t="s">
+      <c r="YB8" t="s">
         <v>1090</v>
       </c>
-      <c r="YU7" t="s">
+      <c r="YC8" t="s">
         <v>1091</v>
       </c>
-      <c r="YV7" t="s">
+      <c r="YD8" t="s">
         <v>1092</v>
       </c>
-      <c r="YW7" t="s">
+      <c r="YE8" t="s">
         <v>1093</v>
       </c>
-      <c r="YX7" t="s">
+      <c r="YF8" t="s">
         <v>1094</v>
       </c>
-      <c r="YY7" t="s">
+      <c r="YG8" t="s">
         <v>1095</v>
       </c>
-      <c r="YZ7" t="s">
+      <c r="YH8" t="s">
         <v>1096</v>
       </c>
-      <c r="ZA7" t="s">
+      <c r="YI8" t="s">
         <v>1097</v>
       </c>
-      <c r="ZB7" t="s">
+      <c r="YJ8" t="s">
         <v>1098</v>
       </c>
-      <c r="ZC7" t="s">
+      <c r="YK8" t="s">
         <v>1099</v>
       </c>
-      <c r="ZD7" t="s">
+      <c r="YL8" t="s">
         <v>1100</v>
       </c>
-      <c r="ZE7" t="s">
+      <c r="YM8" t="s">
         <v>1101</v>
       </c>
-      <c r="ZF7" t="s">
+      <c r="YN8" t="s">
         <v>1102</v>
       </c>
-      <c r="ZG7" t="s">
+      <c r="YO8" t="s">
         <v>1103</v>
       </c>
-      <c r="ZH7" t="s">
+      <c r="YP8" t="s">
         <v>1104</v>
       </c>
-      <c r="ZI7" t="s">
+      <c r="YQ8" t="s">
         <v>1105</v>
       </c>
-      <c r="ZJ7" t="s">
+      <c r="YR8" t="s">
         <v>1106</v>
       </c>
-      <c r="ZK7" t="s">
+      <c r="YS8" t="s">
         <v>1107</v>
       </c>
-      <c r="ZL7" t="s">
+      <c r="YT8" t="s">
         <v>1108</v>
       </c>
-      <c r="ZM7" t="s">
+      <c r="YU8" t="s">
         <v>1109</v>
       </c>
-      <c r="ZN7" t="s">
+      <c r="YV8" t="s">
         <v>1110</v>
       </c>
-      <c r="ZO7" t="s">
+      <c r="YW8" t="s">
         <v>1111</v>
       </c>
-      <c r="ZP7" t="s">
+      <c r="YX8" t="s">
         <v>1112</v>
       </c>
-      <c r="ZQ7" t="s">
+      <c r="YY8" t="s">
         <v>1113</v>
       </c>
-      <c r="ZR7" t="s">
+      <c r="YZ8" t="s">
         <v>1114</v>
       </c>
-      <c r="ZS7" t="s">
+      <c r="ZA8" t="s">
         <v>1115</v>
       </c>
-      <c r="ZT7" t="s">
+      <c r="ZB8" t="s">
         <v>1116</v>
       </c>
-      <c r="ZU7" t="s">
+      <c r="ZC8" t="s">
         <v>1117</v>
       </c>
-      <c r="ZV7" t="s">
+      <c r="ZD8" t="s">
         <v>1118</v>
       </c>
-      <c r="ZW7" t="s">
+      <c r="ZE8" t="s">
         <v>1119</v>
       </c>
-      <c r="ZX7" t="s">
+      <c r="ZF8" t="s">
         <v>1120</v>
       </c>
-      <c r="ZY7" t="s">
+      <c r="ZG8" t="s">
         <v>1121</v>
       </c>
-      <c r="ZZ7" t="s">
+      <c r="ZH8" t="s">
         <v>1122</v>
       </c>
-      <c r="AAA7" t="s">
+      <c r="ZI8" t="s">
         <v>1123</v>
       </c>
-      <c r="AAB7" t="s">
+      <c r="ZJ8" t="s">
         <v>1124</v>
       </c>
-      <c r="AAC7" t="s">
+      <c r="ZK8" t="s">
         <v>1125</v>
       </c>
-      <c r="AAD7" t="s">
+      <c r="ZL8" t="s">
         <v>1126</v>
       </c>
-      <c r="AAE7" t="s">
+      <c r="ZM8" t="s">
         <v>1127</v>
       </c>
-      <c r="AAF7" t="s">
+      <c r="ZN8" t="s">
         <v>1128</v>
       </c>
-      <c r="AAG7" t="s">
+      <c r="ZO8" t="s">
         <v>1129</v>
       </c>
-      <c r="AAH7" t="s">
+      <c r="ZP8" t="s">
         <v>1130</v>
       </c>
-      <c r="AAI7" t="s">
+      <c r="ZQ8" t="s">
         <v>1131</v>
       </c>
-      <c r="AAJ7" t="s">
+      <c r="ZR8" t="s">
         <v>1132</v>
       </c>
-      <c r="AAK7" t="s">
+      <c r="ZS8" t="s">
         <v>1133</v>
       </c>
-      <c r="AAL7" t="s">
+      <c r="ZT8" t="s">
         <v>1134</v>
       </c>
-      <c r="AAM7" t="s">
+      <c r="ZU8" t="s">
         <v>1135</v>
       </c>
-      <c r="AAN7" t="s">
+      <c r="ZV8" t="s">
         <v>1136</v>
       </c>
-      <c r="AAO7" t="s">
+      <c r="ZW8" t="s">
         <v>1137</v>
       </c>
-      <c r="AAP7" t="s">
+      <c r="ZX8" t="s">
         <v>1138</v>
       </c>
-      <c r="AAQ7" t="s">
+      <c r="ZY8" t="s">
         <v>1139</v>
       </c>
-      <c r="AAR7" t="s">
+      <c r="ZZ8" t="s">
         <v>1140</v>
       </c>
-      <c r="AAS7" t="s">
+      <c r="AAA8" t="s">
         <v>1141</v>
       </c>
-      <c r="AAT7" t="s">
+      <c r="AAB8" t="s">
         <v>1142</v>
       </c>
-      <c r="AAU7" t="s">
+      <c r="AAC8" t="s">
         <v>1143</v>
       </c>
-      <c r="AAV7" t="s">
+      <c r="AAD8" t="s">
         <v>1144</v>
       </c>
-      <c r="AAW7" t="s">
+      <c r="AAE8" t="s">
         <v>1145</v>
       </c>
-      <c r="AAX7" t="s">
+      <c r="AAF8" t="s">
         <v>1146</v>
       </c>
-      <c r="AAY7" t="s">
+      <c r="AAG8" t="s">
         <v>1147</v>
       </c>
-      <c r="AAZ7" t="s">
+      <c r="AAH8" t="s">
         <v>1148</v>
       </c>
-      <c r="ABA7" t="s">
+      <c r="AAI8" t="s">
         <v>1149</v>
       </c>
-      <c r="ABB7" t="s">
+      <c r="AAJ8" t="s">
         <v>1150</v>
       </c>
-      <c r="ABC7" t="s">
+      <c r="AAK8" t="s">
         <v>1151</v>
       </c>
-      <c r="ABD7" t="s">
+      <c r="AAL8" t="s">
         <v>1152</v>
       </c>
-      <c r="ABE7" t="s">
+      <c r="AAM8" t="s">
         <v>1153</v>
       </c>
-      <c r="ABF7" t="s">
+      <c r="AAN8" t="s">
         <v>1154</v>
       </c>
-      <c r="ABG7" t="s">
+      <c r="AAO8" t="s">
         <v>1155</v>
       </c>
-      <c r="ABH7" t="s">
+      <c r="AAP8" t="s">
         <v>1156</v>
       </c>
-      <c r="ABI7" t="s">
+      <c r="AAQ8" t="s">
         <v>1157</v>
       </c>
-      <c r="ABJ7" t="s">
+      <c r="AAR8" t="s">
         <v>1158</v>
       </c>
-      <c r="ABK7" t="s">
+      <c r="AAS8" t="s">
         <v>1159</v>
       </c>
-      <c r="ABL7" t="s">
+      <c r="AAT8" t="s">
         <v>1160</v>
       </c>
-      <c r="ABM7" t="s">
+      <c r="AAU8" t="s">
         <v>1161</v>
       </c>
-      <c r="ABN7" t="s">
+      <c r="AAV8" t="s">
         <v>1162</v>
       </c>
-      <c r="ABO7" t="s">
+      <c r="AAW8" t="s">
         <v>1163</v>
       </c>
-      <c r="ABP7" t="s">
+      <c r="AAX8" t="s">
         <v>1164</v>
       </c>
-      <c r="ABQ7" t="s">
+      <c r="AAY8" t="s">
         <v>1165</v>
       </c>
-      <c r="ABR7" t="s">
+      <c r="AAZ8" t="s">
         <v>1166</v>
       </c>
-      <c r="ABS7" t="s">
+      <c r="ABA8" t="s">
         <v>1167</v>
       </c>
-      <c r="ABT7" t="s">
+      <c r="ABB8" t="s">
         <v>1168</v>
       </c>
-      <c r="ABU7" t="s">
+      <c r="ABC8" t="s">
         <v>1169</v>
       </c>
-      <c r="ABV7" t="s">
+      <c r="ABD8" t="s">
         <v>1170</v>
       </c>
-      <c r="ABW7" t="s">
+      <c r="ABE8" t="s">
         <v>1171</v>
       </c>
-      <c r="ABX7" t="s">
+      <c r="ABF8" t="s">
         <v>1172</v>
       </c>
-      <c r="ABY7" t="s">
+      <c r="ABG8" t="s">
         <v>1173</v>
       </c>
-      <c r="ABZ7" t="s">
+      <c r="ABH8" t="s">
         <v>1174</v>
       </c>
-      <c r="ACA7" t="s">
+      <c r="ABI8" t="s">
         <v>1175</v>
       </c>
-      <c r="ACB7" t="s">
+      <c r="ABJ8" t="s">
         <v>1176</v>
       </c>
-      <c r="ACC7" t="s">
+      <c r="ABK8" t="s">
         <v>1177</v>
       </c>
-      <c r="ACD7" t="s">
+      <c r="ABL8" t="s">
         <v>1178</v>
       </c>
-      <c r="ACE7" t="s">
+      <c r="ABM8" t="s">
         <v>1179</v>
       </c>
-      <c r="ACF7" t="s">
+      <c r="ABN8" t="s">
         <v>1180</v>
       </c>
-      <c r="ACG7" t="s">
+      <c r="ABO8" t="s">
         <v>1181</v>
       </c>
-      <c r="ACH7" t="s">
+      <c r="ABP8" t="s">
         <v>1182</v>
       </c>
-      <c r="ACI7" t="s">
+      <c r="ABQ8" t="s">
         <v>1183</v>
       </c>
-      <c r="ACJ7" t="s">
+      <c r="ABR8" t="s">
         <v>1184</v>
       </c>
-      <c r="ACK7" t="s">
+      <c r="ABS8" t="s">
         <v>1185</v>
       </c>
-      <c r="ACL7" t="s">
-[...8 lines deleted...]
-      <c r="ACO7" t="s">
+      <c r="ABT8" t="s">
         <v>1186</v>
       </c>
-      <c r="ACP7" t="s">
-[...2 lines deleted...]
-      <c r="ACQ7" t="s">
+      <c r="ABU8" t="s">
         <v>1187</v>
       </c>
-      <c r="ACR7" t="s">
-[...20 lines deleted...]
-      <c r="ACY7" t="s">
+      <c r="ABV8" t="s">
         <v>1188</v>
       </c>
-      <c r="ACZ7" t="s">
-[...23 lines deleted...]
-      <c r="ADH7" t="s">
+      <c r="ABW8" t="s">
         <v>1189</v>
       </c>
-      <c r="ADI7" t="s">
+      <c r="ABX8" t="s">
         <v>1190</v>
       </c>
-      <c r="ADJ7" t="s">
+      <c r="ABY8" t="s">
         <v>1191</v>
       </c>
-      <c r="ADK7" t="s">
-[...53 lines deleted...]
-      <c r="AEC7" t="s">
+      <c r="ABZ8" t="s">
         <v>1192</v>
       </c>
-      <c r="AED7" t="s">
-[...3 lines deleted...]
-        <v>1192</v>
+      <c r="ACA8" t="s">
+        <v>1193</v>
+      </c>
+      <c r="ACB8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="ACC8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="ACD8" t="s">
+        <v>1196</v>
+      </c>
+      <c r="ACE8" t="s">
+        <v>1197</v>
+      </c>
+      <c r="ACF8" t="s">
+        <v>1198</v>
+      </c>
+      <c r="ACG8" t="s">
+        <v>1199</v>
+      </c>
+      <c r="ACH8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="ACI8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="ACJ8" t="s">
+        <v>1202</v>
+      </c>
+      <c r="ACK8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACL8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACM8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACN8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACO8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACP8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACQ8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACR8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACS8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACT8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACU8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACV8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACW8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACX8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACY8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACZ8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADA8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADB8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADC8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADD8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADE8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADF8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADG8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADH8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="ADI8" t="s">
+        <v>1208</v>
+      </c>
+      <c r="ADJ8" t="s">
+        <v>1209</v>
+      </c>
+      <c r="ADK8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="ADL8" t="s">
+        <v>1211</v>
+      </c>
+      <c r="ADM8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADN8" t="s">
+        <v>1213</v>
+      </c>
+      <c r="ADO8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="ADP8" t="s">
+        <v>1215</v>
+      </c>
+      <c r="ADQ8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="ADR8" t="s">
+        <v>1217</v>
+      </c>
+      <c r="ADS8" t="s">
+        <v>1218</v>
+      </c>
+      <c r="ADT8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="ADU8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADV8" t="s">
+        <v>1220</v>
+      </c>
+      <c r="ADW8" t="s">
+        <v>1221</v>
+      </c>
+      <c r="ADX8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="ADY8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADZ8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEA8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEB8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEC8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AED8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEE8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEF8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEG8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEH8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEI8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEJ8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEK8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEL8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEM8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEN8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEO8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEP8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEQ8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AER8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AES8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AET8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEU8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEV8" t="s">
+        <v>1226</v>
       </c>
     </row>
-    <row r="8" spans="1:811" x14ac:dyDescent="0.25">
-[...2431 lines deleted...]
-        <v>1192</v>
+    <row r="9" spans="1:828" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="L9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="M9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="N9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="O9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="R9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="S9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="T9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="U9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="V9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="W9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="X9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ED9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ER9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ES9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ET9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ID9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="II9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ME9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ML9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ND9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ON9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ST9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="US9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACR9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACS9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACT9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACV9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACW9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACX9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADD9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADH9" t="s">
+        <v>1207</v>
+      </c>
+      <c r="ADI9" t="s">
+        <v>1208</v>
+      </c>
+      <c r="ADJ9" t="s">
+        <v>1209</v>
+      </c>
+      <c r="ADK9" t="s">
+        <v>1210</v>
+      </c>
+      <c r="ADL9" t="s">
+        <v>1211</v>
+      </c>
+      <c r="ADM9" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADN9" t="s">
+        <v>1213</v>
+      </c>
+      <c r="ADO9" t="s">
+        <v>1214</v>
+      </c>
+      <c r="ADP9" t="s">
+        <v>1215</v>
+      </c>
+      <c r="ADQ9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="ADR9" t="s">
+        <v>1217</v>
+      </c>
+      <c r="ADS9" t="s">
+        <v>1218</v>
+      </c>
+      <c r="ADT9" t="s">
+        <v>1219</v>
+      </c>
+      <c r="ADU9" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADV9" t="s">
+        <v>1220</v>
+      </c>
+      <c r="ADW9" t="s">
+        <v>1221</v>
+      </c>
+      <c r="ADX9" t="s">
+        <v>1222</v>
+      </c>
+      <c r="ADY9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADZ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEA9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEB9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEC9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AED9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEE9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEF9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEG9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEH9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEI9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEJ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEK9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEL9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEM9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEN9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEO9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEP9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEQ9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AER9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AES9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AET9" t="s">
+        <v>1229</v>
+      </c>
+      <c r="AEU9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEV9" t="s">
+        <v>1226</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:828" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>1194</v>
+        <v>1230</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="L10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="M10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="N10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="O10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="P10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="R10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="S10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="T10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="U10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="V10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="W10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="X10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ED10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ER10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ES10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ET10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ID10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="II10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ME10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ML10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ND10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ON10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ST10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="US10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACR10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACS10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACT10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACV10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADD10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADH10" t="s">
+        <v>1207</v>
+      </c>
+      <c r="ADI10" t="s">
+        <v>1231</v>
+      </c>
+      <c r="ADJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADK10" t="s">
+        <v>1232</v>
+      </c>
+      <c r="ADL10" t="s">
+        <v>1211</v>
+      </c>
+      <c r="ADM10" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADN10" t="s">
+        <v>1233</v>
+      </c>
+      <c r="ADO10" t="s">
+        <v>1234</v>
+      </c>
+      <c r="ADP10" t="s">
+        <v>1235</v>
+      </c>
+      <c r="ADQ10" t="s">
+        <v>1216</v>
+      </c>
+      <c r="ADR10" t="s">
+        <v>1236</v>
+      </c>
+      <c r="ADS10" t="s">
+        <v>1218</v>
+      </c>
+      <c r="ADT10" t="s">
+        <v>1219</v>
+      </c>
+      <c r="ADU10" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADV10" t="s">
+        <v>1220</v>
+      </c>
+      <c r="ADW10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADX10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADY10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADZ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEA10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEB10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEC10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AED10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEE10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEF10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEG10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEH10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEI10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEJ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEK10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEL10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEM10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEN10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEO10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEP10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEQ10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AER10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AES10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AET10" t="s">
+        <v>1237</v>
+      </c>
+      <c r="AEU10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEV10" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="11" spans="1:828" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="L11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="M11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="N11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="O11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="P11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="R11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="S11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="T11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="U11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="V11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="W11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="X11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="DZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ED11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ER11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ES11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ET11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="EZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="FZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="GZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="HZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ID11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="II11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="IZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="JZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="KZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="LZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ME11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ML11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="MZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ND11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="NZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ON11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="OZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="PZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="QZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="RZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ST11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="SZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="TZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="US11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="UZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="VZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="WZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="XZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="YZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ZZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AAZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ABZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACR11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACS11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACT11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACV11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ACZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADD11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADH11" t="s">
+        <v>1207</v>
+      </c>
+      <c r="ADI11" t="s">
+        <v>1239</v>
+      </c>
+      <c r="ADJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADK11" t="s">
+        <v>1240</v>
+      </c>
+      <c r="ADL11" t="s">
+        <v>1211</v>
+      </c>
+      <c r="ADM11" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADN11" t="s">
+        <v>1241</v>
+      </c>
+      <c r="ADO11" t="s">
+        <v>1242</v>
+      </c>
+      <c r="ADP11" t="s">
+        <v>1243</v>
+      </c>
+      <c r="ADQ11" t="s">
+        <v>1216</v>
+      </c>
+      <c r="ADR11" t="s">
+        <v>1244</v>
+      </c>
+      <c r="ADS11" t="s">
+        <v>1218</v>
+      </c>
+      <c r="ADT11" t="s">
+        <v>1219</v>
+      </c>
+      <c r="ADU11" t="s">
+        <v>1212</v>
+      </c>
+      <c r="ADV11" t="s">
+        <v>1245</v>
+      </c>
+      <c r="ADW11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADX11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADY11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="ADZ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEA11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEB11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEC11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AED11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEE11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEF11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEG11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEH11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEI11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEJ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEK11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEL11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEM11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEN11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEO11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEP11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEQ11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AER11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AES11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AET11" t="s">
+        <v>1246</v>
+      </c>
+      <c r="AEU11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AEV11" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>1247</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="821">
-    <mergeCell ref="B1:AEB1"/>
+  <mergeCells count="839">
+    <mergeCell ref="B1:AES1"/>
     <mergeCell ref="A1:A6"/>
     <mergeCell ref="B2:ACJ2"/>
-    <mergeCell ref="ACK2:AEB2"/>
-[...2 lines deleted...]
-    <mergeCell ref="AEE1:AEE6"/>
+    <mergeCell ref="ACK2:AES2"/>
+    <mergeCell ref="AET1:AET6"/>
+    <mergeCell ref="AEU1:AEU6"/>
+    <mergeCell ref="AEV1:AEV6"/>
     <mergeCell ref="B3:JV3"/>
     <mergeCell ref="JW3:OB3"/>
     <mergeCell ref="OC3:ACJ3"/>
     <mergeCell ref="ACK3:ACN3"/>
     <mergeCell ref="ACO3:ACP3"/>
     <mergeCell ref="ACQ3:ACX3"/>
     <mergeCell ref="ACY3:ADD3"/>
     <mergeCell ref="ADE3:ADG3"/>
-    <mergeCell ref="ADH3:AEB3"/>
+    <mergeCell ref="ADH3:ADX3"/>
+    <mergeCell ref="ADY3:AES3"/>
     <mergeCell ref="C4:JV4"/>
     <mergeCell ref="JX4:OB4"/>
     <mergeCell ref="OD4:ACJ4"/>
     <mergeCell ref="ACL4:ACN4"/>
     <mergeCell ref="ACR4:ACX4"/>
     <mergeCell ref="ACY4:ACZ4"/>
     <mergeCell ref="ADA4:ADD4"/>
     <mergeCell ref="ADF4:ADG4"/>
-    <mergeCell ref="ADH4:ADI4"/>
-[...2 lines deleted...]
-    <mergeCell ref="ADW4:ADX4"/>
     <mergeCell ref="ADY4:ADZ4"/>
-    <mergeCell ref="AEA4:AEB4"/>
+    <mergeCell ref="AEA4:AEC4"/>
+    <mergeCell ref="AED4:AEM4"/>
+    <mergeCell ref="AEN4:AEO4"/>
+    <mergeCell ref="AEP4:AEQ4"/>
+    <mergeCell ref="AER4:AES4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="JW4:JW6"/>
     <mergeCell ref="OC4:OC6"/>
     <mergeCell ref="ACK4:ACK6"/>
     <mergeCell ref="ACO4:ACO6"/>
     <mergeCell ref="ACQ4:ACQ6"/>
     <mergeCell ref="ADB5:ADD5"/>
     <mergeCell ref="ADE4:ADE6"/>
-    <mergeCell ref="ADK5:ADL5"/>
-    <mergeCell ref="ADN5:ADV5"/>
+    <mergeCell ref="ADH4:ADH6"/>
+    <mergeCell ref="ADI4:ADI6"/>
+    <mergeCell ref="ADJ4:ADJ6"/>
+    <mergeCell ref="ADK4:ADK6"/>
+    <mergeCell ref="ADL4:ADL6"/>
+    <mergeCell ref="ADM4:ADM6"/>
+    <mergeCell ref="ADN4:ADN6"/>
+    <mergeCell ref="ADO4:ADO6"/>
+    <mergeCell ref="ADP4:ADP6"/>
+    <mergeCell ref="ADQ4:ADQ6"/>
+    <mergeCell ref="ADR4:ADR6"/>
+    <mergeCell ref="ADS4:ADS6"/>
+    <mergeCell ref="ADT4:ADT6"/>
+    <mergeCell ref="ADU4:ADU6"/>
+    <mergeCell ref="ADV4:ADV6"/>
+    <mergeCell ref="ADW4:ADW6"/>
+    <mergeCell ref="ADX4:ADX6"/>
+    <mergeCell ref="AEB5:AEC5"/>
+    <mergeCell ref="AEE5:AEM5"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
@@ -16259,57 +24172,62 @@
     <mergeCell ref="ACA5:ACA6"/>
     <mergeCell ref="ACB5:ACB6"/>
     <mergeCell ref="ACC5:ACC6"/>
     <mergeCell ref="ACD5:ACD6"/>
     <mergeCell ref="ACE5:ACE6"/>
     <mergeCell ref="ACF5:ACF6"/>
     <mergeCell ref="ACG5:ACG6"/>
     <mergeCell ref="ACH5:ACH6"/>
     <mergeCell ref="ACI5:ACI6"/>
     <mergeCell ref="ACJ5:ACJ6"/>
     <mergeCell ref="ACL5:ACL6"/>
     <mergeCell ref="ACM5:ACM6"/>
     <mergeCell ref="ACN5:ACN6"/>
     <mergeCell ref="ACP5:ACP6"/>
     <mergeCell ref="ACR5:ACR6"/>
     <mergeCell ref="ACS5:ACS6"/>
     <mergeCell ref="ACT5:ACT6"/>
     <mergeCell ref="ACU5:ACU6"/>
     <mergeCell ref="ACV5:ACV6"/>
     <mergeCell ref="ACW5:ACW6"/>
     <mergeCell ref="ACX5:ACX6"/>
     <mergeCell ref="ACY5:ACY6"/>
     <mergeCell ref="ADA5:ADA6"/>
     <mergeCell ref="ADF5:ADF6"/>
     <mergeCell ref="ADG5:ADG6"/>
-    <mergeCell ref="ADH5:ADH6"/>
-[...2 lines deleted...]
-    <mergeCell ref="ADW5:ADW6"/>
     <mergeCell ref="ADY5:ADY6"/>
     <mergeCell ref="AEA5:AEA6"/>
+    <mergeCell ref="AED5:AED6"/>
+    <mergeCell ref="AEN5:AEN6"/>
+    <mergeCell ref="AEP5:AEP6"/>
+    <mergeCell ref="AER5:AER6"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="AET9" r:id="rId1"/>
+    <hyperlink ref="AET10" r:id="rId2"/>
+    <hyperlink ref="AET11" r:id="rId3"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fiscalite_indirecte</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>