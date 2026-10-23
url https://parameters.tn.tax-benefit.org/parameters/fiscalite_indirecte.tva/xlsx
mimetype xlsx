--- v0 (2026-07-27)
+++ v1 (2026-10-23)
@@ -8,92 +8,104 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="tva" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1542" uniqueCount="1151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6162" uniqueCount="1174">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>TVA</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>Taux 0% (1)</t>
-[...8 lines deleted...]
-    <t>Valeur du taux de TVA de 0%</t>
+    <t>Taux nul (1)</t>
+  </si>
+  <si>
+    <t>Taux réduit (3)</t>
+  </si>
+  <si>
+    <t>Taux intermédiaire (5)</t>
+  </si>
+  <si>
+    <t>Taux normal (6)</t>
+  </si>
+  <si>
+    <t>Taux majoré (8)</t>
+  </si>
+  <si>
+    <t>Taux nul</t>
   </si>
   <si>
     <t>Liste des produits soumis au taux de TVA de 0% (2)</t>
   </si>
   <si>
-    <t>Valeur du taux de TVA de 7%</t>
+    <t>Taux réduit</t>
   </si>
   <si>
     <t>Liste des produits soumis au taux de TVA de 7% (4)</t>
   </si>
   <si>
-    <t>Valeur du taux de TVA de 19%</t>
-[...2 lines deleted...]
-    <t>Liste des produits soumis au taux de TVA de 19% (6)</t>
+    <t>Taux intermédiaire</t>
+  </si>
+  <si>
+    <t>Taux normal</t>
+  </si>
+  <si>
+    <t>Liste des produits soumis au taux de TVA de 19% (7)</t>
+  </si>
+  <si>
+    <t>Taux majoré</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
@@ -2341,50 +2353,53 @@
   <si>
     <t>{"value":"the_prepare"}</t>
   </si>
   <si>
     <t>{"value":"theatre"}</t>
   </si>
   <si>
     <t>{"value":"tomate_en_conserve_industrielle"}</t>
   </si>
   <si>
     <t>{"value":"train"}</t>
   </si>
   <si>
     <t>{"value":"transport_rural"}</t>
   </si>
   <si>
     <t>{"value":"transport_rural_regulier"}</t>
   </si>
   <si>
     <t>{"value":"transport_rural_scolaire_regulier"}</t>
   </si>
   <si>
     <t>{"value":"variantes"}</t>
   </si>
   <si>
+    <t>13 %</t>
+  </si>
+  <si>
     <t>19 %</t>
   </si>
   <si>
     <t>{"value":"abonnement_chaine_cryptee"}</t>
   </si>
   <si>
     <t>{"value":"abonnement_chaines_sportives"}</t>
   </si>
   <si>
     <t>{"value":"abonnement_dream_box"}</t>
   </si>
   <si>
     <t>{"value":"abonnement_pour_autoroute"}</t>
   </si>
   <si>
     <t>{"value":"abonnement_prking"}</t>
   </si>
   <si>
     <t>{"value":"accessoires"}</t>
   </si>
   <si>
     <t>{"value":"accessoires_d_appareils_d_eclairage"}</t>
   </si>
   <si>
     <t>{"value":"accessoires_de_beaute"}</t>
@@ -3460,57 +3475,115 @@
   <si>
     <t>{"value":"vin_au_bar"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_a_boire"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_aromatise"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_aux_fruits"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_creme_dessert"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_naturel"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_sans_autres_indications"}</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">Paramètres de la TVA en Tunisie.\nLes produits sont organisés par taux applicable:\n- 0%: Produits de première nécessité\n- 7%: Taux réduit\n- 19%: Taux normal
-(1) Taux de TVA de 0% et liste des produits concernés en Tunisie.
+    <t>01/01/2018</t>
+  </si>
+  <si>
+    <t>Loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l'année 2018, articles 43 et 67; https://www.pist.tn/jort/2017/2017F/Jo1012017.pdf; JORT n° 101 du 19 décembre 2017, pp. 4281 et 4292. Article 43 : « 3) Est remplacé le taux de 12 % de la taxe sur la valeur ajoutée par le taux de 13 %, là où il est prévu aux textes législatifs et règlementaires en vigueur ». Article 67 : application à compter du 1er janvier 2018 (§ 1) ; le relèvement ne s'applique ni aux marchandises importées dont les titres de transport, établis avant l'entrée en vigueur de la loi, justifient l'expédition directe vers la Tunisie (§ 2), ni aux montants payés jusqu'au 31 décembre 2018 au titre des marchés publics conclus avant le 1er janvier 2018 (§ 3). Édition arabe : https://www.pist.tn/jort/2017/2017A/Ja1012017.pdf | Loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l'année 2018, articles 43 et 67; https://www.pist.tn/jort/2017/2017F/Jo1012017.pdf; JORT n° 101 du 19 décembre 2017, pp. 4281 et 4292. Article 43 : « 1) Est remplacé le taux de 18 % prévu au premier paragraphe de l'article 7 du code de la taxe sur la valeur ajoutée par le taux de 19 % ». Article 67 : application à compter du 1er janvier 2018 (§ 1) ; le relèvement ne s'applique ni aux marchandises importées dont les titres de transport, établis avant l'entrée en vigueur de la loi, justifient l'expédition directe vers la Tunisie (§ 2), ni aux montants payés jusqu'au 31 décembre 2018 au titre des marchés publics conclus avant le 1er janvier 2018 (§ 3). Édition arabe : https://www.pist.tn/jort/2017/2017A/Ja1012017.pdf | Loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l'année 2018, articles 43 et 67; https://www.pist.tn/jort/2017/2017F/Jo1012017.pdf; JORT n° 101 du 19 décembre 2017, pp. 4281 et 4292. Article 43 : « 2) Est remplacé le taux de 6 % de la taxe sur la valeur ajoutée par le taux de 7 %, là où il est prévu aux textes législatifs et règlementaires en vigueur ». Article 67 : application à compter du 1er janvier 2018 (§ 1) ; le relèvement ne s'applique ni aux marchandises importées dont les titres de transport, établis avant l'entrée en vigueur de la loi, justifient l'expédition directe vers la Tunisie (§ 2), ni aux montants payés jusqu'au 31 décembre 2018 au titre des marchés publics conclus avant le 1er janvier 2018 (§ 3). Édition arabe : https://www.pist.tn/jort/2017/2017A/Ja1012017.pdf</t>
+  </si>
+  <si>
+    <t>01/01/2007</t>
+  </si>
+  <si>
+    <t>6 %</t>
+  </si>
+  <si>
+    <t>12 %</t>
+  </si>
+  <si>
+    <t>18 %</t>
+  </si>
+  <si>
+    <t>Loi n° 2006-80 du 18 décembre 2006, relative à la réduction des taux de l'impôt et à l'allègement de la pression fiscale sur les entreprises, articles 17 et 19; https://www.pist.tn/jort/2006/2006F/Jo1012006.pdf; JORT n° 101 du 19 décembre 2006, p. 4303. Article 17 : « 1) Est remplacé par le taux de 12 %, le taux de 10 % prévu par le numéro 3 du deuxième paragraphe de l'article 7 du code de la taxe sur la valeur ajoutée. 2) Est remplacé par le taux de 12 % le taux de la taxe sur la valeur ajoutée de 10 % partout où il est prévu par les textes législatifs et réglementaires en vigueur. » Article 19, p. 4303 : sous réserve des articles 5 à 12, la loi s'applique à compter du 1er janvier 2007. Édition arabe : https://www.pist.tn/jort/2006/2006A/Ja1012006.pdf | Loi n° 2006-80 du 18 décembre 2006, relative à la réduction des taux de l'impôt et à l'allègement de la pression fiscale sur les entreprises, articles 13 et 19; https://www.pist.tn/jort/2006/2006F/Jo1012006.pdf; JORT n° 101 du 19 décembre 2006, pp. 4302 et 4303. Article 13, sous l'intitulé « Suppression du taux de 29 % de la TVA et imposition de certains produits au droit de consommation » : « Est supprimé le numéro 2 du deuxième paragraphe de l'article 7 du code de la TVA. » Le taux majoré s'applique donc jusqu'au 31 décembre 2006 ; l'article 14 de la même loi soumet les produits concernés au droit de consommation. Article 19, p. 4303 : sous réserve des articles 5 à 12, la loi s'applique à compter du 1er janvier 2007. Édition arabe : https://www.pist.tn/jort/2006/2006A/Ja1012006.pdf</t>
+  </si>
+  <si>
+    <t>01/01/2002</t>
+  </si>
+  <si>
+    <t>10 %</t>
+  </si>
+  <si>
+    <t>29 %</t>
+  </si>
+  <si>
+    <t>Loi n° 2001-123 du 28 décembre 2001, portant loi de finances pour l'année 2002, articles 82 à 84 et 97</t>
+  </si>
+  <si>
+    <t>01/01/1998</t>
+  </si>
+  <si>
+    <t>Loi n° 97-88 du 29 décembre 1997, portant loi de finances pour la gestion 1998, articles 25 et 90</t>
+  </si>
+  <si>
+    <t>01/01/1995</t>
+  </si>
+  <si>
+    <t>17 %</t>
+  </si>
+  <si>
+    <t>Loi n° 94-127 du 26 décembre 1994, portant loi de finances pour la gestion 1995, articles 56 à 58 et 100</t>
+  </si>
+  <si>
+    <t>01/07/1988</t>
+  </si>
+  <si>
+    <t>Loi n° 88-61 du 2 juin 1988, portant promulgation du code de la taxe sur la valeur ajoutée, article 7 du code, deuxième paragraphe, numéro 2; https://www.pist.tn/jort/1988/1988F/Jo03988.pdf; JORT n° 39 du 10 juin 1988, p. 829, lu à l'image. Article 7 : « Sont soumis à la taxe sur la valeur ajoutée au taux de 17 %, les opérations portant sur les biens et les services non soumis à un autre taux. Toutefois sont soumis à la taxe sur la valeur ajoutée : 1) au taux de 6 %, les opérations portant sur les biens et les services repris au tableau B figurant en annexe. 2) au taux de 29 %, les opérations portant sur les biens repris au tableau C figurant en annexe. » Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja03988.pdf | Décret n° 88-1109 du 11 juin 1988, fixant le calendrier d'application de la taxe sur la valeur ajoutée et du droit de consommation, article premier; https://www.pist.tn/jort/1988/1988F/Jo04288.pdf; JORT n° 42 du 21 juin 1988, p. 923, lu à l'image. Article premier : les dispositions du code sont applicables à compter du 1er juillet 1988, à l'exception de celles de l'article premier II-3 et des articles 16 et 17 I et II-1. L'article 6 de la loi n° 88-61 renvoyait la mise en application du code à un calendrier fixé par décret. Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja04288.pdf | Loi n° 88-61 du 2 juin 1988, portant promulgation du code de la taxe sur la valeur ajoutée, article 7 du code, premier paragraphe; https://www.pist.tn/jort/1988/1988F/Jo03988.pdf; JORT n° 39 du 10 juin 1988, p. 829, lu à l'image. Article 7 : « Sont soumis à la taxe sur la valeur ajoutée au taux de 17 %, les opérations portant sur les biens et les services non soumis à un autre taux. Toutefois sont soumis à la taxe sur la valeur ajoutée : 1) au taux de 6 %, les opérations portant sur les biens et les services repris au tableau B figurant en annexe. 2) au taux de 29 %, les opérations portant sur les biens repris au tableau C figurant en annexe. » Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja03988.pdf | Loi n° 88-61 du 2 juin 1988, portant promulgation du code de la taxe sur la valeur ajoutée, article 4 du code et tableau « A »; https://www.pist.tn/jort/1988/1988F/Jo03988.pdf; JORT n° 39 du 10 juin 1988, pp. 827 à 846 ; tableau « A » aux pp. 833 à 836, lu à l'image. Le code ne fixe aucun taux de 0 % : son article 7 ne connaît que le taux général et les taux des tableaux annexés. La valeur nulle tient lieu de l'exonération de l'article 4 — « Sont exonérées de la taxe sur la valeur ajoutée les opérations reprises au tableau A figurant en annexe » —, qui ne supporte aucune taxe au stade de l'opération exonérée. Elle ne dit rien de la taxe d'amont restée à la charge de l'opérateur exonéré. Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja03988.pdf | Loi n° 88-61 du 2 juin 1988, portant promulgation du code de la taxe sur la valeur ajoutée, article 7 du code, deuxième paragraphe, numéro 1; https://www.pist.tn/jort/1988/1988F/Jo03988.pdf; JORT n° 39 du 10 juin 1988, p. 829, lu à l'image. Article 7 : « Sont soumis à la taxe sur la valeur ajoutée au taux de 17 %, les opérations portant sur les biens et les services non soumis à un autre taux. Toutefois sont soumis à la taxe sur la valeur ajoutée : 1) au taux de 6 %, les opérations portant sur les biens et les services repris au tableau B figurant en annexe. 2) au taux de 29 %, les opérations portant sur les biens repris au tableau C figurant en annexe. » Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja03988.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taux de la taxe sur la valeur ajoutée, instituée par le code promulgué par la loi n° 88-61 du 2 juin 1988 et applicable à compter du 1er juillet 1988, et classement des produits par taux.
+La grille compte trois taux en 1988 (réduit, normal, majoré), un quatrième de 1995 à 2006 (intermédiaire), puis trois à nouveau depuis la suppression du taux majoré au 1er janvier 2007 (réduit, intermédiaire, normal).
+(1) Opérations qui ne supportent pas la taxe sur la valeur ajoutée — au premier chef les opérations exonérées de l'article 4 du code (tableau « A ») — et liste des produits concernés. Le code ne fixe aucun taux de 0 %.
 (2) Liste exhaustive des produits et services soumis au taux de TVA de 0% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca (snake_case).
-(3) Taux de TVA de 7% et liste des produits concernés en Tunisie.
+(3) Taux du numéro 1 du deuxième paragraphe de l'article 7 du code de la taxe sur la valeur ajoutée (tableau « B » annexé au code), et liste des produits qui en relèvent.
 (4) Liste exhaustive des produits et services soumis au taux de TVA de 7% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca.
-(5) Taux de TVA de 19% et liste des produits concernés en Tunisie.
-(6) Liste exhaustive des produits et services soumis au taux de TVA de 19% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca.</t>
+(5) Taux situé entre le taux réduit et le taux normal. Les textes ne lui donnent pas de nom : ils le désignent par sa valeur.
+Créé hors du code par la loi de finances pour la gestion 1995, il est incorporé à l'article 7 du code (numéro 3 du deuxième paragraphe, tableau « B bis ») au 1er janvier 2002.
+(6) Taux général de l'article 7 du code de la taxe sur la valeur ajoutée, applicable aux opérations portant sur les biens et les services « non soumis à un autre taux », et liste des produits qui en relèvent.
+(7) Liste exhaustive des produits et services soumis au taux de TVA de 19% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca.
+(8) Taux du numéro 2 du deuxième paragraphe de l'article 7 du code de la taxe sur la valeur ajoutée, applicable aux biens du tableau « C » annexé au code. En vigueur du 1er juillet 1988 au 31 décembre 2006.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3848,62 +3921,66 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2001/2001F/Jo1042001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1997/1997F/Jo10497.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1994/1994F/Jo10394.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:ACM7"/>
+  <dimension ref="A1:ACO13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:767" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:769" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -4628,61 +4705,63 @@
       <c r="ABL1" s="1"/>
       <c r="ABM1" s="1"/>
       <c r="ABN1" s="1"/>
       <c r="ABO1" s="1"/>
       <c r="ABP1" s="1"/>
       <c r="ABQ1" s="1"/>
       <c r="ABR1" s="1"/>
       <c r="ABS1" s="1"/>
       <c r="ABT1" s="1"/>
       <c r="ABU1" s="1"/>
       <c r="ABV1" s="1"/>
       <c r="ABW1" s="1"/>
       <c r="ABX1" s="1"/>
       <c r="ABY1" s="1"/>
       <c r="ABZ1" s="1"/>
       <c r="ACA1" s="1"/>
       <c r="ACB1" s="1"/>
       <c r="ACC1" s="1"/>
       <c r="ACD1" s="1"/>
       <c r="ACE1" s="1"/>
       <c r="ACF1" s="1"/>
       <c r="ACG1" s="1"/>
       <c r="ACH1" s="1"/>
       <c r="ACI1" s="1"/>
       <c r="ACJ1" s="1"/>
-      <c r="ACK1" s="1" t="s">
+      <c r="ACK1" s="1"/>
+      <c r="ACL1" s="1"/>
+      <c r="ACM1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="ACL1" s="1" t="s">
+      <c r="ACN1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="ACM1" s="1" t="s">
+      <c r="ACO1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:767" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:769" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
@@ -5038,51 +5117,53 @@
       <c r="NG2" s="1"/>
       <c r="NH2" s="1"/>
       <c r="NI2" s="1"/>
       <c r="NJ2" s="1"/>
       <c r="NK2" s="1"/>
       <c r="NL2" s="1"/>
       <c r="NM2" s="1"/>
       <c r="NN2" s="1"/>
       <c r="NO2" s="1"/>
       <c r="NP2" s="1"/>
       <c r="NQ2" s="1"/>
       <c r="NR2" s="1"/>
       <c r="NS2" s="1"/>
       <c r="NT2" s="1"/>
       <c r="NU2" s="1"/>
       <c r="NV2" s="1"/>
       <c r="NW2" s="1"/>
       <c r="NX2" s="1"/>
       <c r="NY2" s="1"/>
       <c r="NZ2" s="1"/>
       <c r="OA2" s="1"/>
       <c r="OB2" s="1"/>
       <c r="OC2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="OD2" s="1"/>
+      <c r="OD2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="OE2" s="1"/>
       <c r="OF2" s="1"/>
       <c r="OG2" s="1"/>
       <c r="OH2" s="1"/>
       <c r="OI2" s="1"/>
       <c r="OJ2" s="1"/>
       <c r="OK2" s="1"/>
       <c r="OL2" s="1"/>
       <c r="OM2" s="1"/>
       <c r="ON2" s="1"/>
       <c r="OO2" s="1"/>
       <c r="OP2" s="1"/>
       <c r="OQ2" s="1"/>
       <c r="OR2" s="1"/>
       <c r="OS2" s="1"/>
       <c r="OT2" s="1"/>
       <c r="OU2" s="1"/>
       <c r="OV2" s="1"/>
       <c r="OW2" s="1"/>
       <c r="OX2" s="1"/>
       <c r="OY2" s="1"/>
       <c r="OZ2" s="1"/>
       <c r="PA2" s="1"/>
       <c r="PB2" s="1"/>
       <c r="PC2" s="1"/>
@@ -5410,60 +5491,64 @@
       <c r="ABM2" s="1"/>
       <c r="ABN2" s="1"/>
       <c r="ABO2" s="1"/>
       <c r="ABP2" s="1"/>
       <c r="ABQ2" s="1"/>
       <c r="ABR2" s="1"/>
       <c r="ABS2" s="1"/>
       <c r="ABT2" s="1"/>
       <c r="ABU2" s="1"/>
       <c r="ABV2" s="1"/>
       <c r="ABW2" s="1"/>
       <c r="ABX2" s="1"/>
       <c r="ABY2" s="1"/>
       <c r="ABZ2" s="1"/>
       <c r="ACA2" s="1"/>
       <c r="ACB2" s="1"/>
       <c r="ACC2" s="1"/>
       <c r="ACD2" s="1"/>
       <c r="ACE2" s="1"/>
       <c r="ACF2" s="1"/>
       <c r="ACG2" s="1"/>
       <c r="ACH2" s="1"/>
       <c r="ACI2" s="1"/>
       <c r="ACJ2" s="1"/>
       <c r="ACK2" s="1"/>
-      <c r="ACL2" s="1"/>
+      <c r="ACL2" s="1" t="s">
+        <v>9</v>
+      </c>
       <c r="ACM2" s="1"/>
+      <c r="ACN2" s="1"/>
+      <c r="ACO2" s="1"/>
     </row>
-    <row r="3" spans="1:767" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:769" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
@@ -5701,54 +5786,54 @@
       <c r="IY3" s="1"/>
       <c r="IZ3" s="1"/>
       <c r="JA3" s="1"/>
       <c r="JB3" s="1"/>
       <c r="JC3" s="1"/>
       <c r="JD3" s="1"/>
       <c r="JE3" s="1"/>
       <c r="JF3" s="1"/>
       <c r="JG3" s="1"/>
       <c r="JH3" s="1"/>
       <c r="JI3" s="1"/>
       <c r="JJ3" s="1"/>
       <c r="JK3" s="1"/>
       <c r="JL3" s="1"/>
       <c r="JM3" s="1"/>
       <c r="JN3" s="1"/>
       <c r="JO3" s="1"/>
       <c r="JP3" s="1"/>
       <c r="JQ3" s="1"/>
       <c r="JR3" s="1"/>
       <c r="JS3" s="1"/>
       <c r="JT3" s="1"/>
       <c r="JU3" s="1"/>
       <c r="JV3" s="1"/>
       <c r="JW3" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="JX3" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="JY3" s="1"/>
       <c r="JZ3" s="1"/>
       <c r="KA3" s="1"/>
       <c r="KB3" s="1"/>
       <c r="KC3" s="1"/>
       <c r="KD3" s="1"/>
       <c r="KE3" s="1"/>
       <c r="KF3" s="1"/>
       <c r="KG3" s="1"/>
       <c r="KH3" s="1"/>
       <c r="KI3" s="1"/>
       <c r="KJ3" s="1"/>
       <c r="KK3" s="1"/>
       <c r="KL3" s="1"/>
       <c r="KM3" s="1"/>
       <c r="KN3" s="1"/>
       <c r="KO3" s="1"/>
       <c r="KP3" s="1"/>
       <c r="KQ3" s="1"/>
       <c r="KR3" s="1"/>
       <c r="KS3" s="1"/>
       <c r="KT3" s="1"/>
       <c r="KU3" s="1"/>
       <c r="KV3" s="1"/>
@@ -5815,56 +5900,58 @@
       <c r="NE3" s="1"/>
       <c r="NF3" s="1"/>
       <c r="NG3" s="1"/>
       <c r="NH3" s="1"/>
       <c r="NI3" s="1"/>
       <c r="NJ3" s="1"/>
       <c r="NK3" s="1"/>
       <c r="NL3" s="1"/>
       <c r="NM3" s="1"/>
       <c r="NN3" s="1"/>
       <c r="NO3" s="1"/>
       <c r="NP3" s="1"/>
       <c r="NQ3" s="1"/>
       <c r="NR3" s="1"/>
       <c r="NS3" s="1"/>
       <c r="NT3" s="1"/>
       <c r="NU3" s="1"/>
       <c r="NV3" s="1"/>
       <c r="NW3" s="1"/>
       <c r="NX3" s="1"/>
       <c r="NY3" s="1"/>
       <c r="NZ3" s="1"/>
       <c r="OA3" s="1"/>
       <c r="OB3" s="1"/>
       <c r="OC3" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="OD3" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="OE3" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="OE3" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="OF3" s="1"/>
       <c r="OG3" s="1"/>
       <c r="OH3" s="1"/>
       <c r="OI3" s="1"/>
       <c r="OJ3" s="1"/>
       <c r="OK3" s="1"/>
       <c r="OL3" s="1"/>
       <c r="OM3" s="1"/>
       <c r="ON3" s="1"/>
       <c r="OO3" s="1"/>
       <c r="OP3" s="1"/>
       <c r="OQ3" s="1"/>
       <c r="OR3" s="1"/>
       <c r="OS3" s="1"/>
       <c r="OT3" s="1"/>
       <c r="OU3" s="1"/>
       <c r="OV3" s="1"/>
       <c r="OW3" s="1"/>
       <c r="OX3" s="1"/>
       <c r="OY3" s="1"/>
       <c r="OZ3" s="1"/>
       <c r="PA3" s="1"/>
       <c r="PB3" s="1"/>
       <c r="PC3" s="1"/>
       <c r="PD3" s="1"/>
@@ -6191,4667 +6278,18540 @@
       <c r="ABM3" s="1"/>
       <c r="ABN3" s="1"/>
       <c r="ABO3" s="1"/>
       <c r="ABP3" s="1"/>
       <c r="ABQ3" s="1"/>
       <c r="ABR3" s="1"/>
       <c r="ABS3" s="1"/>
       <c r="ABT3" s="1"/>
       <c r="ABU3" s="1"/>
       <c r="ABV3" s="1"/>
       <c r="ABW3" s="1"/>
       <c r="ABX3" s="1"/>
       <c r="ABY3" s="1"/>
       <c r="ABZ3" s="1"/>
       <c r="ACA3" s="1"/>
       <c r="ACB3" s="1"/>
       <c r="ACC3" s="1"/>
       <c r="ACD3" s="1"/>
       <c r="ACE3" s="1"/>
       <c r="ACF3" s="1"/>
       <c r="ACG3" s="1"/>
       <c r="ACH3" s="1"/>
       <c r="ACI3" s="1"/>
       <c r="ACJ3" s="1"/>
       <c r="ACK3" s="1"/>
-      <c r="ACL3" s="1"/>
+      <c r="ACL3" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="ACM3" s="1"/>
+      <c r="ACN3" s="1"/>
+      <c r="ACO3" s="1"/>
     </row>
-    <row r="4" spans="1:767" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:769" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="O4" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="S4" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="T4" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U4" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="V4" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="W4" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="X4" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="Y4" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="Z4" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="AA4" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="AB4" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="AC4" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="AD4" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="AE4" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="AF4" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="AG4" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AH4" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="AI4" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="AJ4" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="AK4" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="AL4" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="AM4" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="AN4" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AO4" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AP4" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="AQ4" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="AR4" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="AS4" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="AT4" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AU4" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="AV4" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="AW4" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="AX4" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="AY4" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="AZ4" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="BA4" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="BB4" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="BC4" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="BD4" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="BE4" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="BF4" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="BG4" s="1" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH4" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="BI4" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="BJ4" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="BK4" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="BL4" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="BM4" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="BN4" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="BO4" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="BP4" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="BQ4" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="BR4" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="BS4" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="BT4" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="BU4" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="BV4" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="BW4" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="BX4" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="BY4" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="BZ4" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="CA4" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="CB4" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="CC4" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="CD4" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="CE4" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="CF4" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="CG4" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="CH4" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="CI4" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="CJ4" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="CK4" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="CL4" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="CM4" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="CN4" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="CO4" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="CP4" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="CQ4" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="CR4" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="CS4" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="CT4" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="CU4" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="CV4" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="CW4" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="CX4" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="CY4" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="CZ4" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="DA4" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="DB4" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="DC4" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="DD4" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="DE4" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="DF4" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="DG4" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="DH4" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="DI4" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="DJ4" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="DK4" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="DL4" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="DM4" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="DN4" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="DO4" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="DP4" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="DQ4" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="DR4" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="DS4" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="DT4" s="1" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DU4" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="DV4" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="DW4" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="DX4" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="DY4" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="DZ4" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="EA4" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="EB4" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="EC4" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="ED4" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="EE4" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="EF4" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="EG4" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="EH4" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="EI4" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="EJ4" s="1" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="EK4" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="EL4" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="EM4" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="EN4" s="1" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="EO4" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="EP4" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="EQ4" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="ER4" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="ES4" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="ET4" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="EU4" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="EV4" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="EW4" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="EX4" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="EY4" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="EZ4" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="FA4" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="FB4" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="FC4" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="FD4" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="FE4" s="1" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="FF4" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="FG4" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="FH4" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="FI4" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="FJ4" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="FK4" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="FL4" s="1" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="FM4" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="FN4" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="FO4" s="1" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="FP4" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="FQ4" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="FR4" s="1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="FS4" s="1" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="FT4" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="FU4" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="FV4" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="FW4" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="FX4" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="FY4" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="FZ4" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="GA4" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="GB4" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="GC4" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="GD4" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="GE4" s="1" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="GF4" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="GG4" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="GH4" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="GI4" s="1" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="GJ4" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="GK4" s="1" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="GL4" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="GM4" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="GN4" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="GO4" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="GP4" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="GQ4" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="GR4" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="GS4" s="1" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="GT4" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="GU4" s="1" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="GV4" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="GW4" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="GX4" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="GY4" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="GZ4" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="HA4" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="HB4" s="1" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="HC4" s="1" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="HD4" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="HE4" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="HF4" s="1" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="HG4" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="HH4" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="HI4" s="1" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="HJ4" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="HK4" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="HL4" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="HM4" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="HN4" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="HO4" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="HP4" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="HQ4" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="HR4" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="HS4" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="HT4" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="HU4" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="HV4" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="HW4" s="1" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="HX4" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="HY4" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="HZ4" s="1" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="IA4" s="1" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="IB4" s="1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="IC4" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="ID4" s="1" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="IE4" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="IF4" s="1" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="IG4" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="IH4" s="1" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="II4" s="1" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="IJ4" s="1" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="IK4" s="1" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="IL4" s="1" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="IM4" s="1" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="IN4" s="1" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="IO4" s="1" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="IP4" s="1" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="IQ4" s="1" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="IR4" s="1" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="IS4" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="IT4" s="1" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="IU4" s="1" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="IV4" s="1" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="IW4" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="IX4" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="IY4" s="1" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="IZ4" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="JA4" s="1" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="JB4" s="1" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="JC4" s="1" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="JD4" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="JE4" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="JF4" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="JG4" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="JH4" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="JI4" s="1" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="JJ4" s="1" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="JK4" s="1" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="JL4" s="1" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="JM4" s="1" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="JN4" s="1" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="JO4" s="1" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="JP4" s="1" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="JQ4" s="1" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="JR4" s="1" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="JS4" s="1" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="JT4" s="1" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="JU4" s="1" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="JV4" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="JW4" s="1"/>
       <c r="JX4" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="JY4" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="JZ4" s="1" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="KA4" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="KB4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="KC4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="KD4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="KE4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="KF4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="KG4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="KH4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="KI4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="KJ4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="KK4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="KL4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="KM4" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="KN4" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="KO4" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="KP4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="KQ4" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="KR4" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="KS4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="KT4" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="KU4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="KV4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="KW4" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="KX4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="KY4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="KZ4" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="LA4" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="LB4" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="LC4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="LD4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="LE4" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="LF4" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="LG4" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="LH4" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="LI4" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="LJ4" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="LK4" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="LL4" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="LM4" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="LN4" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="LO4" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="LP4" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="LQ4" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="LR4" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="LS4" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="LT4" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="LU4" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="LV4" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="LW4" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="LX4" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="LY4" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="LZ4" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="MA4" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="MB4" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="MC4" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="MD4" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="ME4" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="MF4" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="MG4" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="MH4" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="MI4" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="MJ4" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="MK4" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="ML4" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="MM4" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="MN4" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="MO4" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="MP4" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="MQ4" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="MR4" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="MS4" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="MT4" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="MU4" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="MV4" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="MW4" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="MX4" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="MY4" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="MZ4" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="NA4" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="NB4" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="NC4" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="ND4" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="NE4" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="NF4" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="NG4" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="NH4" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="NI4" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="NJ4" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="NK4" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="NL4" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="NM4" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="NN4" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="NO4" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="NP4" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="NQ4" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="NR4" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="NS4" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="NT4" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="NU4" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="NV4" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="NW4" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="NX4" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="NY4" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="NZ4" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="OA4" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="OB4" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="OC4" s="1"/>
+      <c r="OD4" s="1"/>
+      <c r="OE4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="KC4" s="1" t="s">
+      <c r="OF4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="KD4" s="1" t="s">
+      <c r="OG4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="KE4" s="1" t="s">
+      <c r="OH4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="KF4" s="1" t="s">
+      <c r="OI4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="KG4" s="1" t="s">
+      <c r="OJ4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="KH4" s="1" t="s">
+      <c r="OK4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="KI4" s="1" t="s">
+      <c r="OL4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="KJ4" s="1" t="s">
+      <c r="OM4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="KK4" s="1" t="s">
+      <c r="ON4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="KL4" s="1" t="s">
+      <c r="OO4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="KM4" s="1" t="s">
+      <c r="OP4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="KN4" s="1" t="s">
+      <c r="OQ4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="KO4" s="1" t="s">
+      <c r="OR4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="KP4" s="1" t="s">
+      <c r="OS4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="KQ4" s="1" t="s">
+      <c r="OT4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="KR4" s="1" t="s">
+      <c r="OU4" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="KS4" s="1" t="s">
+      <c r="OV4" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="KT4" s="1" t="s">
+      <c r="OW4" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="KU4" s="1" t="s">
+      <c r="OX4" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="KV4" s="1" t="s">
+      <c r="OY4" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="KW4" s="1" t="s">
+      <c r="OZ4" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="KX4" s="1" t="s">
+      <c r="PA4" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="KY4" s="1" t="s">
+      <c r="PB4" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="KZ4" s="1" t="s">
+      <c r="PC4" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="LA4" s="1" t="s">
+      <c r="PD4" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="LB4" s="1" t="s">
+      <c r="PE4" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="LC4" s="1" t="s">
+      <c r="PF4" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="LD4" s="1" t="s">
+      <c r="PG4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="LE4" s="1" t="s">
+      <c r="PH4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="LF4" s="1" t="s">
+      <c r="PI4" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="LG4" s="1" t="s">
+      <c r="PJ4" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="LH4" s="1" t="s">
+      <c r="PK4" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="LI4" s="1" t="s">
+      <c r="PL4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="LJ4" s="1" t="s">
+      <c r="PM4" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="LK4" s="1" t="s">
+      <c r="PN4" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="LL4" s="1" t="s">
+      <c r="PO4" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="LM4" s="1" t="s">
+      <c r="PP4" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="LN4" s="1" t="s">
+      <c r="PQ4" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="LO4" s="1" t="s">
+      <c r="PR4" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="LP4" s="1" t="s">
+      <c r="PS4" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="LQ4" s="1" t="s">
+      <c r="PT4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="LR4" s="1" t="s">
+      <c r="PU4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="LS4" s="1" t="s">
+      <c r="PV4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="LT4" s="1" t="s">
+      <c r="PW4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="LU4" s="1" t="s">
+      <c r="PX4" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="LV4" s="1" t="s">
+      <c r="PY4" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="LW4" s="1" t="s">
+      <c r="PZ4" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="LX4" s="1" t="s">
+      <c r="QA4" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="LY4" s="1" t="s">
+      <c r="QB4" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="LZ4" s="1" t="s">
+      <c r="QC4" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="MA4" s="1" t="s">
+      <c r="QD4" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="MB4" s="1" t="s">
+      <c r="QE4" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="MC4" s="1" t="s">
+      <c r="QF4" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="MD4" s="1" t="s">
+      <c r="QG4" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="ME4" s="1" t="s">
+      <c r="QH4" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="MF4" s="1" t="s">
+      <c r="QI4" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="MG4" s="1" t="s">
+      <c r="QJ4" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="MH4" s="1" t="s">
+      <c r="QK4" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="MI4" s="1" t="s">
+      <c r="QL4" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="MJ4" s="1" t="s">
+      <c r="QM4" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="MK4" s="1" t="s">
+      <c r="QN4" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="ML4" s="1" t="s">
+      <c r="QO4" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="MM4" s="1" t="s">
+      <c r="QP4" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="MN4" s="1" t="s">
+      <c r="QQ4" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="MO4" s="1" t="s">
+      <c r="QR4" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="MP4" s="1" t="s">
+      <c r="QS4" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="MQ4" s="1" t="s">
+      <c r="QT4" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="MR4" s="1" t="s">
+      <c r="QU4" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="MS4" s="1" t="s">
+      <c r="QV4" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="MT4" s="1" t="s">
+      <c r="QW4" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="MU4" s="1" t="s">
+      <c r="QX4" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="MV4" s="1" t="s">
+      <c r="QY4" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="MW4" s="1" t="s">
+      <c r="QZ4" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="MX4" s="1" t="s">
+      <c r="RA4" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="MY4" s="1" t="s">
+      <c r="RB4" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="MZ4" s="1" t="s">
+      <c r="RC4" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="NA4" s="1" t="s">
+      <c r="RD4" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="NB4" s="1" t="s">
+      <c r="RE4" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="NC4" s="1" t="s">
+      <c r="RF4" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="ND4" s="1" t="s">
+      <c r="RG4" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="NE4" s="1" t="s">
+      <c r="RH4" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="NF4" s="1" t="s">
+      <c r="RI4" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="NG4" s="1" t="s">
+      <c r="RJ4" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="NH4" s="1" t="s">
+      <c r="RK4" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="NI4" s="1" t="s">
+      <c r="RL4" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="NJ4" s="1" t="s">
+      <c r="RM4" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="NK4" s="1" t="s">
+      <c r="RN4" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="NL4" s="1" t="s">
+      <c r="RO4" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="NM4" s="1" t="s">
+      <c r="RP4" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="NN4" s="1" t="s">
+      <c r="RQ4" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="NO4" s="1" t="s">
+      <c r="RR4" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="NP4" s="1" t="s">
+      <c r="RS4" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="NQ4" s="1" t="s">
+      <c r="RT4" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="NR4" s="1" t="s">
+      <c r="RU4" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="NS4" s="1" t="s">
+      <c r="RV4" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="NT4" s="1" t="s">
+      <c r="RW4" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="NU4" s="1" t="s">
+      <c r="RX4" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="NV4" s="1" t="s">
+      <c r="RY4" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="NW4" s="1" t="s">
+      <c r="RZ4" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="NX4" s="1" t="s">
+      <c r="SA4" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="NY4" s="1" t="s">
+      <c r="SB4" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="NZ4" s="1" t="s">
+      <c r="SC4" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="OA4" s="1" t="s">
+      <c r="SD4" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="OB4" s="1" t="s">
+      <c r="SE4" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="OC4" s="1"/>
-[...317 lines deleted...]
-      </c>
       <c r="SF4" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="SG4" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="SH4" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="SI4" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="SJ4" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="SK4" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="SL4" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="SM4" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="SN4" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="SO4" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="SP4" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="SQ4" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="SR4" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="SS4" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="ST4" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="SU4" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="SV4" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="SW4" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="SX4" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="SY4" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="SZ4" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="TA4" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="TB4" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="TC4" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="TD4" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="TE4" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="TF4" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="TG4" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="TH4" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="TI4" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="TJ4" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="TK4" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="TL4" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="TM4" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="TN4" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="TO4" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="TP4" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="TQ4" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="TR4" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="TS4" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="TT4" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="TU4" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="TV4" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="TW4" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="TX4" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="TY4" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="TZ4" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="UA4" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="UB4" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="UC4" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="UD4" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="UE4" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="UF4" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="UG4" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="UH4" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="UI4" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="UJ4" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="UK4" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="UL4" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="UM4" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="UN4" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="UO4" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="UP4" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="UQ4" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="UR4" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="US4" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="UT4" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="UU4" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="UV4" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="UW4" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="UX4" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="UY4" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="UZ4" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="VA4" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="VB4" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="VC4" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="VD4" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="VE4" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="VF4" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="VG4" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="VH4" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="VI4" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="VJ4" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="VK4" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="VL4" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="VM4" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="VN4" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="VO4" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="VP4" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="VQ4" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="VR4" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="VS4" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="VT4" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="VU4" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="VV4" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="VW4" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="VX4" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="VY4" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="VZ4" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="WA4" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="WB4" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="WC4" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="WD4" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="WE4" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="WF4" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="WG4" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="WH4" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="WI4" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="WJ4" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="WK4" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="WL4" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="WM4" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="WN4" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="WO4" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="WP4" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="WQ4" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="WR4" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="WS4" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="WT4" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="WU4" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="WV4" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="WW4" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="WX4" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="WY4" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="WZ4" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="XA4" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="XB4" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="XC4" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="XD4" s="1" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="XE4" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="XF4" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="XG4" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="XH4" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="XI4" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="XJ4" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="XK4" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="XL4" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="XM4" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="XN4" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="XO4" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="XP4" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="XQ4" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="XR4" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="XS4" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="XT4" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="XU4" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="XV4" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="XW4" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="XX4" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="XY4" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="XZ4" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="YA4" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="YB4" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="YC4" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="YD4" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="YE4" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="YF4" s="1" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="YG4" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="YH4" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="YI4" s="1" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="YJ4" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="YK4" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="YL4" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="YM4" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="YN4" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="YO4" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="YP4" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="YQ4" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="YR4" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="YS4" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="YT4" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="YU4" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="YV4" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="YW4" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="YX4" s="1" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="YY4" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="YZ4" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="ZA4" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="ZB4" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="ZC4" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="ZD4" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="ZE4" s="1" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="ZF4" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="ZG4" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="ZH4" s="1" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="ZI4" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="ZJ4" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="ZK4" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="ZL4" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="ZM4" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="ZN4" s="1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="ZO4" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="ZP4" s="1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="ZQ4" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="ZR4" s="1" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="ZS4" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="ZT4" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="ZU4" s="1" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="ZV4" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="ZW4" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="ZX4" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="ZY4" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="ZZ4" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AAA4" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="AAB4" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="AAC4" s="1" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="AAD4" s="1" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="AAE4" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="AAF4" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="AAG4" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="AAH4" s="1" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="AAI4" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="AAJ4" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="AAK4" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="AAL4" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="AAM4" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="AAN4" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="AAO4" s="1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="AAP4" s="1" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="AAQ4" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="AAR4" s="1" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="AAS4" s="1" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="AAT4" s="1" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="AAU4" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="AAV4" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="AAW4" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="AAX4" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AAY4" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="AAZ4" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="ABA4" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="ABB4" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="ABC4" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="ABD4" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="ABE4" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="ABF4" s="1" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="ABG4" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="ABH4" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="ABI4" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="ABJ4" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="ABK4" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="ABL4" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="ABM4" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="ABN4" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="ABO4" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="ABP4" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="ABQ4" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="ABR4" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="ABS4" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="ABT4" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="ABU4" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="ABV4" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="ABW4" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="ABX4" s="1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="ABY4" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="ABZ4" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="ACA4" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="ACB4" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="ACC4" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="ACD4" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="ACE4" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="ACF4" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="ACG4" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="ACH4" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="ACI4" s="1" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="ACJ4" s="1" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="ACK4" s="1"/>
+        <v>387</v>
+      </c>
+      <c r="ACK4" s="1" t="s">
+        <v>388</v>
+      </c>
       <c r="ACL4" s="1"/>
       <c r="ACM4" s="1"/>
+      <c r="ACN4" s="1"/>
+      <c r="ACO4" s="1"/>
     </row>
-    <row r="5" spans="1:767" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:769" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B5" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="D5" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="E5" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="F5" t="s">
+        <v>394</v>
+      </c>
+      <c r="G5" t="s">
+        <v>395</v>
+      </c>
+      <c r="H5" t="s">
+        <v>396</v>
+      </c>
+      <c r="I5" t="s">
+        <v>397</v>
+      </c>
+      <c r="J5" t="s">
+        <v>398</v>
+      </c>
+      <c r="K5" t="s">
+        <v>399</v>
+      </c>
+      <c r="L5" t="s">
+        <v>400</v>
+      </c>
+      <c r="M5" t="s">
+        <v>401</v>
+      </c>
+      <c r="N5" t="s">
+        <v>402</v>
+      </c>
+      <c r="O5" t="s">
+        <v>403</v>
+      </c>
+      <c r="P5" t="s">
+        <v>404</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>405</v>
+      </c>
+      <c r="R5" t="s">
+        <v>406</v>
+      </c>
+      <c r="S5" t="s">
+        <v>407</v>
+      </c>
+      <c r="T5" t="s">
+        <v>408</v>
+      </c>
+      <c r="U5" t="s">
+        <v>409</v>
+      </c>
+      <c r="V5" t="s">
+        <v>410</v>
+      </c>
+      <c r="W5" t="s">
+        <v>411</v>
+      </c>
+      <c r="X5" t="s">
+        <v>412</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>413</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>414</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>415</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>416</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>417</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>418</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>419</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>420</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>421</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>422</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>423</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>424</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>425</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>426</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>427</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>428</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>429</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>430</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>431</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>432</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>433</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>434</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>435</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>436</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>437</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>438</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>439</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>440</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>441</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>442</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>443</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>444</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>445</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>446</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>447</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>448</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>449</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>450</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>451</v>
+      </c>
+      <c r="BL5" t="s">
+        <v>452</v>
+      </c>
+      <c r="BM5" t="s">
+        <v>453</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>454</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>455</v>
+      </c>
+      <c r="BP5" t="s">
+        <v>456</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>457</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>458</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>459</v>
+      </c>
+      <c r="BT5" t="s">
+        <v>460</v>
+      </c>
+      <c r="BU5" t="s">
+        <v>461</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>462</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>463</v>
+      </c>
+      <c r="BX5" t="s">
+        <v>464</v>
+      </c>
+      <c r="BY5" t="s">
+        <v>465</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>466</v>
+      </c>
+      <c r="CA5" t="s">
+        <v>467</v>
+      </c>
+      <c r="CB5" t="s">
+        <v>468</v>
+      </c>
+      <c r="CC5" t="s">
+        <v>469</v>
+      </c>
+      <c r="CD5" t="s">
+        <v>470</v>
+      </c>
+      <c r="CE5" t="s">
+        <v>471</v>
+      </c>
+      <c r="CF5" t="s">
+        <v>472</v>
+      </c>
+      <c r="CG5" t="s">
+        <v>473</v>
+      </c>
+      <c r="CH5" t="s">
+        <v>474</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>475</v>
+      </c>
+      <c r="CJ5" t="s">
+        <v>476</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>477</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>478</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>479</v>
+      </c>
+      <c r="CN5" t="s">
+        <v>480</v>
+      </c>
+      <c r="CO5" t="s">
+        <v>481</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>482</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>483</v>
+      </c>
+      <c r="CR5" t="s">
+        <v>484</v>
+      </c>
+      <c r="CS5" t="s">
+        <v>485</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>486</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>487</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>488</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>489</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>490</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>491</v>
+      </c>
+      <c r="CZ5" t="s">
+        <v>492</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>493</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>494</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>495</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>496</v>
+      </c>
+      <c r="DE5" t="s">
+        <v>497</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>498</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>499</v>
+      </c>
+      <c r="DH5" t="s">
+        <v>500</v>
+      </c>
+      <c r="DI5" t="s">
+        <v>501</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>502</v>
+      </c>
+      <c r="DK5" t="s">
+        <v>503</v>
+      </c>
+      <c r="DL5" t="s">
+        <v>504</v>
+      </c>
+      <c r="DM5" t="s">
+        <v>505</v>
+      </c>
+      <c r="DN5" t="s">
+        <v>506</v>
+      </c>
+      <c r="DO5" t="s">
+        <v>507</v>
+      </c>
+      <c r="DP5" t="s">
+        <v>508</v>
+      </c>
+      <c r="DQ5" t="s">
+        <v>509</v>
+      </c>
+      <c r="DR5" t="s">
+        <v>510</v>
+      </c>
+      <c r="DS5" t="s">
+        <v>511</v>
+      </c>
+      <c r="DT5" t="s">
+        <v>512</v>
+      </c>
+      <c r="DU5" t="s">
+        <v>513</v>
+      </c>
+      <c r="DV5" t="s">
+        <v>514</v>
+      </c>
+      <c r="DW5" t="s">
+        <v>515</v>
+      </c>
+      <c r="DX5" t="s">
+        <v>516</v>
+      </c>
+      <c r="DY5" t="s">
+        <v>517</v>
+      </c>
+      <c r="DZ5" t="s">
+        <v>518</v>
+      </c>
+      <c r="EA5" t="s">
+        <v>519</v>
+      </c>
+      <c r="EB5" t="s">
+        <v>520</v>
+      </c>
+      <c r="EC5" t="s">
+        <v>521</v>
+      </c>
+      <c r="ED5" t="s">
+        <v>522</v>
+      </c>
+      <c r="EE5" t="s">
+        <v>523</v>
+      </c>
+      <c r="EF5" t="s">
+        <v>524</v>
+      </c>
+      <c r="EG5" t="s">
+        <v>525</v>
+      </c>
+      <c r="EH5" t="s">
+        <v>526</v>
+      </c>
+      <c r="EI5" t="s">
+        <v>527</v>
+      </c>
+      <c r="EJ5" t="s">
+        <v>528</v>
+      </c>
+      <c r="EK5" t="s">
+        <v>529</v>
+      </c>
+      <c r="EL5" t="s">
+        <v>530</v>
+      </c>
+      <c r="EM5" t="s">
+        <v>531</v>
+      </c>
+      <c r="EN5" t="s">
+        <v>532</v>
+      </c>
+      <c r="EO5" t="s">
+        <v>533</v>
+      </c>
+      <c r="EP5" t="s">
+        <v>534</v>
+      </c>
+      <c r="EQ5" t="s">
+        <v>535</v>
+      </c>
+      <c r="ER5" t="s">
+        <v>536</v>
+      </c>
+      <c r="ES5" t="s">
+        <v>537</v>
+      </c>
+      <c r="ET5" t="s">
+        <v>538</v>
+      </c>
+      <c r="EU5" t="s">
+        <v>539</v>
+      </c>
+      <c r="EV5" t="s">
+        <v>540</v>
+      </c>
+      <c r="EW5" t="s">
+        <v>541</v>
+      </c>
+      <c r="EX5" t="s">
+        <v>542</v>
+      </c>
+      <c r="EY5" t="s">
+        <v>543</v>
+      </c>
+      <c r="EZ5" t="s">
+        <v>544</v>
+      </c>
+      <c r="FA5" t="s">
+        <v>545</v>
+      </c>
+      <c r="FB5" t="s">
+        <v>546</v>
+      </c>
+      <c r="FC5" t="s">
+        <v>547</v>
+      </c>
+      <c r="FD5" t="s">
+        <v>548</v>
+      </c>
+      <c r="FE5" t="s">
+        <v>549</v>
+      </c>
+      <c r="FF5" t="s">
+        <v>550</v>
+      </c>
+      <c r="FG5" t="s">
+        <v>551</v>
+      </c>
+      <c r="FH5" t="s">
+        <v>552</v>
+      </c>
+      <c r="FI5" t="s">
+        <v>553</v>
+      </c>
+      <c r="FJ5" t="s">
+        <v>554</v>
+      </c>
+      <c r="FK5" t="s">
+        <v>555</v>
+      </c>
+      <c r="FL5" t="s">
+        <v>556</v>
+      </c>
+      <c r="FM5" t="s">
+        <v>557</v>
+      </c>
+      <c r="FN5" t="s">
+        <v>558</v>
+      </c>
+      <c r="FO5" t="s">
+        <v>559</v>
+      </c>
+      <c r="FP5" t="s">
+        <v>560</v>
+      </c>
+      <c r="FQ5" t="s">
+        <v>561</v>
+      </c>
+      <c r="FR5" t="s">
+        <v>562</v>
+      </c>
+      <c r="FS5" t="s">
+        <v>563</v>
+      </c>
+      <c r="FT5" t="s">
+        <v>564</v>
+      </c>
+      <c r="FU5" t="s">
+        <v>565</v>
+      </c>
+      <c r="FV5" t="s">
+        <v>566</v>
+      </c>
+      <c r="FW5" t="s">
+        <v>567</v>
+      </c>
+      <c r="FX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FY5" t="s">
+        <v>569</v>
+      </c>
+      <c r="FZ5" t="s">
+        <v>570</v>
+      </c>
+      <c r="GA5" t="s">
+        <v>571</v>
+      </c>
+      <c r="GB5" t="s">
+        <v>572</v>
+      </c>
+      <c r="GC5" t="s">
+        <v>573</v>
+      </c>
+      <c r="GD5" t="s">
+        <v>574</v>
+      </c>
+      <c r="GE5" t="s">
+        <v>575</v>
+      </c>
+      <c r="GF5" t="s">
+        <v>576</v>
+      </c>
+      <c r="GG5" t="s">
+        <v>577</v>
+      </c>
+      <c r="GH5" t="s">
+        <v>578</v>
+      </c>
+      <c r="GI5" t="s">
+        <v>579</v>
+      </c>
+      <c r="GJ5" t="s">
+        <v>580</v>
+      </c>
+      <c r="GK5" t="s">
+        <v>581</v>
+      </c>
+      <c r="GL5" t="s">
+        <v>582</v>
+      </c>
+      <c r="GM5" t="s">
+        <v>583</v>
+      </c>
+      <c r="GN5" t="s">
+        <v>584</v>
+      </c>
+      <c r="GO5" t="s">
+        <v>585</v>
+      </c>
+      <c r="GP5" t="s">
+        <v>586</v>
+      </c>
+      <c r="GQ5" t="s">
+        <v>587</v>
+      </c>
+      <c r="GR5" t="s">
+        <v>588</v>
+      </c>
+      <c r="GS5" t="s">
+        <v>589</v>
+      </c>
+      <c r="GT5" t="s">
+        <v>590</v>
+      </c>
+      <c r="GU5" t="s">
+        <v>591</v>
+      </c>
+      <c r="GV5" t="s">
+        <v>592</v>
+      </c>
+      <c r="GW5" t="s">
+        <v>593</v>
+      </c>
+      <c r="GX5" t="s">
+        <v>594</v>
+      </c>
+      <c r="GY5" t="s">
+        <v>595</v>
+      </c>
+      <c r="GZ5" t="s">
+        <v>596</v>
+      </c>
+      <c r="HA5" t="s">
+        <v>597</v>
+      </c>
+      <c r="HB5" t="s">
+        <v>598</v>
+      </c>
+      <c r="HC5" t="s">
+        <v>599</v>
+      </c>
+      <c r="HD5" t="s">
+        <v>600</v>
+      </c>
+      <c r="HE5" t="s">
+        <v>601</v>
+      </c>
+      <c r="HF5" t="s">
+        <v>602</v>
+      </c>
+      <c r="HG5" t="s">
+        <v>603</v>
+      </c>
+      <c r="HH5" t="s">
+        <v>604</v>
+      </c>
+      <c r="HI5" t="s">
+        <v>605</v>
+      </c>
+      <c r="HJ5" t="s">
+        <v>606</v>
+      </c>
+      <c r="HK5" t="s">
+        <v>607</v>
+      </c>
+      <c r="HL5" t="s">
+        <v>608</v>
+      </c>
+      <c r="HM5" t="s">
+        <v>609</v>
+      </c>
+      <c r="HN5" t="s">
+        <v>610</v>
+      </c>
+      <c r="HO5" t="s">
+        <v>611</v>
+      </c>
+      <c r="HP5" t="s">
+        <v>612</v>
+      </c>
+      <c r="HQ5" t="s">
+        <v>613</v>
+      </c>
+      <c r="HR5" t="s">
+        <v>614</v>
+      </c>
+      <c r="HS5" t="s">
+        <v>615</v>
+      </c>
+      <c r="HT5" t="s">
+        <v>616</v>
+      </c>
+      <c r="HU5" t="s">
+        <v>617</v>
+      </c>
+      <c r="HV5" t="s">
+        <v>618</v>
+      </c>
+      <c r="HW5" t="s">
+        <v>619</v>
+      </c>
+      <c r="HX5" t="s">
+        <v>620</v>
+      </c>
+      <c r="HY5" t="s">
+        <v>621</v>
+      </c>
+      <c r="HZ5" t="s">
+        <v>622</v>
+      </c>
+      <c r="IA5" t="s">
+        <v>623</v>
+      </c>
+      <c r="IB5" t="s">
+        <v>624</v>
+      </c>
+      <c r="IC5" t="s">
+        <v>625</v>
+      </c>
+      <c r="ID5" t="s">
+        <v>626</v>
+      </c>
+      <c r="IE5" t="s">
+        <v>627</v>
+      </c>
+      <c r="IF5" t="s">
+        <v>628</v>
+      </c>
+      <c r="IG5" t="s">
+        <v>629</v>
+      </c>
+      <c r="IH5" t="s">
+        <v>630</v>
+      </c>
+      <c r="II5" t="s">
+        <v>631</v>
+      </c>
+      <c r="IJ5" t="s">
+        <v>632</v>
+      </c>
+      <c r="IK5" t="s">
+        <v>633</v>
+      </c>
+      <c r="IL5" t="s">
+        <v>634</v>
+      </c>
+      <c r="IM5" t="s">
+        <v>635</v>
+      </c>
+      <c r="IN5" t="s">
+        <v>636</v>
+      </c>
+      <c r="IO5" t="s">
+        <v>637</v>
+      </c>
+      <c r="IP5" t="s">
+        <v>638</v>
+      </c>
+      <c r="IQ5" t="s">
+        <v>639</v>
+      </c>
+      <c r="IR5" t="s">
+        <v>640</v>
+      </c>
+      <c r="IS5" t="s">
+        <v>641</v>
+      </c>
+      <c r="IT5" t="s">
+        <v>642</v>
+      </c>
+      <c r="IU5" t="s">
+        <v>643</v>
+      </c>
+      <c r="IV5" t="s">
+        <v>644</v>
+      </c>
+      <c r="IW5" t="s">
+        <v>645</v>
+      </c>
+      <c r="IX5" t="s">
+        <v>646</v>
+      </c>
+      <c r="IY5" t="s">
+        <v>647</v>
+      </c>
+      <c r="IZ5" t="s">
+        <v>648</v>
+      </c>
+      <c r="JA5" t="s">
+        <v>649</v>
+      </c>
+      <c r="JB5" t="s">
+        <v>650</v>
+      </c>
+      <c r="JC5" t="s">
+        <v>651</v>
+      </c>
+      <c r="JD5" t="s">
+        <v>652</v>
+      </c>
+      <c r="JE5" t="s">
+        <v>653</v>
+      </c>
+      <c r="JF5" t="s">
+        <v>654</v>
+      </c>
+      <c r="JG5" t="s">
+        <v>655</v>
+      </c>
+      <c r="JH5" t="s">
+        <v>656</v>
+      </c>
+      <c r="JI5" t="s">
+        <v>657</v>
+      </c>
+      <c r="JJ5" t="s">
+        <v>658</v>
+      </c>
+      <c r="JK5" t="s">
+        <v>659</v>
+      </c>
+      <c r="JL5" t="s">
+        <v>660</v>
+      </c>
+      <c r="JM5" t="s">
+        <v>661</v>
+      </c>
+      <c r="JN5" t="s">
+        <v>662</v>
+      </c>
+      <c r="JO5" t="s">
+        <v>663</v>
+      </c>
+      <c r="JP5" t="s">
+        <v>664</v>
+      </c>
+      <c r="JQ5" t="s">
+        <v>665</v>
+      </c>
+      <c r="JR5" t="s">
+        <v>666</v>
+      </c>
+      <c r="JS5" t="s">
+        <v>667</v>
+      </c>
+      <c r="JT5" t="s">
+        <v>668</v>
+      </c>
+      <c r="JU5" t="s">
+        <v>669</v>
+      </c>
+      <c r="JV5" t="s">
+        <v>670</v>
+      </c>
+      <c r="JW5" t="s">
+        <v>671</v>
+      </c>
+      <c r="JX5" t="s">
+        <v>672</v>
+      </c>
+      <c r="JY5" t="s">
+        <v>673</v>
+      </c>
+      <c r="JZ5" t="s">
+        <v>674</v>
+      </c>
+      <c r="KA5" t="s">
+        <v>675</v>
+      </c>
+      <c r="KB5" t="s">
+        <v>676</v>
+      </c>
+      <c r="KC5" t="s">
+        <v>677</v>
+      </c>
+      <c r="KD5" t="s">
+        <v>678</v>
+      </c>
+      <c r="KE5" t="s">
+        <v>679</v>
+      </c>
+      <c r="KF5" t="s">
+        <v>680</v>
+      </c>
+      <c r="KG5" t="s">
+        <v>681</v>
+      </c>
+      <c r="KH5" t="s">
+        <v>682</v>
+      </c>
+      <c r="KI5" t="s">
+        <v>683</v>
+      </c>
+      <c r="KJ5" t="s">
+        <v>684</v>
+      </c>
+      <c r="KK5" t="s">
+        <v>685</v>
+      </c>
+      <c r="KL5" t="s">
+        <v>686</v>
+      </c>
+      <c r="KM5" t="s">
+        <v>687</v>
+      </c>
+      <c r="KN5" t="s">
+        <v>688</v>
+      </c>
+      <c r="KO5" t="s">
+        <v>689</v>
+      </c>
+      <c r="KP5" t="s">
+        <v>690</v>
+      </c>
+      <c r="KQ5" t="s">
+        <v>691</v>
+      </c>
+      <c r="KR5" t="s">
+        <v>692</v>
+      </c>
+      <c r="KS5" t="s">
+        <v>693</v>
+      </c>
+      <c r="KT5" t="s">
+        <v>694</v>
+      </c>
+      <c r="KU5" t="s">
+        <v>695</v>
+      </c>
+      <c r="KV5" t="s">
+        <v>696</v>
+      </c>
+      <c r="KW5" t="s">
+        <v>697</v>
+      </c>
+      <c r="KX5" t="s">
+        <v>698</v>
+      </c>
+      <c r="KY5" t="s">
+        <v>699</v>
+      </c>
+      <c r="KZ5" t="s">
+        <v>700</v>
+      </c>
+      <c r="LA5" t="s">
+        <v>701</v>
+      </c>
+      <c r="LB5" t="s">
+        <v>702</v>
+      </c>
+      <c r="LC5" t="s">
+        <v>703</v>
+      </c>
+      <c r="LD5" t="s">
+        <v>704</v>
+      </c>
+      <c r="LE5" t="s">
+        <v>705</v>
+      </c>
+      <c r="LF5" t="s">
+        <v>706</v>
+      </c>
+      <c r="LG5" t="s">
+        <v>707</v>
+      </c>
+      <c r="LH5" t="s">
+        <v>708</v>
+      </c>
+      <c r="LI5" t="s">
+        <v>709</v>
+      </c>
+      <c r="LJ5" t="s">
+        <v>710</v>
+      </c>
+      <c r="LK5" t="s">
+        <v>711</v>
+      </c>
+      <c r="LL5" t="s">
+        <v>712</v>
+      </c>
+      <c r="LM5" t="s">
+        <v>713</v>
+      </c>
+      <c r="LN5" t="s">
+        <v>714</v>
+      </c>
+      <c r="LO5" t="s">
+        <v>715</v>
+      </c>
+      <c r="LP5" t="s">
+        <v>716</v>
+      </c>
+      <c r="LQ5" t="s">
+        <v>717</v>
+      </c>
+      <c r="LR5" t="s">
+        <v>718</v>
+      </c>
+      <c r="LS5" t="s">
+        <v>719</v>
+      </c>
+      <c r="LT5" t="s">
+        <v>720</v>
+      </c>
+      <c r="LU5" t="s">
+        <v>721</v>
+      </c>
+      <c r="LV5" t="s">
+        <v>722</v>
+      </c>
+      <c r="LW5" t="s">
+        <v>723</v>
+      </c>
+      <c r="LX5" t="s">
+        <v>724</v>
+      </c>
+      <c r="LY5" t="s">
+        <v>725</v>
+      </c>
+      <c r="LZ5" t="s">
+        <v>726</v>
+      </c>
+      <c r="MA5" t="s">
+        <v>727</v>
+      </c>
+      <c r="MB5" t="s">
+        <v>728</v>
+      </c>
+      <c r="MC5" t="s">
+        <v>729</v>
+      </c>
+      <c r="MD5" t="s">
+        <v>730</v>
+      </c>
+      <c r="ME5" t="s">
+        <v>731</v>
+      </c>
+      <c r="MF5" t="s">
+        <v>732</v>
+      </c>
+      <c r="MG5" t="s">
+        <v>733</v>
+      </c>
+      <c r="MH5" t="s">
+        <v>734</v>
+      </c>
+      <c r="MI5" t="s">
+        <v>735</v>
+      </c>
+      <c r="MJ5" t="s">
+        <v>736</v>
+      </c>
+      <c r="MK5" t="s">
+        <v>737</v>
+      </c>
+      <c r="ML5" t="s">
+        <v>738</v>
+      </c>
+      <c r="MM5" t="s">
+        <v>739</v>
+      </c>
+      <c r="MN5" t="s">
+        <v>740</v>
+      </c>
+      <c r="MO5" t="s">
+        <v>741</v>
+      </c>
+      <c r="MP5" t="s">
+        <v>742</v>
+      </c>
+      <c r="MQ5" t="s">
+        <v>743</v>
+      </c>
+      <c r="MR5" t="s">
+        <v>744</v>
+      </c>
+      <c r="MS5" t="s">
+        <v>745</v>
+      </c>
+      <c r="MT5" t="s">
+        <v>746</v>
+      </c>
+      <c r="MU5" t="s">
+        <v>747</v>
+      </c>
+      <c r="MV5" t="s">
+        <v>748</v>
+      </c>
+      <c r="MW5" t="s">
+        <v>749</v>
+      </c>
+      <c r="MX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MY5" t="s">
+        <v>751</v>
+      </c>
+      <c r="MZ5" t="s">
+        <v>752</v>
+      </c>
+      <c r="NA5" t="s">
+        <v>753</v>
+      </c>
+      <c r="NB5" t="s">
+        <v>754</v>
+      </c>
+      <c r="NC5" t="s">
+        <v>755</v>
+      </c>
+      <c r="ND5" t="s">
+        <v>756</v>
+      </c>
+      <c r="NE5" t="s">
+        <v>757</v>
+      </c>
+      <c r="NF5" t="s">
+        <v>758</v>
+      </c>
+      <c r="NG5" t="s">
+        <v>759</v>
+      </c>
+      <c r="NH5" t="s">
+        <v>760</v>
+      </c>
+      <c r="NI5" t="s">
+        <v>761</v>
+      </c>
+      <c r="NJ5" t="s">
+        <v>762</v>
+      </c>
+      <c r="NK5" t="s">
+        <v>763</v>
+      </c>
+      <c r="NL5" t="s">
+        <v>764</v>
+      </c>
+      <c r="NM5" t="s">
+        <v>765</v>
+      </c>
+      <c r="NN5" t="s">
+        <v>766</v>
+      </c>
+      <c r="NO5" t="s">
+        <v>767</v>
+      </c>
+      <c r="NP5" t="s">
+        <v>768</v>
+      </c>
+      <c r="NQ5" t="s">
+        <v>769</v>
+      </c>
+      <c r="NR5" t="s">
+        <v>770</v>
+      </c>
+      <c r="NS5" t="s">
+        <v>771</v>
+      </c>
+      <c r="NT5" t="s">
+        <v>772</v>
+      </c>
+      <c r="NU5" t="s">
+        <v>773</v>
+      </c>
+      <c r="NV5" t="s">
+        <v>774</v>
+      </c>
+      <c r="NW5" t="s">
+        <v>775</v>
+      </c>
+      <c r="NX5" t="s">
+        <v>776</v>
+      </c>
+      <c r="NY5" t="s">
+        <v>777</v>
+      </c>
+      <c r="NZ5" t="s">
+        <v>778</v>
+      </c>
+      <c r="OA5" t="s">
+        <v>779</v>
+      </c>
+      <c r="OB5" t="s">
+        <v>780</v>
+      </c>
+      <c r="OC5" t="s">
+        <v>781</v>
+      </c>
+      <c r="OD5" t="s">
+        <v>782</v>
+      </c>
+      <c r="OE5" t="s">
+        <v>783</v>
+      </c>
+      <c r="OF5" t="s">
+        <v>784</v>
+      </c>
+      <c r="OG5" t="s">
+        <v>785</v>
+      </c>
+      <c r="OH5" t="s">
+        <v>786</v>
+      </c>
+      <c r="OI5" t="s">
+        <v>787</v>
+      </c>
+      <c r="OJ5" t="s">
+        <v>788</v>
+      </c>
+      <c r="OK5" t="s">
+        <v>789</v>
+      </c>
+      <c r="OL5" t="s">
+        <v>790</v>
+      </c>
+      <c r="OM5" t="s">
+        <v>791</v>
+      </c>
+      <c r="ON5" t="s">
+        <v>792</v>
+      </c>
+      <c r="OO5" t="s">
+        <v>793</v>
+      </c>
+      <c r="OP5" t="s">
+        <v>794</v>
+      </c>
+      <c r="OQ5" t="s">
+        <v>795</v>
+      </c>
+      <c r="OR5" t="s">
+        <v>796</v>
+      </c>
+      <c r="OS5" t="s">
+        <v>797</v>
+      </c>
+      <c r="OT5" t="s">
+        <v>798</v>
+      </c>
+      <c r="OU5" t="s">
+        <v>799</v>
+      </c>
+      <c r="OV5" t="s">
+        <v>800</v>
+      </c>
+      <c r="OW5" t="s">
+        <v>801</v>
+      </c>
+      <c r="OX5" t="s">
+        <v>802</v>
+      </c>
+      <c r="OY5" t="s">
+        <v>803</v>
+      </c>
+      <c r="OZ5" t="s">
+        <v>804</v>
+      </c>
+      <c r="PA5" t="s">
+        <v>805</v>
+      </c>
+      <c r="PB5" t="s">
+        <v>806</v>
+      </c>
+      <c r="PC5" t="s">
+        <v>807</v>
+      </c>
+      <c r="PD5" t="s">
+        <v>808</v>
+      </c>
+      <c r="PE5" t="s">
+        <v>809</v>
+      </c>
+      <c r="PF5" t="s">
+        <v>810</v>
+      </c>
+      <c r="PG5" t="s">
+        <v>811</v>
+      </c>
+      <c r="PH5" t="s">
+        <v>812</v>
+      </c>
+      <c r="PI5" t="s">
+        <v>813</v>
+      </c>
+      <c r="PJ5" t="s">
+        <v>814</v>
+      </c>
+      <c r="PK5" t="s">
+        <v>815</v>
+      </c>
+      <c r="PL5" t="s">
+        <v>816</v>
+      </c>
+      <c r="PM5" t="s">
+        <v>817</v>
+      </c>
+      <c r="PN5" t="s">
+        <v>818</v>
+      </c>
+      <c r="PO5" t="s">
+        <v>819</v>
+      </c>
+      <c r="PP5" t="s">
+        <v>820</v>
+      </c>
+      <c r="PQ5" t="s">
+        <v>821</v>
+      </c>
+      <c r="PR5" t="s">
+        <v>822</v>
+      </c>
+      <c r="PS5" t="s">
+        <v>823</v>
+      </c>
+      <c r="PT5" t="s">
+        <v>824</v>
+      </c>
+      <c r="PU5" t="s">
+        <v>825</v>
+      </c>
+      <c r="PV5" t="s">
+        <v>826</v>
+      </c>
+      <c r="PW5" t="s">
+        <v>827</v>
+      </c>
+      <c r="PX5" t="s">
+        <v>828</v>
+      </c>
+      <c r="PY5" t="s">
+        <v>829</v>
+      </c>
+      <c r="PZ5" t="s">
+        <v>830</v>
+      </c>
+      <c r="QA5" t="s">
+        <v>831</v>
+      </c>
+      <c r="QB5" t="s">
+        <v>832</v>
+      </c>
+      <c r="QC5" t="s">
+        <v>833</v>
+      </c>
+      <c r="QD5" t="s">
+        <v>834</v>
+      </c>
+      <c r="QE5" t="s">
+        <v>835</v>
+      </c>
+      <c r="QF5" t="s">
+        <v>836</v>
+      </c>
+      <c r="QG5" t="s">
+        <v>837</v>
+      </c>
+      <c r="QH5" t="s">
+        <v>838</v>
+      </c>
+      <c r="QI5" t="s">
+        <v>839</v>
+      </c>
+      <c r="QJ5" t="s">
+        <v>840</v>
+      </c>
+      <c r="QK5" t="s">
+        <v>841</v>
+      </c>
+      <c r="QL5" t="s">
+        <v>842</v>
+      </c>
+      <c r="QM5" t="s">
+        <v>843</v>
+      </c>
+      <c r="QN5" t="s">
+        <v>844</v>
+      </c>
+      <c r="QO5" t="s">
+        <v>845</v>
+      </c>
+      <c r="QP5" t="s">
+        <v>846</v>
+      </c>
+      <c r="QQ5" t="s">
+        <v>847</v>
+      </c>
+      <c r="QR5" t="s">
+        <v>848</v>
+      </c>
+      <c r="QS5" t="s">
+        <v>849</v>
+      </c>
+      <c r="QT5" t="s">
+        <v>850</v>
+      </c>
+      <c r="QU5" t="s">
+        <v>851</v>
+      </c>
+      <c r="QV5" t="s">
+        <v>852</v>
+      </c>
+      <c r="QW5" t="s">
+        <v>853</v>
+      </c>
+      <c r="QX5" t="s">
+        <v>854</v>
+      </c>
+      <c r="QY5" t="s">
+        <v>855</v>
+      </c>
+      <c r="QZ5" t="s">
+        <v>856</v>
+      </c>
+      <c r="RA5" t="s">
+        <v>857</v>
+      </c>
+      <c r="RB5" t="s">
+        <v>858</v>
+      </c>
+      <c r="RC5" t="s">
+        <v>859</v>
+      </c>
+      <c r="RD5" t="s">
+        <v>860</v>
+      </c>
+      <c r="RE5" t="s">
+        <v>861</v>
+      </c>
+      <c r="RF5" t="s">
+        <v>862</v>
+      </c>
+      <c r="RG5" t="s">
+        <v>863</v>
+      </c>
+      <c r="RH5" t="s">
+        <v>864</v>
+      </c>
+      <c r="RI5" t="s">
+        <v>865</v>
+      </c>
+      <c r="RJ5" t="s">
+        <v>866</v>
+      </c>
+      <c r="RK5" t="s">
+        <v>867</v>
+      </c>
+      <c r="RL5" t="s">
+        <v>868</v>
+      </c>
+      <c r="RM5" t="s">
+        <v>869</v>
+      </c>
+      <c r="RN5" t="s">
+        <v>870</v>
+      </c>
+      <c r="RO5" t="s">
+        <v>871</v>
+      </c>
+      <c r="RP5" t="s">
+        <v>872</v>
+      </c>
+      <c r="RQ5" t="s">
+        <v>873</v>
+      </c>
+      <c r="RR5" t="s">
+        <v>874</v>
+      </c>
+      <c r="RS5" t="s">
+        <v>875</v>
+      </c>
+      <c r="RT5" t="s">
+        <v>876</v>
+      </c>
+      <c r="RU5" t="s">
+        <v>877</v>
+      </c>
+      <c r="RV5" t="s">
+        <v>878</v>
+      </c>
+      <c r="RW5" t="s">
+        <v>879</v>
+      </c>
+      <c r="RX5" t="s">
+        <v>880</v>
+      </c>
+      <c r="RY5" t="s">
+        <v>881</v>
+      </c>
+      <c r="RZ5" t="s">
+        <v>882</v>
+      </c>
+      <c r="SA5" t="s">
+        <v>883</v>
+      </c>
+      <c r="SB5" t="s">
+        <v>884</v>
+      </c>
+      <c r="SC5" t="s">
+        <v>885</v>
+      </c>
+      <c r="SD5" t="s">
+        <v>886</v>
+      </c>
+      <c r="SE5" t="s">
+        <v>887</v>
+      </c>
+      <c r="SF5" t="s">
+        <v>888</v>
+      </c>
+      <c r="SG5" t="s">
+        <v>889</v>
+      </c>
+      <c r="SH5" t="s">
+        <v>890</v>
+      </c>
+      <c r="SI5" t="s">
+        <v>891</v>
+      </c>
+      <c r="SJ5" t="s">
+        <v>892</v>
+      </c>
+      <c r="SK5" t="s">
+        <v>893</v>
+      </c>
+      <c r="SL5" t="s">
+        <v>894</v>
+      </c>
+      <c r="SM5" t="s">
+        <v>895</v>
+      </c>
+      <c r="SN5" t="s">
+        <v>896</v>
+      </c>
+      <c r="SO5" t="s">
+        <v>897</v>
+      </c>
+      <c r="SP5" t="s">
+        <v>898</v>
+      </c>
+      <c r="SQ5" t="s">
+        <v>899</v>
+      </c>
+      <c r="SR5" t="s">
+        <v>900</v>
+      </c>
+      <c r="SS5" t="s">
+        <v>901</v>
+      </c>
+      <c r="ST5" t="s">
+        <v>902</v>
+      </c>
+      <c r="SU5" t="s">
+        <v>903</v>
+      </c>
+      <c r="SV5" t="s">
+        <v>904</v>
+      </c>
+      <c r="SW5" t="s">
+        <v>905</v>
+      </c>
+      <c r="SX5" t="s">
+        <v>906</v>
+      </c>
+      <c r="SY5" t="s">
+        <v>907</v>
+      </c>
+      <c r="SZ5" t="s">
+        <v>908</v>
+      </c>
+      <c r="TA5" t="s">
+        <v>909</v>
+      </c>
+      <c r="TB5" t="s">
+        <v>910</v>
+      </c>
+      <c r="TC5" t="s">
+        <v>911</v>
+      </c>
+      <c r="TD5" t="s">
+        <v>912</v>
+      </c>
+      <c r="TE5" t="s">
+        <v>913</v>
+      </c>
+      <c r="TF5" t="s">
+        <v>914</v>
+      </c>
+      <c r="TG5" t="s">
+        <v>915</v>
+      </c>
+      <c r="TH5" t="s">
+        <v>916</v>
+      </c>
+      <c r="TI5" t="s">
+        <v>917</v>
+      </c>
+      <c r="TJ5" t="s">
+        <v>918</v>
+      </c>
+      <c r="TK5" t="s">
+        <v>919</v>
+      </c>
+      <c r="TL5" t="s">
+        <v>920</v>
+      </c>
+      <c r="TM5" t="s">
+        <v>921</v>
+      </c>
+      <c r="TN5" t="s">
+        <v>922</v>
+      </c>
+      <c r="TO5" t="s">
+        <v>923</v>
+      </c>
+      <c r="TP5" t="s">
+        <v>924</v>
+      </c>
+      <c r="TQ5" t="s">
+        <v>925</v>
+      </c>
+      <c r="TR5" t="s">
+        <v>926</v>
+      </c>
+      <c r="TS5" t="s">
+        <v>927</v>
+      </c>
+      <c r="TT5" t="s">
+        <v>928</v>
+      </c>
+      <c r="TU5" t="s">
+        <v>929</v>
+      </c>
+      <c r="TV5" t="s">
+        <v>930</v>
+      </c>
+      <c r="TW5" t="s">
+        <v>931</v>
+      </c>
+      <c r="TX5" t="s">
+        <v>932</v>
+      </c>
+      <c r="TY5" t="s">
+        <v>933</v>
+      </c>
+      <c r="TZ5" t="s">
+        <v>934</v>
+      </c>
+      <c r="UA5" t="s">
+        <v>935</v>
+      </c>
+      <c r="UB5" t="s">
+        <v>936</v>
+      </c>
+      <c r="UC5" t="s">
+        <v>937</v>
+      </c>
+      <c r="UD5" t="s">
+        <v>938</v>
+      </c>
+      <c r="UE5" t="s">
+        <v>939</v>
+      </c>
+      <c r="UF5" t="s">
+        <v>940</v>
+      </c>
+      <c r="UG5" t="s">
+        <v>941</v>
+      </c>
+      <c r="UH5" t="s">
+        <v>942</v>
+      </c>
+      <c r="UI5" t="s">
+        <v>943</v>
+      </c>
+      <c r="UJ5" t="s">
+        <v>944</v>
+      </c>
+      <c r="UK5" t="s">
+        <v>945</v>
+      </c>
+      <c r="UL5" t="s">
+        <v>946</v>
+      </c>
+      <c r="UM5" t="s">
+        <v>947</v>
+      </c>
+      <c r="UN5" t="s">
+        <v>948</v>
+      </c>
+      <c r="UO5" t="s">
+        <v>949</v>
+      </c>
+      <c r="UP5" t="s">
+        <v>950</v>
+      </c>
+      <c r="UQ5" t="s">
+        <v>951</v>
+      </c>
+      <c r="UR5" t="s">
+        <v>952</v>
+      </c>
+      <c r="US5" t="s">
+        <v>953</v>
+      </c>
+      <c r="UT5" t="s">
+        <v>954</v>
+      </c>
+      <c r="UU5" t="s">
+        <v>955</v>
+      </c>
+      <c r="UV5" t="s">
+        <v>956</v>
+      </c>
+      <c r="UW5" t="s">
+        <v>957</v>
+      </c>
+      <c r="UX5" t="s">
+        <v>958</v>
+      </c>
+      <c r="UY5" t="s">
+        <v>959</v>
+      </c>
+      <c r="UZ5" t="s">
+        <v>960</v>
+      </c>
+      <c r="VA5" t="s">
+        <v>961</v>
+      </c>
+      <c r="VB5" t="s">
+        <v>962</v>
+      </c>
+      <c r="VC5" t="s">
+        <v>963</v>
+      </c>
+      <c r="VD5" t="s">
+        <v>964</v>
+      </c>
+      <c r="VE5" t="s">
+        <v>965</v>
+      </c>
+      <c r="VF5" t="s">
+        <v>966</v>
+      </c>
+      <c r="VG5" t="s">
+        <v>967</v>
+      </c>
+      <c r="VH5" t="s">
+        <v>968</v>
+      </c>
+      <c r="VI5" t="s">
+        <v>969</v>
+      </c>
+      <c r="VJ5" t="s">
+        <v>970</v>
+      </c>
+      <c r="VK5" t="s">
+        <v>971</v>
+      </c>
+      <c r="VL5" t="s">
+        <v>972</v>
+      </c>
+      <c r="VM5" t="s">
+        <v>973</v>
+      </c>
+      <c r="VN5" t="s">
+        <v>974</v>
+      </c>
+      <c r="VO5" t="s">
+        <v>975</v>
+      </c>
+      <c r="VP5" t="s">
+        <v>976</v>
+      </c>
+      <c r="VQ5" t="s">
+        <v>977</v>
+      </c>
+      <c r="VR5" t="s">
+        <v>978</v>
+      </c>
+      <c r="VS5" t="s">
+        <v>979</v>
+      </c>
+      <c r="VT5" t="s">
+        <v>980</v>
+      </c>
+      <c r="VU5" t="s">
+        <v>981</v>
+      </c>
+      <c r="VV5" t="s">
+        <v>982</v>
+      </c>
+      <c r="VW5" t="s">
+        <v>983</v>
+      </c>
+      <c r="VX5" t="s">
+        <v>984</v>
+      </c>
+      <c r="VY5" t="s">
+        <v>985</v>
+      </c>
+      <c r="VZ5" t="s">
+        <v>986</v>
+      </c>
+      <c r="WA5" t="s">
+        <v>987</v>
+      </c>
+      <c r="WB5" t="s">
+        <v>988</v>
+      </c>
+      <c r="WC5" t="s">
+        <v>989</v>
+      </c>
+      <c r="WD5" t="s">
+        <v>990</v>
+      </c>
+      <c r="WE5" t="s">
+        <v>991</v>
+      </c>
+      <c r="WF5" t="s">
+        <v>992</v>
+      </c>
+      <c r="WG5" t="s">
+        <v>993</v>
+      </c>
+      <c r="WH5" t="s">
+        <v>994</v>
+      </c>
+      <c r="WI5" t="s">
+        <v>995</v>
+      </c>
+      <c r="WJ5" t="s">
+        <v>996</v>
+      </c>
+      <c r="WK5" t="s">
+        <v>997</v>
+      </c>
+      <c r="WL5" t="s">
+        <v>998</v>
+      </c>
+      <c r="WM5" t="s">
+        <v>999</v>
+      </c>
+      <c r="WN5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="WO5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="WP5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="WQ5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="WR5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="WS5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="WT5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="WU5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="WV5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="WW5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="WX5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="WY5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="WZ5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="XA5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="XB5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="XC5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="XD5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="XE5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="XF5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="XG5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="XH5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="XI5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="XJ5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="XK5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="XL5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="XM5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="XN5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="XO5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="XP5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="XQ5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="XR5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="XS5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="XT5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="XU5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="XV5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="XW5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="XX5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="XY5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="XZ5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="YA5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="YB5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="YC5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="YD5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="YE5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="YF5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="YG5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="YH5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="YI5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="YJ5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="YK5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="YL5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="YM5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="YN5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="YO5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="YP5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="YQ5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="YR5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="YS5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="YT5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="YU5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="YV5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="YW5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="YX5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="YY5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="YZ5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="ZA5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="ZB5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="ZC5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="ZD5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="ZE5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="ZF5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="ZG5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="ZH5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="ZI5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="ZJ5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="ZK5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="ZL5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="ZM5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="ZN5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="ZO5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="ZP5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="ZQ5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="ZR5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="ZS5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="ZT5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="ZU5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="ZV5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="ZW5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="ZX5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="ZY5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="ZZ5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="AAA5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AAB5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="AAC5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="AAD5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="AAE5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="AAF5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AAG5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AAH5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AAI5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="AAJ5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="AAK5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="AAL5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="AAM5" t="s">
+        <v>1103</v>
+      </c>
+      <c r="AAN5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AAO5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="AAP5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AAQ5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="AAR5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="AAS5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="AAT5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="AAU5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="AAV5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="AAW5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="AAX5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="AAY5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AAZ5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="ABA5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="ABB5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="ABC5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="ABD5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="ABE5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="ABF5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="ABG5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="ABH5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="ABI5" t="s">
+        <v>1125</v>
+      </c>
+      <c r="ABJ5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="ABK5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="ABL5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="ABM5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="ABN5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="ABO5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="ABP5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="ABQ5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="ABR5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="ABS5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="ABT5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="ABU5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="ABV5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="ABW5" t="s">
+        <v>1139</v>
+      </c>
+      <c r="ABX5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="ABY5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="ABZ5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="ACA5" t="s">
+        <v>1143</v>
+      </c>
+      <c r="ACB5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="ACC5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="ACD5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="ACE5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="ACF5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="ACG5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="ACH5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="ACI5" t="s">
+        <v>1151</v>
+      </c>
+      <c r="ACJ5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="ACK5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="ACL5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACM5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACN5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACO5" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="6" spans="1:769" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B6" t="s">
         <v>390</v>
       </c>
-      <c r="G5" t="s">
-[...839 lines deleted...]
-      <c r="KA5" t="s">
+      <c r="C6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="O6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="P6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="R6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="S6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="T6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="U6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="V6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="W6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="X6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ED6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ER6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ES6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ET6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ID6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="II6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JW6" t="s">
         <v>671</v>
       </c>
-      <c r="KB5" t="s">
-[...326 lines deleted...]
-      <c r="OG5" t="s">
+      <c r="JX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ME6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ML6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ND6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OC6" t="s">
         <v>781</v>
       </c>
-      <c r="OH5" t="s">
+      <c r="OD6" t="s">
         <v>782</v>
       </c>
-      <c r="OI5" t="s">
-[...1104 lines deleted...]
-        <v>1149</v>
+      <c r="OE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ON6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ST6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="US6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABM6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABO6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABP6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABQ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABR6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABS6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABT6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABU6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABV6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABW6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABX6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABY6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABZ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACA6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACB6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACC6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACD6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACE6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACF6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACG6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACH6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACI6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACJ6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACK6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACL6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACM6" t="s">
+        <v>1156</v>
+      </c>
+      <c r="ACN6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACO6" t="s">
+        <v>1154</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:769" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>1150</v>
+        <v>1157</v>
+      </c>
+      <c r="B7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="O7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="P7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="R7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="S7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="T7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="U7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="V7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="W7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="X7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ED7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ER7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ES7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ET7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ID7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="II7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JW7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="JX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ME7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ML7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ND7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OC7" t="s">
+        <v>1159</v>
+      </c>
+      <c r="OD7" t="s">
+        <v>1160</v>
+      </c>
+      <c r="OE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ON7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ST7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="US7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABM7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABO7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABP7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABQ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABR7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABS7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABT7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABU7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABV7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABW7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABX7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABY7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABZ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACA7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACB7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACC7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACD7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACE7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACF7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACG7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACH7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACI7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACJ7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACK7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACL7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACM7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="ACN7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACO7" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="8" spans="1:769" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B8" t="s">
+        <v>390</v>
+      </c>
+      <c r="C8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="O8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="P8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="R8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="S8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="T8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="U8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="V8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="W8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="X8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ED8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ER8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ES8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ET8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ID8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="II8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JW8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="JX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ME8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ML8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ND8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OC8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="OD8" t="s">
+        <v>1160</v>
+      </c>
+      <c r="OE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ON8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ST8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="US8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABL8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABM8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABO8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABP8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABQ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABR8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABS8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABT8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABU8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABV8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABW8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABX8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABY8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABZ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACA8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACB8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACC8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACD8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACE8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACF8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACG8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACH8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACI8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACJ8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACK8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACL8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="ACM8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="ACN8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACO8" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="9" spans="1:769" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B9" t="s">
+        <v>390</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="O9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="R9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="S9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="T9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="U9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="V9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="W9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="X9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ED9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ER9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ES9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ET9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ID9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="II9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JW9" t="s">
+        <v>1158</v>
+      </c>
+      <c r="JX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ME9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ML9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ND9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OC9" t="s">
+        <v>1163</v>
+      </c>
+      <c r="OD9" t="s">
+        <v>1160</v>
+      </c>
+      <c r="OE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ON9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ST9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="US9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABL9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABM9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABO9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABP9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABQ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABR9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABS9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABT9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABU9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABV9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABW9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABX9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABY9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABZ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACA9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACB9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACC9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACD9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACE9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACF9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACG9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACH9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACI9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACJ9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACK9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACL9" t="s">
+        <v>1164</v>
+      </c>
+      <c r="ACM9" t="s">
+        <v>1167</v>
+      </c>
+      <c r="ACN9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACO9" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="10" spans="1:769" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B10" t="s">
+        <v>390</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="O10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="P10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="R10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="S10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="T10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="U10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="V10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="W10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="X10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ED10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ER10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ES10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ET10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ID10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="II10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JW10" t="s">
+        <v>1158</v>
+      </c>
+      <c r="JX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ME10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ML10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ND10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OC10" t="s">
+        <v>1163</v>
+      </c>
+      <c r="OD10" t="s">
+        <v>1169</v>
+      </c>
+      <c r="OE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ON10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ST10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="US10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABL10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABM10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABO10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABP10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABQ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABR10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABS10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABT10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABU10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABV10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABW10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABX10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABY10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABZ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACA10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACB10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACC10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACD10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACE10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACF10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACG10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACH10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACI10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACJ10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACK10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACL10" t="s">
+        <v>1164</v>
+      </c>
+      <c r="ACM10" t="s">
+        <v>1170</v>
+      </c>
+      <c r="ACN10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACO10" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="11" spans="1:769" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B11" t="s">
+        <v>390</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="N11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="O11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="P11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="R11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="S11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="T11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="U11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="V11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="W11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="X11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="DZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ED11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ER11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ES11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ET11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="EZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="FZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="GZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="HZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ID11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="II11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="IZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JW11" t="s">
+        <v>1158</v>
+      </c>
+      <c r="JX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="JZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="KZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="LZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ME11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ML11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="MZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ND11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="NZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OD11" t="s">
+        <v>1169</v>
+      </c>
+      <c r="OE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ON11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="OZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="PZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="QZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="RZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ST11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="SZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="TZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="US11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="UZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="VZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="WZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="XZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="YZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ZZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AAZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABL11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABM11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABO11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABP11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABQ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABR11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABS11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABT11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABU11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABV11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABW11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABX11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABY11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ABZ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACA11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACB11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACC11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACD11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACE11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACF11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACG11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACH11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACI11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACJ11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACK11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACL11" t="s">
+        <v>1164</v>
+      </c>
+      <c r="ACM11" t="s">
+        <v>1172</v>
+      </c>
+      <c r="ACN11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="ACO11" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>1173</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
-    <mergeCell ref="B1:ACJ1"/>
+  <mergeCells count="16">
+    <mergeCell ref="B1:ACL1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:JV2"/>
     <mergeCell ref="JW2:OB2"/>
-    <mergeCell ref="OC2:ACJ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="ACL1:ACL4"/>
+    <mergeCell ref="OD2:ACK2"/>
     <mergeCell ref="ACM1:ACM4"/>
+    <mergeCell ref="ACN1:ACN4"/>
+    <mergeCell ref="ACO1:ACO4"/>
     <mergeCell ref="C3:JV3"/>
     <mergeCell ref="JX3:OB3"/>
-    <mergeCell ref="OD3:ACJ3"/>
+    <mergeCell ref="OE3:ACK3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="JW3:JW4"/>
     <mergeCell ref="OC3:OC4"/>
+    <mergeCell ref="OD3:OD4"/>
+    <mergeCell ref="ACL3:ACL4"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="ACM8" r:id="rId1" tooltip="JORT n° 104 du 28 décembre 2001, pp. 4260 et 4261, lu à l'image. Le taux ne change pas : il entre dans le code. Article 82 : un numéro 3 est ajouté à l'article 7 — « au taux de 10 %, les opérations portant sur les produits, activités et services repris au tableau « B bis » figurant en annexe ». Article 83 : contenu du tableau « B bis ». Article 84 : abrogation de dispositions antérieures, énumérées au texte. Article 97 : dispositions applicables à compter du 1er janvier 2002. Édition arabe : https://www.pist.tn/jort/2001/2001A/Ja1042001.pdf"/>
+    <hyperlink ref="ACM9" r:id="rId2" tooltip="JORT n° 104 des 30-31 décembre 1997, pp. 2437 et 2443. Article 25 : le premier paragraphe de l'article 7 du code est remplacé — « Sont soumis à la taxe sur la valeur ajoutée au taux de 18 % les opérations portant sur les biens et les services non soumis à un autre taux ». Article 90 : dispositions applicables à compter du 1er janvier 1998, sans préjudice des articles 62 et 65. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja10497.pdf"/>
+    <hyperlink ref="ACM10" r:id="rId3" tooltip="JORT n° 103 des 30-31 décembre 1994, pp. 2047 et 2051. Article 56 : « Sont soumis à la taxe sur la valeur ajoutée au taux de 10 %, les produits et activités désignés ci-après » — machines pour le traitement de l'information et services informatiques, récepteurs de télévision, transport de marchandises à l'exclusion des produits agricoles et de pêche. Le taux est posé par la loi de finances elle-même, hors du code, dont l'article 7 n'est pas modifié. Articles 57 et 58 : retraits et modification corrélatifs au tableau « B ». Article 100 : dispositions applicables à compter du 1er janvier 1995. Édition arabe : https://www.pist.tn/jort/1994/1994A/Ja10394.pdf"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>tva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>