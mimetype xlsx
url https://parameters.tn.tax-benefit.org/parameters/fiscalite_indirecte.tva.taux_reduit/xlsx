--- v0 (2026-07-27)
+++ v1 (2026-10-24)
@@ -8,70 +8,67 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="taux_reduit" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="233">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
-    <t>Taux 7%</t>
+    <t>Taux réduit</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>Valeur du taux de TVA de 7%</t>
-[...1 lines deleted...]
-  <si>
     <t>Liste des produits soumis au taux de TVA de 7% (1)</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
@@ -694,51 +691,66 @@
   <si>
     <t>{"value":"theatre"}</t>
   </si>
   <si>
     <t>{"value":"tomate_en_conserve_industrielle"}</t>
   </si>
   <si>
     <t>{"value":"train"}</t>
   </si>
   <si>
     <t>{"value":"transport_rural"}</t>
   </si>
   <si>
     <t>{"value":"transport_rural_regulier"}</t>
   </si>
   <si>
     <t>{"value":"transport_rural_scolaire_regulier"}</t>
   </si>
   <si>
     <t>{"value":"variantes"}</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">Taux de TVA de 7% et liste des produits concernés en Tunisie.
+    <t>01/01/2018</t>
+  </si>
+  <si>
+    <t>Loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l'année 2018, articles 43 et 67</t>
+  </si>
+  <si>
+    <t>01/07/1988</t>
+  </si>
+  <si>
+    <t>6 %</t>
+  </si>
+  <si>
+    <t>Loi n° 88-61 du 2 juin 1988, portant promulgation du code de la taxe sur la valeur ajoutée, article 7 du code, deuxième paragraphe, numéro 1; https://www.pist.tn/jort/1988/1988F/Jo03988.pdf; JORT n° 39 du 10 juin 1988, p. 829, lu à l'image. Article 7 : « Sont soumis à la taxe sur la valeur ajoutée au taux de 17 %, les opérations portant sur les biens et les services non soumis à un autre taux. Toutefois sont soumis à la taxe sur la valeur ajoutée : 1) au taux de 6 %, les opérations portant sur les biens et les services repris au tableau B figurant en annexe. 2) au taux de 29 %, les opérations portant sur les biens repris au tableau C figurant en annexe. » Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja03988.pdf | Décret n° 88-1109 du 11 juin 1988, fixant le calendrier d'application de la taxe sur la valeur ajoutée et du droit de consommation, article premier; https://www.pist.tn/jort/1988/1988F/Jo04288.pdf; JORT n° 42 du 21 juin 1988, p. 923, lu à l'image. Article premier : les dispositions du code sont applicables à compter du 1er juillet 1988, à l'exception de celles de l'article premier II-3 et des articles 16 et 17 I et II-1. L'article 6 de la loi n° 88-61 renvoyait la mise en application du code à un calendrier fixé par décret. Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja04288.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taux du numéro 1 du deuxième paragraphe de l'article 7 du code de la taxe sur la valeur ajoutée (tableau « B » annexé au code), et liste des produits qui en relèvent.
 (1) Liste exhaustive des produits et services soumis au taux de TVA de 7% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1077,53 +1089,57 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2017/2017F/Jo1012017.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DJ6"/>
+  <dimension ref="A1:DJ8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1217,54 +1233,54 @@
       <c r="CV1" s="1"/>
       <c r="CW1" s="1"/>
       <c r="CX1" s="1"/>
       <c r="CY1" s="1"/>
       <c r="CZ1" s="1"/>
       <c r="DA1" s="1"/>
       <c r="DB1" s="1"/>
       <c r="DC1" s="1"/>
       <c r="DD1" s="1"/>
       <c r="DE1" s="1"/>
       <c r="DF1" s="1"/>
       <c r="DG1" s="1"/>
       <c r="DH1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="DI1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="DJ1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
@@ -1338,739 +1354,1430 @@
       <c r="CQ2" s="1"/>
       <c r="CR2" s="1"/>
       <c r="CS2" s="1"/>
       <c r="CT2" s="1"/>
       <c r="CU2" s="1"/>
       <c r="CV2" s="1"/>
       <c r="CW2" s="1"/>
       <c r="CX2" s="1"/>
       <c r="CY2" s="1"/>
       <c r="CZ2" s="1"/>
       <c r="DA2" s="1"/>
       <c r="DB2" s="1"/>
       <c r="DC2" s="1"/>
       <c r="DD2" s="1"/>
       <c r="DE2" s="1"/>
       <c r="DF2" s="1"/>
       <c r="DG2" s="1"/>
       <c r="DH2" s="1"/>
       <c r="DI2" s="1"/>
       <c r="DJ2" s="1"/>
     </row>
     <row r="3" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="1" t="s">
+      <c r="K3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="1" t="s">
+      <c r="L3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="1" t="s">
+      <c r="M3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="M3" s="1" t="s">
+      <c r="N3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="N3" s="1" t="s">
+      <c r="O3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="P3" s="1" t="s">
+      <c r="Q3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="Q3" s="1" t="s">
+      <c r="R3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="1" t="s">
+      <c r="S3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="S3" s="1" t="s">
+      <c r="T3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T3" s="1" t="s">
+      <c r="U3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="U3" s="1" t="s">
+      <c r="V3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="V3" s="1" t="s">
+      <c r="W3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="W3" s="1" t="s">
+      <c r="X3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="X3" s="1" t="s">
+      <c r="Y3" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="1" t="s">
+      <c r="Z3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="Z3" s="1" t="s">
+      <c r="AA3" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="AA3" s="1" t="s">
+      <c r="AB3" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AB3" s="1" t="s">
+      <c r="AC3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="AC3" s="1" t="s">
+      <c r="AD3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="AD3" s="1" t="s">
+      <c r="AE3" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="AE3" s="1" t="s">
+      <c r="AF3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="AF3" s="1" t="s">
+      <c r="AG3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="AG3" s="1" t="s">
+      <c r="AH3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="AH3" s="1" t="s">
+      <c r="AI3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AI3" s="1" t="s">
+      <c r="AJ3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AJ3" s="1" t="s">
+      <c r="AK3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AK3" s="1" t="s">
+      <c r="AL3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="AL3" s="1" t="s">
+      <c r="AM3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AM3" s="1" t="s">
+      <c r="AN3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="AN3" s="1" t="s">
+      <c r="AO3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="AO3" s="1" t="s">
+      <c r="AP3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="AP3" s="1" t="s">
+      <c r="AQ3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="AQ3" s="1" t="s">
+      <c r="AR3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="AR3" s="1" t="s">
+      <c r="AS3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="1" t="s">
+      <c r="AT3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="AT3" s="1" t="s">
+      <c r="AU3" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="AU3" s="1" t="s">
+      <c r="AV3" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AV3" s="1" t="s">
+      <c r="AW3" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="AW3" s="1" t="s">
+      <c r="AX3" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="AX3" s="1" t="s">
+      <c r="AY3" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AY3" s="1" t="s">
+      <c r="AZ3" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="AZ3" s="1" t="s">
+      <c r="BA3" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="BA3" s="1" t="s">
+      <c r="BB3" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="BB3" s="1" t="s">
+      <c r="BC3" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="BC3" s="1" t="s">
+      <c r="BD3" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="BD3" s="1" t="s">
+      <c r="BE3" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="BE3" s="1" t="s">
+      <c r="BF3" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="BF3" s="1" t="s">
+      <c r="BG3" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="BG3" s="1" t="s">
+      <c r="BH3" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="BH3" s="1" t="s">
+      <c r="BI3" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="BI3" s="1" t="s">
+      <c r="BJ3" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="BJ3" s="1" t="s">
+      <c r="BK3" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="BK3" s="1" t="s">
+      <c r="BL3" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="BL3" s="1" t="s">
+      <c r="BM3" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="BM3" s="1" t="s">
+      <c r="BN3" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="BN3" s="1" t="s">
+      <c r="BO3" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="BO3" s="1" t="s">
+      <c r="BP3" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="BP3" s="1" t="s">
+      <c r="BQ3" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="BQ3" s="1" t="s">
+      <c r="BR3" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="BR3" s="1" t="s">
+      <c r="BS3" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="BS3" s="1" t="s">
+      <c r="BT3" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="BT3" s="1" t="s">
+      <c r="BU3" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="BU3" s="1" t="s">
+      <c r="BV3" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="BV3" s="1" t="s">
+      <c r="BW3" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="BW3" s="1" t="s">
+      <c r="BX3" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="BX3" s="1" t="s">
+      <c r="BY3" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="BY3" s="1" t="s">
+      <c r="BZ3" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="BZ3" s="1" t="s">
+      <c r="CA3" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="CA3" s="1" t="s">
+      <c r="CB3" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="CB3" s="1" t="s">
+      <c r="CC3" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="CC3" s="1" t="s">
+      <c r="CD3" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="CD3" s="1" t="s">
+      <c r="CE3" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="CE3" s="1" t="s">
+      <c r="CF3" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="CF3" s="1" t="s">
+      <c r="CG3" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="CG3" s="1" t="s">
+      <c r="CH3" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="CH3" s="1" t="s">
+      <c r="CI3" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="CI3" s="1" t="s">
+      <c r="CJ3" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="CJ3" s="1" t="s">
+      <c r="CK3" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="CK3" s="1" t="s">
+      <c r="CL3" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="CL3" s="1" t="s">
+      <c r="CM3" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="CM3" s="1" t="s">
+      <c r="CN3" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="CN3" s="1" t="s">
+      <c r="CO3" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="CO3" s="1" t="s">
+      <c r="CP3" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="CP3" s="1" t="s">
+      <c r="CQ3" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="CQ3" s="1" t="s">
+      <c r="CR3" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="CR3" s="1" t="s">
+      <c r="CS3" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="CS3" s="1" t="s">
+      <c r="CT3" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="CT3" s="1" t="s">
+      <c r="CU3" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="CU3" s="1" t="s">
+      <c r="CV3" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="CV3" s="1" t="s">
+      <c r="CW3" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="CW3" s="1" t="s">
+      <c r="CX3" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="CX3" s="1" t="s">
+      <c r="CY3" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="CY3" s="1" t="s">
+      <c r="CZ3" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="CZ3" s="1" t="s">
+      <c r="DA3" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="DA3" s="1" t="s">
+      <c r="DB3" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="DB3" s="1" t="s">
+      <c r="DC3" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="DC3" s="1" t="s">
+      <c r="DD3" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="DD3" s="1" t="s">
+      <c r="DE3" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="DE3" s="1" t="s">
+      <c r="DF3" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="DF3" s="1" t="s">
+      <c r="DG3" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="DH3" s="1"/>
       <c r="DI3" s="1"/>
       <c r="DJ3" s="1"/>
     </row>
     <row r="4" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B4" t="s">
         <v>116</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>117</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>118</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>119</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>120</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>121</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>122</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>123</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>124</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>125</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>126</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>127</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>128</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>129</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>130</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>131</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>132</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>133</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>134</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>135</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>136</v>
       </c>
-      <c r="V4" t="s">
+      <c r="W4" t="s">
         <v>137</v>
       </c>
-      <c r="W4" t="s">
+      <c r="X4" t="s">
         <v>138</v>
       </c>
-      <c r="X4" t="s">
+      <c r="Y4" t="s">
         <v>139</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>140</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
         <v>141</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="AB4" t="s">
         <v>142</v>
       </c>
-      <c r="AB4" t="s">
+      <c r="AC4" t="s">
         <v>143</v>
       </c>
-      <c r="AC4" t="s">
+      <c r="AD4" t="s">
         <v>144</v>
       </c>
-      <c r="AD4" t="s">
+      <c r="AE4" t="s">
         <v>145</v>
       </c>
-      <c r="AE4" t="s">
+      <c r="AF4" t="s">
         <v>146</v>
       </c>
-      <c r="AF4" t="s">
+      <c r="AG4" t="s">
         <v>147</v>
       </c>
-      <c r="AG4" t="s">
+      <c r="AH4" t="s">
         <v>148</v>
       </c>
-      <c r="AH4" t="s">
+      <c r="AI4" t="s">
         <v>149</v>
       </c>
-      <c r="AI4" t="s">
+      <c r="AJ4" t="s">
         <v>150</v>
       </c>
-      <c r="AJ4" t="s">
+      <c r="AK4" t="s">
         <v>151</v>
       </c>
-      <c r="AK4" t="s">
+      <c r="AL4" t="s">
         <v>152</v>
       </c>
-      <c r="AL4" t="s">
+      <c r="AM4" t="s">
         <v>153</v>
       </c>
-      <c r="AM4" t="s">
+      <c r="AN4" t="s">
         <v>154</v>
       </c>
-      <c r="AN4" t="s">
+      <c r="AO4" t="s">
         <v>155</v>
       </c>
-      <c r="AO4" t="s">
+      <c r="AP4" t="s">
         <v>156</v>
       </c>
-      <c r="AP4" t="s">
+      <c r="AQ4" t="s">
         <v>157</v>
       </c>
-      <c r="AQ4" t="s">
+      <c r="AR4" t="s">
         <v>158</v>
       </c>
-      <c r="AR4" t="s">
+      <c r="AS4" t="s">
         <v>159</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AT4" t="s">
         <v>160</v>
       </c>
-      <c r="AT4" t="s">
+      <c r="AU4" t="s">
         <v>161</v>
       </c>
-      <c r="AU4" t="s">
+      <c r="AV4" t="s">
         <v>162</v>
       </c>
-      <c r="AV4" t="s">
+      <c r="AW4" t="s">
         <v>163</v>
       </c>
-      <c r="AW4" t="s">
+      <c r="AX4" t="s">
         <v>164</v>
       </c>
-      <c r="AX4" t="s">
+      <c r="AY4" t="s">
         <v>165</v>
       </c>
-      <c r="AY4" t="s">
+      <c r="AZ4" t="s">
         <v>166</v>
       </c>
-      <c r="AZ4" t="s">
+      <c r="BA4" t="s">
         <v>167</v>
       </c>
-      <c r="BA4" t="s">
+      <c r="BB4" t="s">
         <v>168</v>
       </c>
-      <c r="BB4" t="s">
+      <c r="BC4" t="s">
         <v>169</v>
       </c>
-      <c r="BC4" t="s">
+      <c r="BD4" t="s">
         <v>170</v>
       </c>
-      <c r="BD4" t="s">
+      <c r="BE4" t="s">
         <v>171</v>
       </c>
-      <c r="BE4" t="s">
+      <c r="BF4" t="s">
         <v>172</v>
       </c>
-      <c r="BF4" t="s">
+      <c r="BG4" t="s">
         <v>173</v>
       </c>
-      <c r="BG4" t="s">
+      <c r="BH4" t="s">
         <v>174</v>
       </c>
-      <c r="BH4" t="s">
+      <c r="BI4" t="s">
         <v>175</v>
       </c>
-      <c r="BI4" t="s">
+      <c r="BJ4" t="s">
         <v>176</v>
       </c>
-      <c r="BJ4" t="s">
+      <c r="BK4" t="s">
         <v>177</v>
       </c>
-      <c r="BK4" t="s">
+      <c r="BL4" t="s">
         <v>178</v>
       </c>
-      <c r="BL4" t="s">
+      <c r="BM4" t="s">
         <v>179</v>
       </c>
-      <c r="BM4" t="s">
+      <c r="BN4" t="s">
         <v>180</v>
       </c>
-      <c r="BN4" t="s">
+      <c r="BO4" t="s">
         <v>181</v>
       </c>
-      <c r="BO4" t="s">
+      <c r="BP4" t="s">
         <v>182</v>
       </c>
-      <c r="BP4" t="s">
+      <c r="BQ4" t="s">
         <v>183</v>
       </c>
-      <c r="BQ4" t="s">
+      <c r="BR4" t="s">
         <v>184</v>
       </c>
-      <c r="BR4" t="s">
+      <c r="BS4" t="s">
         <v>185</v>
       </c>
-      <c r="BS4" t="s">
+      <c r="BT4" t="s">
         <v>186</v>
       </c>
-      <c r="BT4" t="s">
+      <c r="BU4" t="s">
         <v>187</v>
       </c>
-      <c r="BU4" t="s">
+      <c r="BV4" t="s">
         <v>188</v>
       </c>
-      <c r="BV4" t="s">
+      <c r="BW4" t="s">
         <v>189</v>
       </c>
-      <c r="BW4" t="s">
+      <c r="BX4" t="s">
         <v>190</v>
       </c>
-      <c r="BX4" t="s">
+      <c r="BY4" t="s">
         <v>191</v>
       </c>
-      <c r="BY4" t="s">
+      <c r="BZ4" t="s">
         <v>192</v>
       </c>
-      <c r="BZ4" t="s">
+      <c r="CA4" t="s">
         <v>193</v>
       </c>
-      <c r="CA4" t="s">
+      <c r="CB4" t="s">
         <v>194</v>
       </c>
-      <c r="CB4" t="s">
+      <c r="CC4" t="s">
         <v>195</v>
       </c>
-      <c r="CC4" t="s">
+      <c r="CD4" t="s">
         <v>196</v>
       </c>
-      <c r="CD4" t="s">
+      <c r="CE4" t="s">
         <v>197</v>
       </c>
-      <c r="CE4" t="s">
+      <c r="CF4" t="s">
         <v>198</v>
       </c>
-      <c r="CF4" t="s">
+      <c r="CG4" t="s">
         <v>199</v>
       </c>
-      <c r="CG4" t="s">
+      <c r="CH4" t="s">
         <v>200</v>
       </c>
-      <c r="CH4" t="s">
+      <c r="CI4" t="s">
         <v>201</v>
       </c>
-      <c r="CI4" t="s">
+      <c r="CJ4" t="s">
         <v>202</v>
       </c>
-      <c r="CJ4" t="s">
+      <c r="CK4" t="s">
         <v>203</v>
       </c>
-      <c r="CK4" t="s">
+      <c r="CL4" t="s">
         <v>204</v>
       </c>
-      <c r="CL4" t="s">
+      <c r="CM4" t="s">
         <v>205</v>
       </c>
-      <c r="CM4" t="s">
+      <c r="CN4" t="s">
         <v>206</v>
       </c>
-      <c r="CN4" t="s">
+      <c r="CO4" t="s">
         <v>207</v>
       </c>
-      <c r="CO4" t="s">
+      <c r="CP4" t="s">
         <v>208</v>
       </c>
-      <c r="CP4" t="s">
+      <c r="CQ4" t="s">
         <v>209</v>
       </c>
-      <c r="CQ4" t="s">
+      <c r="CR4" t="s">
         <v>210</v>
       </c>
-      <c r="CR4" t="s">
+      <c r="CS4" t="s">
         <v>211</v>
       </c>
-      <c r="CS4" t="s">
+      <c r="CT4" t="s">
         <v>212</v>
       </c>
-      <c r="CT4" t="s">
+      <c r="CU4" t="s">
         <v>213</v>
       </c>
-      <c r="CU4" t="s">
+      <c r="CV4" t="s">
         <v>214</v>
       </c>
-      <c r="CV4" t="s">
+      <c r="CW4" t="s">
         <v>215</v>
       </c>
-      <c r="CW4" t="s">
+      <c r="CX4" t="s">
         <v>216</v>
       </c>
-      <c r="CX4" t="s">
+      <c r="CY4" t="s">
         <v>217</v>
       </c>
-      <c r="CY4" t="s">
+      <c r="CZ4" t="s">
         <v>218</v>
       </c>
-      <c r="CZ4" t="s">
+      <c r="DA4" t="s">
         <v>219</v>
       </c>
-      <c r="DA4" t="s">
+      <c r="DB4" t="s">
         <v>220</v>
       </c>
-      <c r="DB4" t="s">
+      <c r="DC4" t="s">
         <v>221</v>
       </c>
-      <c r="DC4" t="s">
+      <c r="DD4" t="s">
         <v>222</v>
       </c>
-      <c r="DD4" t="s">
+      <c r="DE4" t="s">
         <v>223</v>
       </c>
-      <c r="DE4" t="s">
+      <c r="DF4" t="s">
         <v>224</v>
       </c>
-      <c r="DF4" t="s">
+      <c r="DG4" t="s">
         <v>225</v>
       </c>
-      <c r="DG4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DH4" t="s">
+        <v>226</v>
+      </c>
+      <c r="DI4" t="s">
+        <v>226</v>
+      </c>
+      <c r="DJ4" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="5" spans="1:114" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>227</v>
       </c>
-      <c r="DI4" t="s">
-[...3 lines deleted...]
-        <v>227</v>
+      <c r="B5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F5" t="s">
+        <v>226</v>
+      </c>
+      <c r="G5" t="s">
+        <v>226</v>
+      </c>
+      <c r="H5" t="s">
+        <v>226</v>
+      </c>
+      <c r="I5" t="s">
+        <v>226</v>
+      </c>
+      <c r="J5" t="s">
+        <v>226</v>
+      </c>
+      <c r="K5" t="s">
+        <v>226</v>
+      </c>
+      <c r="L5" t="s">
+        <v>226</v>
+      </c>
+      <c r="M5" t="s">
+        <v>226</v>
+      </c>
+      <c r="N5" t="s">
+        <v>226</v>
+      </c>
+      <c r="O5" t="s">
+        <v>226</v>
+      </c>
+      <c r="P5" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>226</v>
+      </c>
+      <c r="R5" t="s">
+        <v>226</v>
+      </c>
+      <c r="S5" t="s">
+        <v>226</v>
+      </c>
+      <c r="T5" t="s">
+        <v>226</v>
+      </c>
+      <c r="U5" t="s">
+        <v>226</v>
+      </c>
+      <c r="V5" t="s">
+        <v>226</v>
+      </c>
+      <c r="W5" t="s">
+        <v>226</v>
+      </c>
+      <c r="X5" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>226</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BL5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BM5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BP5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BT5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BU5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BX5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BY5" t="s">
+        <v>226</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CA5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CB5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CC5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CD5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CE5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CF5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CG5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CH5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CJ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CN5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CO5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CR5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CS5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CZ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DE5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DH5" t="s">
+        <v>228</v>
+      </c>
+      <c r="DI5" t="s">
+        <v>226</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>226</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
+      </c>
+      <c r="B6" t="s">
+        <v>230</v>
+      </c>
+      <c r="C6" t="s">
+        <v>226</v>
+      </c>
+      <c r="D6" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" t="s">
+        <v>226</v>
+      </c>
+      <c r="F6" t="s">
+        <v>226</v>
+      </c>
+      <c r="G6" t="s">
+        <v>226</v>
+      </c>
+      <c r="H6" t="s">
+        <v>226</v>
+      </c>
+      <c r="I6" t="s">
+        <v>226</v>
+      </c>
+      <c r="J6" t="s">
+        <v>226</v>
+      </c>
+      <c r="K6" t="s">
+        <v>226</v>
+      </c>
+      <c r="L6" t="s">
+        <v>226</v>
+      </c>
+      <c r="M6" t="s">
+        <v>226</v>
+      </c>
+      <c r="N6" t="s">
+        <v>226</v>
+      </c>
+      <c r="O6" t="s">
+        <v>226</v>
+      </c>
+      <c r="P6" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>226</v>
+      </c>
+      <c r="R6" t="s">
+        <v>226</v>
+      </c>
+      <c r="S6" t="s">
+        <v>226</v>
+      </c>
+      <c r="T6" t="s">
+        <v>226</v>
+      </c>
+      <c r="U6" t="s">
+        <v>226</v>
+      </c>
+      <c r="V6" t="s">
+        <v>226</v>
+      </c>
+      <c r="W6" t="s">
+        <v>226</v>
+      </c>
+      <c r="X6" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>226</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BF6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BG6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BH6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BI6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BJ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BL6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BM6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BN6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BO6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BP6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BQ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BR6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BS6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BT6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BU6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BV6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BW6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BX6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BY6" t="s">
+        <v>226</v>
+      </c>
+      <c r="BZ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CA6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CB6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CC6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CD6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CE6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CF6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CG6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CH6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CI6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CJ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CK6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CL6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CM6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CN6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CO6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CP6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CQ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CR6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CS6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CT6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CU6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CV6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CW6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CX6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CY6" t="s">
+        <v>226</v>
+      </c>
+      <c r="CZ6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DA6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DB6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DC6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DD6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DE6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DF6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DG6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DH6" t="s">
+        <v>231</v>
+      </c>
+      <c r="DI6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DJ6" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:DG1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="C2:DG2"/>
     <mergeCell ref="DH1:DH3"/>
     <mergeCell ref="DI1:DI3"/>
     <mergeCell ref="DJ1:DJ3"/>
     <mergeCell ref="B2:B3"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="DH5" r:id="rId1" tooltip="JORT n° 101 du 19 décembre 2017, pp. 4281 et 4292. Article 43 : « 2) Est remplacé le taux de 6 % de la taxe sur la valeur ajoutée par le taux de 7 %, là où il est prévu aux textes législatifs et règlementaires en vigueur ». Article 67 : application à compter du 1er janvier 2018 (§ 1) ; le relèvement ne s'applique ni aux marchandises importées dont les titres de transport, établis avant l'entrée en vigueur de la loi, justifient l'expédition directe vers la Tunisie (§ 2), ni aux montants payés jusqu'au 31 décembre 2018 au titre des marchés publics conclus avant le 1er janvier 2018 (§ 3). Édition arabe : https://www.pist.tn/jort/2017/2017A/Ja1012017.pdf"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>taux_reduit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>