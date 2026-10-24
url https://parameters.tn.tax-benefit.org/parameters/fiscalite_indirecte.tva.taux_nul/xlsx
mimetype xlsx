--- v0 (2026-07-27)
+++ v1 (2026-10-24)
@@ -8,70 +8,67 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="taux_nul" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="858" uniqueCount="572">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
-    <t>Taux 0%</t>
+    <t>Taux nul</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>Valeur du taux de TVA de 0%</t>
-[...1 lines deleted...]
-  <si>
     <t>Liste des produits soumis au taux de TVA de 0% (1)</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
@@ -1720,51 +1717,57 @@
   <si>
     <t>{"value":"viande_de_porc"}</t>
   </si>
   <si>
     <t>{"value":"viande_de_poulet_en_detail"}</t>
   </si>
   <si>
     <t>{"value":"viande_de_tete_de_chameau"}</t>
   </si>
   <si>
     <t>{"value":"viande_de_tete_et_pattes_de_bovin"}</t>
   </si>
   <si>
     <t>{"value":"vignette_et_taxe"}</t>
   </si>
   <si>
     <t>{"value":"zaket_el_fitr"}</t>
   </si>
   <si>
     <t>{"value":"zgougou"}</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">Taux de TVA de 0% et liste des produits concernés en Tunisie.
+    <t>01/07/1988</t>
+  </si>
+  <si>
+    <t>Loi n° 88-61 du 2 juin 1988, portant promulgation du code de la taxe sur la valeur ajoutée, article 4 du code et tableau « A »; https://www.pist.tn/jort/1988/1988F/Jo03988.pdf; JORT n° 39 du 10 juin 1988, pp. 827 à 846 ; tableau « A » aux pp. 833 à 836, lu à l'image. Le code ne fixe aucun taux de 0 % : son article 7 ne connaît que le taux général et les taux des tableaux annexés. La valeur nulle tient lieu de l'exonération de l'article 4 — « Sont exonérées de la taxe sur la valeur ajoutée les opérations reprises au tableau A figurant en annexe » —, qui ne supporte aucune taxe au stade de l'opération exonérée. Elle ne dit rien de la taxe d'amont restée à la charge de l'opérateur exonéré. Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja03988.pdf | Décret n° 88-1109 du 11 juin 1988, fixant le calendrier d'application de la taxe sur la valeur ajoutée et du droit de consommation, article premier; https://www.pist.tn/jort/1988/1988F/Jo04288.pdf; JORT n° 42 du 21 juin 1988, p. 923, lu à l'image. Article premier : les dispositions du code sont applicables à compter du 1er juillet 1988, à l'exception de celles de l'article premier II-3 et des articles 16 et 17 I et II-1. L'article 6 de la loi n° 88-61 renvoyait la mise en application du code à un calendrier fixé par décret. Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja04288.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opérations qui ne supportent pas la taxe sur la valeur ajoutée — au premier chef les opérations exonérées de l'article 4 du code (tableau « A ») — et liste des produits concernés. Le code ne fixe aucun taux de 0 %.
 (1) Liste exhaustive des produits et services soumis au taux de TVA de 0% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca (snake_case).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2105,51 +2108,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:JY6"/>
+  <dimension ref="A1:JY7"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:285" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -2414,54 +2417,54 @@
       <c r="JK1" s="1"/>
       <c r="JL1" s="1"/>
       <c r="JM1" s="1"/>
       <c r="JN1" s="1"/>
       <c r="JO1" s="1"/>
       <c r="JP1" s="1"/>
       <c r="JQ1" s="1"/>
       <c r="JR1" s="1"/>
       <c r="JS1" s="1"/>
       <c r="JT1" s="1"/>
       <c r="JU1" s="1"/>
       <c r="JV1" s="1"/>
       <c r="JW1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="JX1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="JY1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:285" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
@@ -2706,1753 +2709,2610 @@
       <c r="JF2" s="1"/>
       <c r="JG2" s="1"/>
       <c r="JH2" s="1"/>
       <c r="JI2" s="1"/>
       <c r="JJ2" s="1"/>
       <c r="JK2" s="1"/>
       <c r="JL2" s="1"/>
       <c r="JM2" s="1"/>
       <c r="JN2" s="1"/>
       <c r="JO2" s="1"/>
       <c r="JP2" s="1"/>
       <c r="JQ2" s="1"/>
       <c r="JR2" s="1"/>
       <c r="JS2" s="1"/>
       <c r="JT2" s="1"/>
       <c r="JU2" s="1"/>
       <c r="JV2" s="1"/>
       <c r="JW2" s="1"/>
       <c r="JX2" s="1"/>
       <c r="JY2" s="1"/>
     </row>
     <row r="3" spans="1:285" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="1" t="s">
+      <c r="K3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="1" t="s">
+      <c r="L3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="1" t="s">
+      <c r="M3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="M3" s="1" t="s">
+      <c r="N3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="N3" s="1" t="s">
+      <c r="O3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="P3" s="1" t="s">
+      <c r="Q3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="Q3" s="1" t="s">
+      <c r="R3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="1" t="s">
+      <c r="S3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="S3" s="1" t="s">
+      <c r="T3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T3" s="1" t="s">
+      <c r="U3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="U3" s="1" t="s">
+      <c r="V3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="V3" s="1" t="s">
+      <c r="W3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="W3" s="1" t="s">
+      <c r="X3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="X3" s="1" t="s">
+      <c r="Y3" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="1" t="s">
+      <c r="Z3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="Z3" s="1" t="s">
+      <c r="AA3" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="AA3" s="1" t="s">
+      <c r="AB3" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AB3" s="1" t="s">
+      <c r="AC3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="AC3" s="1" t="s">
+      <c r="AD3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="AD3" s="1" t="s">
+      <c r="AE3" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="AE3" s="1" t="s">
+      <c r="AF3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="AF3" s="1" t="s">
+      <c r="AG3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="AG3" s="1" t="s">
+      <c r="AH3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="AH3" s="1" t="s">
+      <c r="AI3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AI3" s="1" t="s">
+      <c r="AJ3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AJ3" s="1" t="s">
+      <c r="AK3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AK3" s="1" t="s">
+      <c r="AL3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="AL3" s="1" t="s">
+      <c r="AM3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AM3" s="1" t="s">
+      <c r="AN3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="AN3" s="1" t="s">
+      <c r="AO3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="AO3" s="1" t="s">
+      <c r="AP3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="AP3" s="1" t="s">
+      <c r="AQ3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="AQ3" s="1" t="s">
+      <c r="AR3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="AR3" s="1" t="s">
+      <c r="AS3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="1" t="s">
+      <c r="AT3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="AT3" s="1" t="s">
+      <c r="AU3" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="AU3" s="1" t="s">
+      <c r="AV3" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AV3" s="1" t="s">
+      <c r="AW3" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="AW3" s="1" t="s">
+      <c r="AX3" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="AX3" s="1" t="s">
+      <c r="AY3" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AY3" s="1" t="s">
+      <c r="AZ3" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="AZ3" s="1" t="s">
+      <c r="BA3" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="BA3" s="1" t="s">
+      <c r="BB3" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="BB3" s="1" t="s">
+      <c r="BC3" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="BC3" s="1" t="s">
+      <c r="BD3" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="BD3" s="1" t="s">
+      <c r="BE3" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="BE3" s="1" t="s">
+      <c r="BF3" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="BF3" s="1" t="s">
+      <c r="BG3" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="BG3" s="1" t="s">
+      <c r="BH3" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="BH3" s="1" t="s">
+      <c r="BI3" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="BI3" s="1" t="s">
+      <c r="BJ3" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="BJ3" s="1" t="s">
+      <c r="BK3" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="BK3" s="1" t="s">
+      <c r="BL3" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="BL3" s="1" t="s">
+      <c r="BM3" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="BM3" s="1" t="s">
+      <c r="BN3" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="BN3" s="1" t="s">
+      <c r="BO3" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="BO3" s="1" t="s">
+      <c r="BP3" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="BP3" s="1" t="s">
+      <c r="BQ3" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="BQ3" s="1" t="s">
+      <c r="BR3" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="BR3" s="1" t="s">
+      <c r="BS3" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="BS3" s="1" t="s">
+      <c r="BT3" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="BT3" s="1" t="s">
+      <c r="BU3" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="BU3" s="1" t="s">
+      <c r="BV3" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="BV3" s="1" t="s">
+      <c r="BW3" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="BW3" s="1" t="s">
+      <c r="BX3" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="BX3" s="1" t="s">
+      <c r="BY3" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="BY3" s="1" t="s">
+      <c r="BZ3" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="BZ3" s="1" t="s">
+      <c r="CA3" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="CA3" s="1" t="s">
+      <c r="CB3" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="CB3" s="1" t="s">
+      <c r="CC3" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="CC3" s="1" t="s">
+      <c r="CD3" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="CD3" s="1" t="s">
+      <c r="CE3" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="CE3" s="1" t="s">
+      <c r="CF3" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="CF3" s="1" t="s">
+      <c r="CG3" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="CG3" s="1" t="s">
+      <c r="CH3" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="CH3" s="1" t="s">
+      <c r="CI3" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="CI3" s="1" t="s">
+      <c r="CJ3" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="CJ3" s="1" t="s">
+      <c r="CK3" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="CK3" s="1" t="s">
+      <c r="CL3" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="CL3" s="1" t="s">
+      <c r="CM3" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="CM3" s="1" t="s">
+      <c r="CN3" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="CN3" s="1" t="s">
+      <c r="CO3" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="CO3" s="1" t="s">
+      <c r="CP3" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="CP3" s="1" t="s">
+      <c r="CQ3" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="CQ3" s="1" t="s">
+      <c r="CR3" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="CR3" s="1" t="s">
+      <c r="CS3" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="CS3" s="1" t="s">
+      <c r="CT3" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="CT3" s="1" t="s">
+      <c r="CU3" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="CU3" s="1" t="s">
+      <c r="CV3" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="CV3" s="1" t="s">
+      <c r="CW3" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="CW3" s="1" t="s">
+      <c r="CX3" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="CX3" s="1" t="s">
+      <c r="CY3" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="CY3" s="1" t="s">
+      <c r="CZ3" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="CZ3" s="1" t="s">
+      <c r="DA3" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="DA3" s="1" t="s">
+      <c r="DB3" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="DB3" s="1" t="s">
+      <c r="DC3" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="DC3" s="1" t="s">
+      <c r="DD3" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="DD3" s="1" t="s">
+      <c r="DE3" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="DE3" s="1" t="s">
+      <c r="DF3" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="DF3" s="1" t="s">
+      <c r="DG3" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="DG3" s="1" t="s">
+      <c r="DH3" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="DH3" s="1" t="s">
+      <c r="DI3" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="DI3" s="1" t="s">
+      <c r="DJ3" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="DJ3" s="1" t="s">
+      <c r="DK3" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="DK3" s="1" t="s">
+      <c r="DL3" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="DL3" s="1" t="s">
+      <c r="DM3" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="DM3" s="1" t="s">
+      <c r="DN3" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="DN3" s="1" t="s">
+      <c r="DO3" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="DO3" s="1" t="s">
+      <c r="DP3" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="DP3" s="1" t="s">
+      <c r="DQ3" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="DQ3" s="1" t="s">
+      <c r="DR3" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="DR3" s="1" t="s">
+      <c r="DS3" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="DS3" s="1" t="s">
+      <c r="DT3" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="DT3" s="1" t="s">
+      <c r="DU3" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="DU3" s="1" t="s">
+      <c r="DV3" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="DV3" s="1" t="s">
+      <c r="DW3" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="DW3" s="1" t="s">
+      <c r="DX3" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="DX3" s="1" t="s">
+      <c r="DY3" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="DY3" s="1" t="s">
+      <c r="DZ3" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="DZ3" s="1" t="s">
+      <c r="EA3" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="EA3" s="1" t="s">
+      <c r="EB3" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="EB3" s="1" t="s">
+      <c r="EC3" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="EC3" s="1" t="s">
+      <c r="ED3" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="ED3" s="1" t="s">
+      <c r="EE3" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="EE3" s="1" t="s">
+      <c r="EF3" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="EF3" s="1" t="s">
+      <c r="EG3" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="EG3" s="1" t="s">
+      <c r="EH3" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="EH3" s="1" t="s">
+      <c r="EI3" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="EI3" s="1" t="s">
+      <c r="EJ3" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="EJ3" s="1" t="s">
+      <c r="EK3" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="EK3" s="1" t="s">
+      <c r="EL3" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="EL3" s="1" t="s">
+      <c r="EM3" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="EM3" s="1" t="s">
+      <c r="EN3" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="EN3" s="1" t="s">
+      <c r="EO3" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="EO3" s="1" t="s">
+      <c r="EP3" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="EP3" s="1" t="s">
+      <c r="EQ3" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="EQ3" s="1" t="s">
+      <c r="ER3" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="ER3" s="1" t="s">
+      <c r="ES3" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="ES3" s="1" t="s">
+      <c r="ET3" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="ET3" s="1" t="s">
+      <c r="EU3" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="EU3" s="1" t="s">
+      <c r="EV3" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="EV3" s="1" t="s">
+      <c r="EW3" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="EW3" s="1" t="s">
+      <c r="EX3" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="EX3" s="1" t="s">
+      <c r="EY3" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="EY3" s="1" t="s">
+      <c r="EZ3" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="EZ3" s="1" t="s">
+      <c r="FA3" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="FA3" s="1" t="s">
+      <c r="FB3" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="FB3" s="1" t="s">
+      <c r="FC3" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="FC3" s="1" t="s">
+      <c r="FD3" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="FD3" s="1" t="s">
+      <c r="FE3" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="FE3" s="1" t="s">
+      <c r="FF3" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="FF3" s="1" t="s">
+      <c r="FG3" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="FG3" s="1" t="s">
+      <c r="FH3" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="FH3" s="1" t="s">
+      <c r="FI3" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="FI3" s="1" t="s">
+      <c r="FJ3" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="FJ3" s="1" t="s">
+      <c r="FK3" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="FK3" s="1" t="s">
+      <c r="FL3" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="FL3" s="1" t="s">
+      <c r="FM3" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="FM3" s="1" t="s">
+      <c r="FN3" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="FN3" s="1" t="s">
+      <c r="FO3" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="FO3" s="1" t="s">
+      <c r="FP3" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="FP3" s="1" t="s">
+      <c r="FQ3" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="FQ3" s="1" t="s">
+      <c r="FR3" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="FR3" s="1" t="s">
+      <c r="FS3" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="FS3" s="1" t="s">
+      <c r="FT3" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="FT3" s="1" t="s">
+      <c r="FU3" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="FU3" s="1" t="s">
+      <c r="FV3" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="FV3" s="1" t="s">
+      <c r="FW3" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="FW3" s="1" t="s">
+      <c r="FX3" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="FX3" s="1" t="s">
+      <c r="FY3" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="FY3" s="1" t="s">
+      <c r="FZ3" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="FZ3" s="1" t="s">
+      <c r="GA3" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="GA3" s="1" t="s">
+      <c r="GB3" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="GB3" s="1" t="s">
+      <c r="GC3" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="GC3" s="1" t="s">
+      <c r="GD3" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="GD3" s="1" t="s">
+      <c r="GE3" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="GE3" s="1" t="s">
+      <c r="GF3" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="GF3" s="1" t="s">
+      <c r="GG3" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="GG3" s="1" t="s">
+      <c r="GH3" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="GH3" s="1" t="s">
+      <c r="GI3" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="GI3" s="1" t="s">
+      <c r="GJ3" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="GJ3" s="1" t="s">
+      <c r="GK3" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="GK3" s="1" t="s">
+      <c r="GL3" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="GL3" s="1" t="s">
+      <c r="GM3" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="GM3" s="1" t="s">
+      <c r="GN3" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="GN3" s="1" t="s">
+      <c r="GO3" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="GO3" s="1" t="s">
+      <c r="GP3" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="GP3" s="1" t="s">
+      <c r="GQ3" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="GQ3" s="1" t="s">
+      <c r="GR3" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="GR3" s="1" t="s">
+      <c r="GS3" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="GS3" s="1" t="s">
+      <c r="GT3" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="GT3" s="1" t="s">
+      <c r="GU3" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="GU3" s="1" t="s">
+      <c r="GV3" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="GV3" s="1" t="s">
+      <c r="GW3" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="GW3" s="1" t="s">
+      <c r="GX3" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="GX3" s="1" t="s">
+      <c r="GY3" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="GY3" s="1" t="s">
+      <c r="GZ3" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="GZ3" s="1" t="s">
+      <c r="HA3" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="HA3" s="1" t="s">
+      <c r="HB3" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="HB3" s="1" t="s">
+      <c r="HC3" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="HC3" s="1" t="s">
+      <c r="HD3" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="HD3" s="1" t="s">
+      <c r="HE3" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="HE3" s="1" t="s">
+      <c r="HF3" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="HF3" s="1" t="s">
+      <c r="HG3" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="HG3" s="1" t="s">
+      <c r="HH3" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="HH3" s="1" t="s">
+      <c r="HI3" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="HI3" s="1" t="s">
+      <c r="HJ3" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="HJ3" s="1" t="s">
+      <c r="HK3" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="HK3" s="1" t="s">
+      <c r="HL3" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="HL3" s="1" t="s">
+      <c r="HM3" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="HM3" s="1" t="s">
+      <c r="HN3" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="HN3" s="1" t="s">
+      <c r="HO3" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="HO3" s="1" t="s">
+      <c r="HP3" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="HP3" s="1" t="s">
+      <c r="HQ3" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="HQ3" s="1" t="s">
+      <c r="HR3" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="HR3" s="1" t="s">
+      <c r="HS3" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="HS3" s="1" t="s">
+      <c r="HT3" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="HT3" s="1" t="s">
+      <c r="HU3" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="HU3" s="1" t="s">
+      <c r="HV3" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="HV3" s="1" t="s">
+      <c r="HW3" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="HW3" s="1" t="s">
+      <c r="HX3" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="HX3" s="1" t="s">
+      <c r="HY3" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="HY3" s="1" t="s">
+      <c r="HZ3" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="HZ3" s="1" t="s">
+      <c r="IA3" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="IA3" s="1" t="s">
+      <c r="IB3" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="IB3" s="1" t="s">
+      <c r="IC3" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="IC3" s="1" t="s">
+      <c r="ID3" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="ID3" s="1" t="s">
+      <c r="IE3" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="IE3" s="1" t="s">
+      <c r="IF3" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="IF3" s="1" t="s">
+      <c r="IG3" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="IG3" s="1" t="s">
+      <c r="IH3" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="IH3" s="1" t="s">
+      <c r="II3" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="II3" s="1" t="s">
+      <c r="IJ3" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="IJ3" s="1" t="s">
+      <c r="IK3" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="IK3" s="1" t="s">
+      <c r="IL3" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="IL3" s="1" t="s">
+      <c r="IM3" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="IM3" s="1" t="s">
+      <c r="IN3" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="IN3" s="1" t="s">
+      <c r="IO3" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="IO3" s="1" t="s">
+      <c r="IP3" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="IP3" s="1" t="s">
+      <c r="IQ3" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="IQ3" s="1" t="s">
+      <c r="IR3" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="IR3" s="1" t="s">
+      <c r="IS3" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="IS3" s="1" t="s">
+      <c r="IT3" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="IT3" s="1" t="s">
+      <c r="IU3" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="IU3" s="1" t="s">
+      <c r="IV3" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="IV3" s="1" t="s">
+      <c r="IW3" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="IW3" s="1" t="s">
+      <c r="IX3" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="IX3" s="1" t="s">
+      <c r="IY3" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="IY3" s="1" t="s">
+      <c r="IZ3" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="IZ3" s="1" t="s">
+      <c r="JA3" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="JA3" s="1" t="s">
+      <c r="JB3" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="JB3" s="1" t="s">
+      <c r="JC3" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="JC3" s="1" t="s">
+      <c r="JD3" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="JD3" s="1" t="s">
+      <c r="JE3" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="JE3" s="1" t="s">
+      <c r="JF3" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="JF3" s="1" t="s">
+      <c r="JG3" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="JG3" s="1" t="s">
+      <c r="JH3" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="JH3" s="1" t="s">
+      <c r="JI3" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="JI3" s="1" t="s">
+      <c r="JJ3" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="JJ3" s="1" t="s">
+      <c r="JK3" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="JK3" s="1" t="s">
+      <c r="JL3" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="JL3" s="1" t="s">
+      <c r="JM3" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="JM3" s="1" t="s">
+      <c r="JN3" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="JN3" s="1" t="s">
+      <c r="JO3" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="JO3" s="1" t="s">
+      <c r="JP3" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="JP3" s="1" t="s">
+      <c r="JQ3" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="JQ3" s="1" t="s">
+      <c r="JR3" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="JR3" s="1" t="s">
+      <c r="JS3" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="JS3" s="1" t="s">
+      <c r="JT3" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="JT3" s="1" t="s">
+      <c r="JU3" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="JU3" s="1" t="s">
+      <c r="JV3" s="1" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="JW3" s="1"/>
       <c r="JX3" s="1"/>
       <c r="JY3" s="1"/>
     </row>
     <row r="4" spans="1:285" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>286</v>
+      </c>
+      <c r="B4" t="s">
         <v>287</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>288</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>289</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>290</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>291</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>292</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>293</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>294</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>295</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>296</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>297</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>298</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>299</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>300</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>301</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>302</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>303</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>304</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>305</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>306</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>307</v>
       </c>
-      <c r="V4" t="s">
+      <c r="W4" t="s">
         <v>308</v>
       </c>
-      <c r="W4" t="s">
+      <c r="X4" t="s">
         <v>309</v>
       </c>
-      <c r="X4" t="s">
+      <c r="Y4" t="s">
         <v>310</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>311</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
         <v>312</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="AB4" t="s">
         <v>313</v>
       </c>
-      <c r="AB4" t="s">
+      <c r="AC4" t="s">
         <v>314</v>
       </c>
-      <c r="AC4" t="s">
+      <c r="AD4" t="s">
         <v>315</v>
       </c>
-      <c r="AD4" t="s">
+      <c r="AE4" t="s">
         <v>316</v>
       </c>
-      <c r="AE4" t="s">
+      <c r="AF4" t="s">
         <v>317</v>
       </c>
-      <c r="AF4" t="s">
+      <c r="AG4" t="s">
         <v>318</v>
       </c>
-      <c r="AG4" t="s">
+      <c r="AH4" t="s">
         <v>319</v>
       </c>
-      <c r="AH4" t="s">
+      <c r="AI4" t="s">
         <v>320</v>
       </c>
-      <c r="AI4" t="s">
+      <c r="AJ4" t="s">
         <v>321</v>
       </c>
-      <c r="AJ4" t="s">
+      <c r="AK4" t="s">
         <v>322</v>
       </c>
-      <c r="AK4" t="s">
+      <c r="AL4" t="s">
         <v>323</v>
       </c>
-      <c r="AL4" t="s">
+      <c r="AM4" t="s">
         <v>324</v>
       </c>
-      <c r="AM4" t="s">
+      <c r="AN4" t="s">
         <v>325</v>
       </c>
-      <c r="AN4" t="s">
+      <c r="AO4" t="s">
         <v>326</v>
       </c>
-      <c r="AO4" t="s">
+      <c r="AP4" t="s">
         <v>327</v>
       </c>
-      <c r="AP4" t="s">
+      <c r="AQ4" t="s">
         <v>328</v>
       </c>
-      <c r="AQ4" t="s">
+      <c r="AR4" t="s">
         <v>329</v>
       </c>
-      <c r="AR4" t="s">
+      <c r="AS4" t="s">
         <v>330</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AT4" t="s">
         <v>331</v>
       </c>
-      <c r="AT4" t="s">
+      <c r="AU4" t="s">
         <v>332</v>
       </c>
-      <c r="AU4" t="s">
+      <c r="AV4" t="s">
         <v>333</v>
       </c>
-      <c r="AV4" t="s">
+      <c r="AW4" t="s">
         <v>334</v>
       </c>
-      <c r="AW4" t="s">
+      <c r="AX4" t="s">
         <v>335</v>
       </c>
-      <c r="AX4" t="s">
+      <c r="AY4" t="s">
         <v>336</v>
       </c>
-      <c r="AY4" t="s">
+      <c r="AZ4" t="s">
         <v>337</v>
       </c>
-      <c r="AZ4" t="s">
+      <c r="BA4" t="s">
         <v>338</v>
       </c>
-      <c r="BA4" t="s">
+      <c r="BB4" t="s">
         <v>339</v>
       </c>
-      <c r="BB4" t="s">
+      <c r="BC4" t="s">
         <v>340</v>
       </c>
-      <c r="BC4" t="s">
+      <c r="BD4" t="s">
         <v>341</v>
       </c>
-      <c r="BD4" t="s">
+      <c r="BE4" t="s">
         <v>342</v>
       </c>
-      <c r="BE4" t="s">
+      <c r="BF4" t="s">
         <v>343</v>
       </c>
-      <c r="BF4" t="s">
+      <c r="BG4" t="s">
         <v>344</v>
       </c>
-      <c r="BG4" t="s">
+      <c r="BH4" t="s">
         <v>345</v>
       </c>
-      <c r="BH4" t="s">
+      <c r="BI4" t="s">
         <v>346</v>
       </c>
-      <c r="BI4" t="s">
+      <c r="BJ4" t="s">
         <v>347</v>
       </c>
-      <c r="BJ4" t="s">
+      <c r="BK4" t="s">
         <v>348</v>
       </c>
-      <c r="BK4" t="s">
+      <c r="BL4" t="s">
         <v>349</v>
       </c>
-      <c r="BL4" t="s">
+      <c r="BM4" t="s">
         <v>350</v>
       </c>
-      <c r="BM4" t="s">
+      <c r="BN4" t="s">
         <v>351</v>
       </c>
-      <c r="BN4" t="s">
+      <c r="BO4" t="s">
         <v>352</v>
       </c>
-      <c r="BO4" t="s">
+      <c r="BP4" t="s">
         <v>353</v>
       </c>
-      <c r="BP4" t="s">
+      <c r="BQ4" t="s">
         <v>354</v>
       </c>
-      <c r="BQ4" t="s">
+      <c r="BR4" t="s">
         <v>355</v>
       </c>
-      <c r="BR4" t="s">
+      <c r="BS4" t="s">
         <v>356</v>
       </c>
-      <c r="BS4" t="s">
+      <c r="BT4" t="s">
         <v>357</v>
       </c>
-      <c r="BT4" t="s">
+      <c r="BU4" t="s">
         <v>358</v>
       </c>
-      <c r="BU4" t="s">
+      <c r="BV4" t="s">
         <v>359</v>
       </c>
-      <c r="BV4" t="s">
+      <c r="BW4" t="s">
         <v>360</v>
       </c>
-      <c r="BW4" t="s">
+      <c r="BX4" t="s">
         <v>361</v>
       </c>
-      <c r="BX4" t="s">
+      <c r="BY4" t="s">
         <v>362</v>
       </c>
-      <c r="BY4" t="s">
+      <c r="BZ4" t="s">
         <v>363</v>
       </c>
-      <c r="BZ4" t="s">
+      <c r="CA4" t="s">
         <v>364</v>
       </c>
-      <c r="CA4" t="s">
+      <c r="CB4" t="s">
         <v>365</v>
       </c>
-      <c r="CB4" t="s">
+      <c r="CC4" t="s">
         <v>366</v>
       </c>
-      <c r="CC4" t="s">
+      <c r="CD4" t="s">
         <v>367</v>
       </c>
-      <c r="CD4" t="s">
+      <c r="CE4" t="s">
         <v>368</v>
       </c>
-      <c r="CE4" t="s">
+      <c r="CF4" t="s">
         <v>369</v>
       </c>
-      <c r="CF4" t="s">
+      <c r="CG4" t="s">
         <v>370</v>
       </c>
-      <c r="CG4" t="s">
+      <c r="CH4" t="s">
         <v>371</v>
       </c>
-      <c r="CH4" t="s">
+      <c r="CI4" t="s">
         <v>372</v>
       </c>
-      <c r="CI4" t="s">
+      <c r="CJ4" t="s">
         <v>373</v>
       </c>
-      <c r="CJ4" t="s">
+      <c r="CK4" t="s">
         <v>374</v>
       </c>
-      <c r="CK4" t="s">
+      <c r="CL4" t="s">
         <v>375</v>
       </c>
-      <c r="CL4" t="s">
+      <c r="CM4" t="s">
         <v>376</v>
       </c>
-      <c r="CM4" t="s">
+      <c r="CN4" t="s">
         <v>377</v>
       </c>
-      <c r="CN4" t="s">
+      <c r="CO4" t="s">
         <v>378</v>
       </c>
-      <c r="CO4" t="s">
+      <c r="CP4" t="s">
         <v>379</v>
       </c>
-      <c r="CP4" t="s">
+      <c r="CQ4" t="s">
         <v>380</v>
       </c>
-      <c r="CQ4" t="s">
+      <c r="CR4" t="s">
         <v>381</v>
       </c>
-      <c r="CR4" t="s">
+      <c r="CS4" t="s">
         <v>382</v>
       </c>
-      <c r="CS4" t="s">
+      <c r="CT4" t="s">
         <v>383</v>
       </c>
-      <c r="CT4" t="s">
+      <c r="CU4" t="s">
         <v>384</v>
       </c>
-      <c r="CU4" t="s">
+      <c r="CV4" t="s">
         <v>385</v>
       </c>
-      <c r="CV4" t="s">
+      <c r="CW4" t="s">
         <v>386</v>
       </c>
-      <c r="CW4" t="s">
+      <c r="CX4" t="s">
         <v>387</v>
       </c>
-      <c r="CX4" t="s">
+      <c r="CY4" t="s">
         <v>388</v>
       </c>
-      <c r="CY4" t="s">
+      <c r="CZ4" t="s">
         <v>389</v>
       </c>
-      <c r="CZ4" t="s">
+      <c r="DA4" t="s">
         <v>390</v>
       </c>
-      <c r="DA4" t="s">
+      <c r="DB4" t="s">
         <v>391</v>
       </c>
-      <c r="DB4" t="s">
+      <c r="DC4" t="s">
         <v>392</v>
       </c>
-      <c r="DC4" t="s">
+      <c r="DD4" t="s">
         <v>393</v>
       </c>
-      <c r="DD4" t="s">
+      <c r="DE4" t="s">
         <v>394</v>
       </c>
-      <c r="DE4" t="s">
+      <c r="DF4" t="s">
         <v>395</v>
       </c>
-      <c r="DF4" t="s">
+      <c r="DG4" t="s">
         <v>396</v>
       </c>
-      <c r="DG4" t="s">
+      <c r="DH4" t="s">
         <v>397</v>
       </c>
-      <c r="DH4" t="s">
+      <c r="DI4" t="s">
         <v>398</v>
       </c>
-      <c r="DI4" t="s">
+      <c r="DJ4" t="s">
         <v>399</v>
       </c>
-      <c r="DJ4" t="s">
+      <c r="DK4" t="s">
         <v>400</v>
       </c>
-      <c r="DK4" t="s">
+      <c r="DL4" t="s">
         <v>401</v>
       </c>
-      <c r="DL4" t="s">
+      <c r="DM4" t="s">
         <v>402</v>
       </c>
-      <c r="DM4" t="s">
+      <c r="DN4" t="s">
         <v>403</v>
       </c>
-      <c r="DN4" t="s">
+      <c r="DO4" t="s">
         <v>404</v>
       </c>
-      <c r="DO4" t="s">
+      <c r="DP4" t="s">
         <v>405</v>
       </c>
-      <c r="DP4" t="s">
+      <c r="DQ4" t="s">
         <v>406</v>
       </c>
-      <c r="DQ4" t="s">
+      <c r="DR4" t="s">
         <v>407</v>
       </c>
-      <c r="DR4" t="s">
+      <c r="DS4" t="s">
         <v>408</v>
       </c>
-      <c r="DS4" t="s">
+      <c r="DT4" t="s">
         <v>409</v>
       </c>
-      <c r="DT4" t="s">
+      <c r="DU4" t="s">
         <v>410</v>
       </c>
-      <c r="DU4" t="s">
+      <c r="DV4" t="s">
         <v>411</v>
       </c>
-      <c r="DV4" t="s">
+      <c r="DW4" t="s">
         <v>412</v>
       </c>
-      <c r="DW4" t="s">
+      <c r="DX4" t="s">
         <v>413</v>
       </c>
-      <c r="DX4" t="s">
+      <c r="DY4" t="s">
         <v>414</v>
       </c>
-      <c r="DY4" t="s">
+      <c r="DZ4" t="s">
         <v>415</v>
       </c>
-      <c r="DZ4" t="s">
+      <c r="EA4" t="s">
         <v>416</v>
       </c>
-      <c r="EA4" t="s">
+      <c r="EB4" t="s">
         <v>417</v>
       </c>
-      <c r="EB4" t="s">
+      <c r="EC4" t="s">
         <v>418</v>
       </c>
-      <c r="EC4" t="s">
+      <c r="ED4" t="s">
         <v>419</v>
       </c>
-      <c r="ED4" t="s">
+      <c r="EE4" t="s">
         <v>420</v>
       </c>
-      <c r="EE4" t="s">
+      <c r="EF4" t="s">
         <v>421</v>
       </c>
-      <c r="EF4" t="s">
+      <c r="EG4" t="s">
         <v>422</v>
       </c>
-      <c r="EG4" t="s">
+      <c r="EH4" t="s">
         <v>423</v>
       </c>
-      <c r="EH4" t="s">
+      <c r="EI4" t="s">
         <v>424</v>
       </c>
-      <c r="EI4" t="s">
+      <c r="EJ4" t="s">
         <v>425</v>
       </c>
-      <c r="EJ4" t="s">
+      <c r="EK4" t="s">
         <v>426</v>
       </c>
-      <c r="EK4" t="s">
+      <c r="EL4" t="s">
         <v>427</v>
       </c>
-      <c r="EL4" t="s">
+      <c r="EM4" t="s">
         <v>428</v>
       </c>
-      <c r="EM4" t="s">
+      <c r="EN4" t="s">
         <v>429</v>
       </c>
-      <c r="EN4" t="s">
+      <c r="EO4" t="s">
         <v>430</v>
       </c>
-      <c r="EO4" t="s">
+      <c r="EP4" t="s">
         <v>431</v>
       </c>
-      <c r="EP4" t="s">
+      <c r="EQ4" t="s">
         <v>432</v>
       </c>
-      <c r="EQ4" t="s">
+      <c r="ER4" t="s">
         <v>433</v>
       </c>
-      <c r="ER4" t="s">
+      <c r="ES4" t="s">
         <v>434</v>
       </c>
-      <c r="ES4" t="s">
+      <c r="ET4" t="s">
         <v>435</v>
       </c>
-      <c r="ET4" t="s">
+      <c r="EU4" t="s">
         <v>436</v>
       </c>
-      <c r="EU4" t="s">
+      <c r="EV4" t="s">
         <v>437</v>
       </c>
-      <c r="EV4" t="s">
+      <c r="EW4" t="s">
         <v>438</v>
       </c>
-      <c r="EW4" t="s">
+      <c r="EX4" t="s">
         <v>439</v>
       </c>
-      <c r="EX4" t="s">
+      <c r="EY4" t="s">
         <v>440</v>
       </c>
-      <c r="EY4" t="s">
+      <c r="EZ4" t="s">
         <v>441</v>
       </c>
-      <c r="EZ4" t="s">
+      <c r="FA4" t="s">
         <v>442</v>
       </c>
-      <c r="FA4" t="s">
+      <c r="FB4" t="s">
         <v>443</v>
       </c>
-      <c r="FB4" t="s">
+      <c r="FC4" t="s">
         <v>444</v>
       </c>
-      <c r="FC4" t="s">
+      <c r="FD4" t="s">
         <v>445</v>
       </c>
-      <c r="FD4" t="s">
+      <c r="FE4" t="s">
         <v>446</v>
       </c>
-      <c r="FE4" t="s">
+      <c r="FF4" t="s">
         <v>447</v>
       </c>
-      <c r="FF4" t="s">
+      <c r="FG4" t="s">
         <v>448</v>
       </c>
-      <c r="FG4" t="s">
+      <c r="FH4" t="s">
         <v>449</v>
       </c>
-      <c r="FH4" t="s">
+      <c r="FI4" t="s">
         <v>450</v>
       </c>
-      <c r="FI4" t="s">
+      <c r="FJ4" t="s">
         <v>451</v>
       </c>
-      <c r="FJ4" t="s">
+      <c r="FK4" t="s">
         <v>452</v>
       </c>
-      <c r="FK4" t="s">
+      <c r="FL4" t="s">
         <v>453</v>
       </c>
-      <c r="FL4" t="s">
+      <c r="FM4" t="s">
         <v>454</v>
       </c>
-      <c r="FM4" t="s">
+      <c r="FN4" t="s">
         <v>455</v>
       </c>
-      <c r="FN4" t="s">
+      <c r="FO4" t="s">
         <v>456</v>
       </c>
-      <c r="FO4" t="s">
+      <c r="FP4" t="s">
         <v>457</v>
       </c>
-      <c r="FP4" t="s">
+      <c r="FQ4" t="s">
         <v>458</v>
       </c>
-      <c r="FQ4" t="s">
+      <c r="FR4" t="s">
         <v>459</v>
       </c>
-      <c r="FR4" t="s">
+      <c r="FS4" t="s">
         <v>460</v>
       </c>
-      <c r="FS4" t="s">
+      <c r="FT4" t="s">
         <v>461</v>
       </c>
-      <c r="FT4" t="s">
+      <c r="FU4" t="s">
         <v>462</v>
       </c>
-      <c r="FU4" t="s">
+      <c r="FV4" t="s">
         <v>463</v>
       </c>
-      <c r="FV4" t="s">
+      <c r="FW4" t="s">
         <v>464</v>
       </c>
-      <c r="FW4" t="s">
+      <c r="FX4" t="s">
         <v>465</v>
       </c>
-      <c r="FX4" t="s">
+      <c r="FY4" t="s">
         <v>466</v>
       </c>
-      <c r="FY4" t="s">
+      <c r="FZ4" t="s">
         <v>467</v>
       </c>
-      <c r="FZ4" t="s">
+      <c r="GA4" t="s">
         <v>468</v>
       </c>
-      <c r="GA4" t="s">
+      <c r="GB4" t="s">
         <v>469</v>
       </c>
-      <c r="GB4" t="s">
+      <c r="GC4" t="s">
         <v>470</v>
       </c>
-      <c r="GC4" t="s">
+      <c r="GD4" t="s">
         <v>471</v>
       </c>
-      <c r="GD4" t="s">
+      <c r="GE4" t="s">
         <v>472</v>
       </c>
-      <c r="GE4" t="s">
+      <c r="GF4" t="s">
         <v>473</v>
       </c>
-      <c r="GF4" t="s">
+      <c r="GG4" t="s">
         <v>474</v>
       </c>
-      <c r="GG4" t="s">
+      <c r="GH4" t="s">
         <v>475</v>
       </c>
-      <c r="GH4" t="s">
+      <c r="GI4" t="s">
         <v>476</v>
       </c>
-      <c r="GI4" t="s">
+      <c r="GJ4" t="s">
         <v>477</v>
       </c>
-      <c r="GJ4" t="s">
+      <c r="GK4" t="s">
         <v>478</v>
       </c>
-      <c r="GK4" t="s">
+      <c r="GL4" t="s">
         <v>479</v>
       </c>
-      <c r="GL4" t="s">
+      <c r="GM4" t="s">
         <v>480</v>
       </c>
-      <c r="GM4" t="s">
+      <c r="GN4" t="s">
         <v>481</v>
       </c>
-      <c r="GN4" t="s">
+      <c r="GO4" t="s">
         <v>482</v>
       </c>
-      <c r="GO4" t="s">
+      <c r="GP4" t="s">
         <v>483</v>
       </c>
-      <c r="GP4" t="s">
+      <c r="GQ4" t="s">
         <v>484</v>
       </c>
-      <c r="GQ4" t="s">
+      <c r="GR4" t="s">
         <v>485</v>
       </c>
-      <c r="GR4" t="s">
+      <c r="GS4" t="s">
         <v>486</v>
       </c>
-      <c r="GS4" t="s">
+      <c r="GT4" t="s">
         <v>487</v>
       </c>
-      <c r="GT4" t="s">
+      <c r="GU4" t="s">
         <v>488</v>
       </c>
-      <c r="GU4" t="s">
+      <c r="GV4" t="s">
         <v>489</v>
       </c>
-      <c r="GV4" t="s">
+      <c r="GW4" t="s">
         <v>490</v>
       </c>
-      <c r="GW4" t="s">
+      <c r="GX4" t="s">
         <v>491</v>
       </c>
-      <c r="GX4" t="s">
+      <c r="GY4" t="s">
         <v>492</v>
       </c>
-      <c r="GY4" t="s">
+      <c r="GZ4" t="s">
         <v>493</v>
       </c>
-      <c r="GZ4" t="s">
+      <c r="HA4" t="s">
         <v>494</v>
       </c>
-      <c r="HA4" t="s">
+      <c r="HB4" t="s">
         <v>495</v>
       </c>
-      <c r="HB4" t="s">
+      <c r="HC4" t="s">
         <v>496</v>
       </c>
-      <c r="HC4" t="s">
+      <c r="HD4" t="s">
         <v>497</v>
       </c>
-      <c r="HD4" t="s">
+      <c r="HE4" t="s">
         <v>498</v>
       </c>
-      <c r="HE4" t="s">
+      <c r="HF4" t="s">
         <v>499</v>
       </c>
-      <c r="HF4" t="s">
+      <c r="HG4" t="s">
         <v>500</v>
       </c>
-      <c r="HG4" t="s">
+      <c r="HH4" t="s">
         <v>501</v>
       </c>
-      <c r="HH4" t="s">
+      <c r="HI4" t="s">
         <v>502</v>
       </c>
-      <c r="HI4" t="s">
+      <c r="HJ4" t="s">
         <v>503</v>
       </c>
-      <c r="HJ4" t="s">
+      <c r="HK4" t="s">
         <v>504</v>
       </c>
-      <c r="HK4" t="s">
+      <c r="HL4" t="s">
         <v>505</v>
       </c>
-      <c r="HL4" t="s">
+      <c r="HM4" t="s">
         <v>506</v>
       </c>
-      <c r="HM4" t="s">
+      <c r="HN4" t="s">
         <v>507</v>
       </c>
-      <c r="HN4" t="s">
+      <c r="HO4" t="s">
         <v>508</v>
       </c>
-      <c r="HO4" t="s">
+      <c r="HP4" t="s">
         <v>509</v>
       </c>
-      <c r="HP4" t="s">
+      <c r="HQ4" t="s">
         <v>510</v>
       </c>
-      <c r="HQ4" t="s">
+      <c r="HR4" t="s">
         <v>511</v>
       </c>
-      <c r="HR4" t="s">
+      <c r="HS4" t="s">
         <v>512</v>
       </c>
-      <c r="HS4" t="s">
+      <c r="HT4" t="s">
         <v>513</v>
       </c>
-      <c r="HT4" t="s">
+      <c r="HU4" t="s">
         <v>514</v>
       </c>
-      <c r="HU4" t="s">
+      <c r="HV4" t="s">
         <v>515</v>
       </c>
-      <c r="HV4" t="s">
+      <c r="HW4" t="s">
         <v>516</v>
       </c>
-      <c r="HW4" t="s">
+      <c r="HX4" t="s">
         <v>517</v>
       </c>
-      <c r="HX4" t="s">
+      <c r="HY4" t="s">
         <v>518</v>
       </c>
-      <c r="HY4" t="s">
+      <c r="HZ4" t="s">
         <v>519</v>
       </c>
-      <c r="HZ4" t="s">
+      <c r="IA4" t="s">
         <v>520</v>
       </c>
-      <c r="IA4" t="s">
+      <c r="IB4" t="s">
         <v>521</v>
       </c>
-      <c r="IB4" t="s">
+      <c r="IC4" t="s">
         <v>522</v>
       </c>
-      <c r="IC4" t="s">
+      <c r="ID4" t="s">
         <v>523</v>
       </c>
-      <c r="ID4" t="s">
+      <c r="IE4" t="s">
         <v>524</v>
       </c>
-      <c r="IE4" t="s">
+      <c r="IF4" t="s">
         <v>525</v>
       </c>
-      <c r="IF4" t="s">
+      <c r="IG4" t="s">
         <v>526</v>
       </c>
-      <c r="IG4" t="s">
+      <c r="IH4" t="s">
         <v>527</v>
       </c>
-      <c r="IH4" t="s">
+      <c r="II4" t="s">
         <v>528</v>
       </c>
-      <c r="II4" t="s">
+      <c r="IJ4" t="s">
         <v>529</v>
       </c>
-      <c r="IJ4" t="s">
+      <c r="IK4" t="s">
         <v>530</v>
       </c>
-      <c r="IK4" t="s">
+      <c r="IL4" t="s">
         <v>531</v>
       </c>
-      <c r="IL4" t="s">
+      <c r="IM4" t="s">
         <v>532</v>
       </c>
-      <c r="IM4" t="s">
+      <c r="IN4" t="s">
         <v>533</v>
       </c>
-      <c r="IN4" t="s">
+      <c r="IO4" t="s">
         <v>534</v>
       </c>
-      <c r="IO4" t="s">
+      <c r="IP4" t="s">
         <v>535</v>
       </c>
-      <c r="IP4" t="s">
+      <c r="IQ4" t="s">
         <v>536</v>
       </c>
-      <c r="IQ4" t="s">
+      <c r="IR4" t="s">
         <v>537</v>
       </c>
-      <c r="IR4" t="s">
+      <c r="IS4" t="s">
         <v>538</v>
       </c>
-      <c r="IS4" t="s">
+      <c r="IT4" t="s">
         <v>539</v>
       </c>
-      <c r="IT4" t="s">
+      <c r="IU4" t="s">
         <v>540</v>
       </c>
-      <c r="IU4" t="s">
+      <c r="IV4" t="s">
         <v>541</v>
       </c>
-      <c r="IV4" t="s">
+      <c r="IW4" t="s">
         <v>542</v>
       </c>
-      <c r="IW4" t="s">
+      <c r="IX4" t="s">
         <v>543</v>
       </c>
-      <c r="IX4" t="s">
+      <c r="IY4" t="s">
         <v>544</v>
       </c>
-      <c r="IY4" t="s">
+      <c r="IZ4" t="s">
         <v>545</v>
       </c>
-      <c r="IZ4" t="s">
+      <c r="JA4" t="s">
         <v>546</v>
       </c>
-      <c r="JA4" t="s">
+      <c r="JB4" t="s">
         <v>547</v>
       </c>
-      <c r="JB4" t="s">
+      <c r="JC4" t="s">
         <v>548</v>
       </c>
-      <c r="JC4" t="s">
+      <c r="JD4" t="s">
         <v>549</v>
       </c>
-      <c r="JD4" t="s">
+      <c r="JE4" t="s">
         <v>550</v>
       </c>
-      <c r="JE4" t="s">
+      <c r="JF4" t="s">
         <v>551</v>
       </c>
-      <c r="JF4" t="s">
+      <c r="JG4" t="s">
         <v>552</v>
       </c>
-      <c r="JG4" t="s">
+      <c r="JH4" t="s">
         <v>553</v>
       </c>
-      <c r="JH4" t="s">
+      <c r="JI4" t="s">
         <v>554</v>
       </c>
-      <c r="JI4" t="s">
+      <c r="JJ4" t="s">
         <v>555</v>
       </c>
-      <c r="JJ4" t="s">
+      <c r="JK4" t="s">
         <v>556</v>
       </c>
-      <c r="JK4" t="s">
+      <c r="JL4" t="s">
         <v>557</v>
       </c>
-      <c r="JL4" t="s">
+      <c r="JM4" t="s">
         <v>558</v>
       </c>
-      <c r="JM4" t="s">
+      <c r="JN4" t="s">
         <v>559</v>
       </c>
-      <c r="JN4" t="s">
+      <c r="JO4" t="s">
         <v>560</v>
       </c>
-      <c r="JO4" t="s">
+      <c r="JP4" t="s">
         <v>561</v>
       </c>
-      <c r="JP4" t="s">
+      <c r="JQ4" t="s">
         <v>562</v>
       </c>
-      <c r="JQ4" t="s">
+      <c r="JR4" t="s">
         <v>563</v>
       </c>
-      <c r="JR4" t="s">
+      <c r="JS4" t="s">
         <v>564</v>
       </c>
-      <c r="JS4" t="s">
+      <c r="JT4" t="s">
         <v>565</v>
       </c>
-      <c r="JT4" t="s">
+      <c r="JU4" t="s">
         <v>566</v>
       </c>
-      <c r="JU4" t="s">
+      <c r="JV4" t="s">
         <v>567</v>
       </c>
-      <c r="JV4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="JW4" t="s">
+        <v>568</v>
+      </c>
+      <c r="JX4" t="s">
+        <v>568</v>
+      </c>
+      <c r="JY4" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="5" spans="1:285" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>569</v>
       </c>
-      <c r="JX4" t="s">
-[...3 lines deleted...]
-        <v>569</v>
+      <c r="B5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C5" t="s">
+        <v>568</v>
+      </c>
+      <c r="D5" t="s">
+        <v>568</v>
+      </c>
+      <c r="E5" t="s">
+        <v>568</v>
+      </c>
+      <c r="F5" t="s">
+        <v>568</v>
+      </c>
+      <c r="G5" t="s">
+        <v>568</v>
+      </c>
+      <c r="H5" t="s">
+        <v>568</v>
+      </c>
+      <c r="I5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J5" t="s">
+        <v>568</v>
+      </c>
+      <c r="K5" t="s">
+        <v>568</v>
+      </c>
+      <c r="L5" t="s">
+        <v>568</v>
+      </c>
+      <c r="M5" t="s">
+        <v>568</v>
+      </c>
+      <c r="N5" t="s">
+        <v>568</v>
+      </c>
+      <c r="O5" t="s">
+        <v>568</v>
+      </c>
+      <c r="P5" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>568</v>
+      </c>
+      <c r="R5" t="s">
+        <v>568</v>
+      </c>
+      <c r="S5" t="s">
+        <v>568</v>
+      </c>
+      <c r="T5" t="s">
+        <v>568</v>
+      </c>
+      <c r="U5" t="s">
+        <v>568</v>
+      </c>
+      <c r="V5" t="s">
+        <v>568</v>
+      </c>
+      <c r="W5" t="s">
+        <v>568</v>
+      </c>
+      <c r="X5" t="s">
+        <v>568</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>568</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CD5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="CZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="DZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="ED5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="ER5" t="s">
+        <v>568</v>
+      </c>
+      <c r="ES5" t="s">
+        <v>568</v>
+      </c>
+      <c r="ET5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="EZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FD5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="FZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GD5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="GZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HD5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="HZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="ID5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="II5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IW5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IY5" t="s">
+        <v>568</v>
+      </c>
+      <c r="IZ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JA5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JB5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JC5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JD5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JE5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JF5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JG5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JH5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JI5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JJ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JK5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JL5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JM5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JN5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JO5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JP5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JQ5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JR5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JS5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JT5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JU5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JV5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JW5" t="s">
+        <v>570</v>
+      </c>
+      <c r="JX5" t="s">
+        <v>568</v>
+      </c>
+      <c r="JY5" t="s">
+        <v>568</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>570</v>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>571</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:JV1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="C2:JV2"/>
     <mergeCell ref="JW1:JW3"/>
     <mergeCell ref="JX1:JX3"/>
     <mergeCell ref="JY1:JY3"/>
     <mergeCell ref="B2:B3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>