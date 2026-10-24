--- v0 (2026-07-27)
+++ v1 (2026-10-24)
@@ -8,70 +8,67 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="taux_normal" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="755" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1883" uniqueCount="760">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
-    <t>Taux 19%</t>
+    <t>Taux normal</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>Valeur du taux de TVA de 19%</t>
-[...1 lines deleted...]
-  <si>
     <t>Liste des produits soumis au taux de TVA de 19% (1)</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
@@ -2266,51 +2263,75 @@
   <si>
     <t>{"value":"vin_au_bar"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_a_boire"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_aromatise"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_aux_fruits"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_creme_dessert"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_naturel"}</t>
   </si>
   <si>
     <t>{"value":"yaourt_sans_autres_indications"}</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">Taux de TVA de 19% et liste des produits concernés en Tunisie.
+    <t>01/01/2018</t>
+  </si>
+  <si>
+    <t>Loi n° 2017-66 du 18 décembre 2017, portant loi de finances pour l'année 2018, articles 43 et 67</t>
+  </si>
+  <si>
+    <t>01/01/1998</t>
+  </si>
+  <si>
+    <t>18 %</t>
+  </si>
+  <si>
+    <t>Loi n° 97-88 du 29 décembre 1997, portant loi de finances pour la gestion 1998, articles 25 et 90</t>
+  </si>
+  <si>
+    <t>01/07/1988</t>
+  </si>
+  <si>
+    <t>17 %</t>
+  </si>
+  <si>
+    <t>Loi n° 88-61 du 2 juin 1988, portant promulgation du code de la taxe sur la valeur ajoutée, article 7 du code, premier paragraphe; https://www.pist.tn/jort/1988/1988F/Jo03988.pdf; JORT n° 39 du 10 juin 1988, p. 829, lu à l'image. Article 7 : « Sont soumis à la taxe sur la valeur ajoutée au taux de 17 %, les opérations portant sur les biens et les services non soumis à un autre taux. Toutefois sont soumis à la taxe sur la valeur ajoutée : 1) au taux de 6 %, les opérations portant sur les biens et les services repris au tableau B figurant en annexe. 2) au taux de 29 %, les opérations portant sur les biens repris au tableau C figurant en annexe. » Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja03988.pdf | Décret n° 88-1109 du 11 juin 1988, fixant le calendrier d'application de la taxe sur la valeur ajoutée et du droit de consommation, article premier; https://www.pist.tn/jort/1988/1988F/Jo04288.pdf; JORT n° 42 du 21 juin 1988, p. 923, lu à l'image. Article premier : les dispositions du code sont applicables à compter du 1er juillet 1988, à l'exception de celles de l'article premier II-3 et des articles 16 et 17 I et II-1. L'article 6 de la loi n° 88-61 renvoyait la mise en application du code à un calendrier fixé par décret. Édition arabe : https://www.pist.tn/jort/1988/1988A/Ja04288.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taux général de l'article 7 du code de la taxe sur la valeur ajoutée, applicable aux opérations portant sur les biens et les services « non soumis à un autre taux », et liste des produits qui en relèvent.
 (1) Liste exhaustive des produits et services soumis au taux de TVA de 19% en Tunisie. Les produits sont identifiés par leur nom de variable OpenFisca.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2649,53 +2670,57 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/2017/2017F/Jo1012017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1997/1997F/Jo10497.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:NL6"/>
+  <dimension ref="A1:NL9"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:376" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -3051,54 +3076,54 @@
       <c r="MX1" s="1"/>
       <c r="MY1" s="1"/>
       <c r="MZ1" s="1"/>
       <c r="NA1" s="1"/>
       <c r="NB1" s="1"/>
       <c r="NC1" s="1"/>
       <c r="ND1" s="1"/>
       <c r="NE1" s="1"/>
       <c r="NF1" s="1"/>
       <c r="NG1" s="1"/>
       <c r="NH1" s="1"/>
       <c r="NI1" s="1"/>
       <c r="NJ1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="NK1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="NL1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:376" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
@@ -3434,2311 +3459,5705 @@
       <c r="MS2" s="1"/>
       <c r="MT2" s="1"/>
       <c r="MU2" s="1"/>
       <c r="MV2" s="1"/>
       <c r="MW2" s="1"/>
       <c r="MX2" s="1"/>
       <c r="MY2" s="1"/>
       <c r="MZ2" s="1"/>
       <c r="NA2" s="1"/>
       <c r="NB2" s="1"/>
       <c r="NC2" s="1"/>
       <c r="ND2" s="1"/>
       <c r="NE2" s="1"/>
       <c r="NF2" s="1"/>
       <c r="NG2" s="1"/>
       <c r="NH2" s="1"/>
       <c r="NI2" s="1"/>
       <c r="NJ2" s="1"/>
       <c r="NK2" s="1"/>
       <c r="NL2" s="1"/>
     </row>
     <row r="3" spans="1:376" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="1" t="s">
+      <c r="K3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="1" t="s">
+      <c r="L3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="1" t="s">
+      <c r="M3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="M3" s="1" t="s">
+      <c r="N3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="N3" s="1" t="s">
+      <c r="O3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="P3" s="1" t="s">
+      <c r="Q3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="Q3" s="1" t="s">
+      <c r="R3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="1" t="s">
+      <c r="S3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="S3" s="1" t="s">
+      <c r="T3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T3" s="1" t="s">
+      <c r="U3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="U3" s="1" t="s">
+      <c r="V3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="V3" s="1" t="s">
+      <c r="W3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="W3" s="1" t="s">
+      <c r="X3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="X3" s="1" t="s">
+      <c r="Y3" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="1" t="s">
+      <c r="Z3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="Z3" s="1" t="s">
+      <c r="AA3" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="AA3" s="1" t="s">
+      <c r="AB3" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AB3" s="1" t="s">
+      <c r="AC3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="AC3" s="1" t="s">
+      <c r="AD3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="AD3" s="1" t="s">
+      <c r="AE3" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="AE3" s="1" t="s">
+      <c r="AF3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="AF3" s="1" t="s">
+      <c r="AG3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="AG3" s="1" t="s">
+      <c r="AH3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="AH3" s="1" t="s">
+      <c r="AI3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AI3" s="1" t="s">
+      <c r="AJ3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AJ3" s="1" t="s">
+      <c r="AK3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AK3" s="1" t="s">
+      <c r="AL3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="AL3" s="1" t="s">
+      <c r="AM3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AM3" s="1" t="s">
+      <c r="AN3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="AN3" s="1" t="s">
+      <c r="AO3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="AO3" s="1" t="s">
+      <c r="AP3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="AP3" s="1" t="s">
+      <c r="AQ3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="AQ3" s="1" t="s">
+      <c r="AR3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="AR3" s="1" t="s">
+      <c r="AS3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="1" t="s">
+      <c r="AT3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="AT3" s="1" t="s">
+      <c r="AU3" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="AU3" s="1" t="s">
+      <c r="AV3" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AV3" s="1" t="s">
+      <c r="AW3" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="AW3" s="1" t="s">
+      <c r="AX3" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="AX3" s="1" t="s">
+      <c r="AY3" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AY3" s="1" t="s">
+      <c r="AZ3" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="AZ3" s="1" t="s">
+      <c r="BA3" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="BA3" s="1" t="s">
+      <c r="BB3" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="BB3" s="1" t="s">
+      <c r="BC3" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="BC3" s="1" t="s">
+      <c r="BD3" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="BD3" s="1" t="s">
+      <c r="BE3" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="BE3" s="1" t="s">
+      <c r="BF3" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="BF3" s="1" t="s">
+      <c r="BG3" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="BG3" s="1" t="s">
+      <c r="BH3" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="BH3" s="1" t="s">
+      <c r="BI3" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="BI3" s="1" t="s">
+      <c r="BJ3" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="BJ3" s="1" t="s">
+      <c r="BK3" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="BK3" s="1" t="s">
+      <c r="BL3" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="BL3" s="1" t="s">
+      <c r="BM3" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="BM3" s="1" t="s">
+      <c r="BN3" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="BN3" s="1" t="s">
+      <c r="BO3" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="BO3" s="1" t="s">
+      <c r="BP3" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="BP3" s="1" t="s">
+      <c r="BQ3" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="BQ3" s="1" t="s">
+      <c r="BR3" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="BR3" s="1" t="s">
+      <c r="BS3" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="BS3" s="1" t="s">
+      <c r="BT3" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="BT3" s="1" t="s">
+      <c r="BU3" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="BU3" s="1" t="s">
+      <c r="BV3" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="BV3" s="1" t="s">
+      <c r="BW3" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="BW3" s="1" t="s">
+      <c r="BX3" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="BX3" s="1" t="s">
+      <c r="BY3" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="BY3" s="1" t="s">
+      <c r="BZ3" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="BZ3" s="1" t="s">
+      <c r="CA3" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="CA3" s="1" t="s">
+      <c r="CB3" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="CB3" s="1" t="s">
+      <c r="CC3" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="CC3" s="1" t="s">
+      <c r="CD3" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="CD3" s="1" t="s">
+      <c r="CE3" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="CE3" s="1" t="s">
+      <c r="CF3" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="CF3" s="1" t="s">
+      <c r="CG3" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="CG3" s="1" t="s">
+      <c r="CH3" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="CH3" s="1" t="s">
+      <c r="CI3" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="CI3" s="1" t="s">
+      <c r="CJ3" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="CJ3" s="1" t="s">
+      <c r="CK3" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="CK3" s="1" t="s">
+      <c r="CL3" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="CL3" s="1" t="s">
+      <c r="CM3" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="CM3" s="1" t="s">
+      <c r="CN3" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="CN3" s="1" t="s">
+      <c r="CO3" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="CO3" s="1" t="s">
+      <c r="CP3" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="CP3" s="1" t="s">
+      <c r="CQ3" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="CQ3" s="1" t="s">
+      <c r="CR3" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="CR3" s="1" t="s">
+      <c r="CS3" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="CS3" s="1" t="s">
+      <c r="CT3" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="CT3" s="1" t="s">
+      <c r="CU3" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="CU3" s="1" t="s">
+      <c r="CV3" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="CV3" s="1" t="s">
+      <c r="CW3" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="CW3" s="1" t="s">
+      <c r="CX3" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="CX3" s="1" t="s">
+      <c r="CY3" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="CY3" s="1" t="s">
+      <c r="CZ3" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="CZ3" s="1" t="s">
+      <c r="DA3" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="DA3" s="1" t="s">
+      <c r="DB3" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="DB3" s="1" t="s">
+      <c r="DC3" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="DC3" s="1" t="s">
+      <c r="DD3" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="DD3" s="1" t="s">
+      <c r="DE3" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="DE3" s="1" t="s">
+      <c r="DF3" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="DF3" s="1" t="s">
+      <c r="DG3" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="DG3" s="1" t="s">
+      <c r="DH3" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="DH3" s="1" t="s">
+      <c r="DI3" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="DI3" s="1" t="s">
+      <c r="DJ3" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="DJ3" s="1" t="s">
+      <c r="DK3" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="DK3" s="1" t="s">
+      <c r="DL3" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="DL3" s="1" t="s">
+      <c r="DM3" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="DM3" s="1" t="s">
+      <c r="DN3" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="DN3" s="1" t="s">
+      <c r="DO3" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="DO3" s="1" t="s">
+      <c r="DP3" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="DP3" s="1" t="s">
+      <c r="DQ3" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="DQ3" s="1" t="s">
+      <c r="DR3" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="DR3" s="1" t="s">
+      <c r="DS3" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="DS3" s="1" t="s">
+      <c r="DT3" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="DT3" s="1" t="s">
+      <c r="DU3" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="DU3" s="1" t="s">
+      <c r="DV3" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="DV3" s="1" t="s">
+      <c r="DW3" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="DW3" s="1" t="s">
+      <c r="DX3" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="DX3" s="1" t="s">
+      <c r="DY3" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="DY3" s="1" t="s">
+      <c r="DZ3" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="DZ3" s="1" t="s">
+      <c r="EA3" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="EA3" s="1" t="s">
+      <c r="EB3" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="EB3" s="1" t="s">
+      <c r="EC3" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="EC3" s="1" t="s">
+      <c r="ED3" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="ED3" s="1" t="s">
+      <c r="EE3" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="EE3" s="1" t="s">
+      <c r="EF3" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="EF3" s="1" t="s">
+      <c r="EG3" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="EG3" s="1" t="s">
+      <c r="EH3" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="EH3" s="1" t="s">
+      <c r="EI3" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="EI3" s="1" t="s">
+      <c r="EJ3" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="EJ3" s="1" t="s">
+      <c r="EK3" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="EK3" s="1" t="s">
+      <c r="EL3" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="EL3" s="1" t="s">
+      <c r="EM3" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="EM3" s="1" t="s">
+      <c r="EN3" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="EN3" s="1" t="s">
+      <c r="EO3" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="EO3" s="1" t="s">
+      <c r="EP3" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="EP3" s="1" t="s">
+      <c r="EQ3" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="EQ3" s="1" t="s">
+      <c r="ER3" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="ER3" s="1" t="s">
+      <c r="ES3" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="ES3" s="1" t="s">
+      <c r="ET3" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="ET3" s="1" t="s">
+      <c r="EU3" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="EU3" s="1" t="s">
+      <c r="EV3" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="EV3" s="1" t="s">
+      <c r="EW3" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="EW3" s="1" t="s">
+      <c r="EX3" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="EX3" s="1" t="s">
+      <c r="EY3" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="EY3" s="1" t="s">
+      <c r="EZ3" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="EZ3" s="1" t="s">
+      <c r="FA3" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="FA3" s="1" t="s">
+      <c r="FB3" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="FB3" s="1" t="s">
+      <c r="FC3" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="FC3" s="1" t="s">
+      <c r="FD3" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="FD3" s="1" t="s">
+      <c r="FE3" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="FE3" s="1" t="s">
+      <c r="FF3" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="FF3" s="1" t="s">
+      <c r="FG3" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="FG3" s="1" t="s">
+      <c r="FH3" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="FH3" s="1" t="s">
+      <c r="FI3" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="FI3" s="1" t="s">
+      <c r="FJ3" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="FJ3" s="1" t="s">
+      <c r="FK3" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="FK3" s="1" t="s">
+      <c r="FL3" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="FL3" s="1" t="s">
+      <c r="FM3" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="FM3" s="1" t="s">
+      <c r="FN3" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="FN3" s="1" t="s">
+      <c r="FO3" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="FO3" s="1" t="s">
+      <c r="FP3" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="FP3" s="1" t="s">
+      <c r="FQ3" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="FQ3" s="1" t="s">
+      <c r="FR3" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="FR3" s="1" t="s">
+      <c r="FS3" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="FS3" s="1" t="s">
+      <c r="FT3" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="FT3" s="1" t="s">
+      <c r="FU3" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="FU3" s="1" t="s">
+      <c r="FV3" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="FV3" s="1" t="s">
+      <c r="FW3" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="FW3" s="1" t="s">
+      <c r="FX3" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="FX3" s="1" t="s">
+      <c r="FY3" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="FY3" s="1" t="s">
+      <c r="FZ3" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="FZ3" s="1" t="s">
+      <c r="GA3" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="GA3" s="1" t="s">
+      <c r="GB3" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="GB3" s="1" t="s">
+      <c r="GC3" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="GC3" s="1" t="s">
+      <c r="GD3" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="GD3" s="1" t="s">
+      <c r="GE3" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="GE3" s="1" t="s">
+      <c r="GF3" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="GF3" s="1" t="s">
+      <c r="GG3" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="GG3" s="1" t="s">
+      <c r="GH3" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="GH3" s="1" t="s">
+      <c r="GI3" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="GI3" s="1" t="s">
+      <c r="GJ3" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="GJ3" s="1" t="s">
+      <c r="GK3" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="GK3" s="1" t="s">
+      <c r="GL3" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="GL3" s="1" t="s">
+      <c r="GM3" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="GM3" s="1" t="s">
+      <c r="GN3" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="GN3" s="1" t="s">
+      <c r="GO3" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="GO3" s="1" t="s">
+      <c r="GP3" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="GP3" s="1" t="s">
+      <c r="GQ3" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="GQ3" s="1" t="s">
+      <c r="GR3" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="GR3" s="1" t="s">
+      <c r="GS3" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="GS3" s="1" t="s">
+      <c r="GT3" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="GT3" s="1" t="s">
+      <c r="GU3" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="GU3" s="1" t="s">
+      <c r="GV3" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="GV3" s="1" t="s">
+      <c r="GW3" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="GW3" s="1" t="s">
+      <c r="GX3" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="GX3" s="1" t="s">
+      <c r="GY3" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="GY3" s="1" t="s">
+      <c r="GZ3" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="GZ3" s="1" t="s">
+      <c r="HA3" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="HA3" s="1" t="s">
+      <c r="HB3" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="HB3" s="1" t="s">
+      <c r="HC3" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="HC3" s="1" t="s">
+      <c r="HD3" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="HD3" s="1" t="s">
+      <c r="HE3" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="HE3" s="1" t="s">
+      <c r="HF3" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="HF3" s="1" t="s">
+      <c r="HG3" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="HG3" s="1" t="s">
+      <c r="HH3" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="HH3" s="1" t="s">
+      <c r="HI3" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="HI3" s="1" t="s">
+      <c r="HJ3" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="HJ3" s="1" t="s">
+      <c r="HK3" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="HK3" s="1" t="s">
+      <c r="HL3" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="HL3" s="1" t="s">
+      <c r="HM3" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="HM3" s="1" t="s">
+      <c r="HN3" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="HN3" s="1" t="s">
+      <c r="HO3" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="HO3" s="1" t="s">
+      <c r="HP3" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="HP3" s="1" t="s">
+      <c r="HQ3" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="HQ3" s="1" t="s">
+      <c r="HR3" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="HR3" s="1" t="s">
+      <c r="HS3" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="HS3" s="1" t="s">
+      <c r="HT3" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="HT3" s="1" t="s">
+      <c r="HU3" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="HU3" s="1" t="s">
+      <c r="HV3" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="HV3" s="1" t="s">
+      <c r="HW3" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="HW3" s="1" t="s">
+      <c r="HX3" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="HX3" s="1" t="s">
+      <c r="HY3" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="HY3" s="1" t="s">
+      <c r="HZ3" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="HZ3" s="1" t="s">
+      <c r="IA3" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="IA3" s="1" t="s">
+      <c r="IB3" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="IB3" s="1" t="s">
+      <c r="IC3" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="IC3" s="1" t="s">
+      <c r="ID3" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="ID3" s="1" t="s">
+      <c r="IE3" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="IE3" s="1" t="s">
+      <c r="IF3" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="IF3" s="1" t="s">
+      <c r="IG3" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="IG3" s="1" t="s">
+      <c r="IH3" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="IH3" s="1" t="s">
+      <c r="II3" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="II3" s="1" t="s">
+      <c r="IJ3" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="IJ3" s="1" t="s">
+      <c r="IK3" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="IK3" s="1" t="s">
+      <c r="IL3" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="IL3" s="1" t="s">
+      <c r="IM3" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="IM3" s="1" t="s">
+      <c r="IN3" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="IN3" s="1" t="s">
+      <c r="IO3" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="IO3" s="1" t="s">
+      <c r="IP3" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="IP3" s="1" t="s">
+      <c r="IQ3" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="IQ3" s="1" t="s">
+      <c r="IR3" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="IR3" s="1" t="s">
+      <c r="IS3" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="IS3" s="1" t="s">
+      <c r="IT3" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="IT3" s="1" t="s">
+      <c r="IU3" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="IU3" s="1" t="s">
+      <c r="IV3" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="IV3" s="1" t="s">
+      <c r="IW3" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="IW3" s="1" t="s">
+      <c r="IX3" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="IX3" s="1" t="s">
+      <c r="IY3" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="IY3" s="1" t="s">
+      <c r="IZ3" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="IZ3" s="1" t="s">
+      <c r="JA3" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="JA3" s="1" t="s">
+      <c r="JB3" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="JB3" s="1" t="s">
+      <c r="JC3" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="JC3" s="1" t="s">
+      <c r="JD3" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="JD3" s="1" t="s">
+      <c r="JE3" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="JE3" s="1" t="s">
+      <c r="JF3" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="JF3" s="1" t="s">
+      <c r="JG3" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="JG3" s="1" t="s">
+      <c r="JH3" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="JH3" s="1" t="s">
+      <c r="JI3" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="JI3" s="1" t="s">
+      <c r="JJ3" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="JJ3" s="1" t="s">
+      <c r="JK3" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="JK3" s="1" t="s">
+      <c r="JL3" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="JL3" s="1" t="s">
+      <c r="JM3" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="JM3" s="1" t="s">
+      <c r="JN3" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="JN3" s="1" t="s">
+      <c r="JO3" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="JO3" s="1" t="s">
+      <c r="JP3" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="JP3" s="1" t="s">
+      <c r="JQ3" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="JQ3" s="1" t="s">
+      <c r="JR3" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="JR3" s="1" t="s">
+      <c r="JS3" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="JS3" s="1" t="s">
+      <c r="JT3" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="JT3" s="1" t="s">
+      <c r="JU3" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="JU3" s="1" t="s">
+      <c r="JV3" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="JV3" s="1" t="s">
+      <c r="JW3" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="JW3" s="1" t="s">
+      <c r="JX3" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="JX3" s="1" t="s">
+      <c r="JY3" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="JY3" s="1" t="s">
+      <c r="JZ3" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="JZ3" s="1" t="s">
+      <c r="KA3" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="KA3" s="1" t="s">
+      <c r="KB3" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="KB3" s="1" t="s">
+      <c r="KC3" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="KC3" s="1" t="s">
+      <c r="KD3" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="KD3" s="1" t="s">
+      <c r="KE3" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="KE3" s="1" t="s">
+      <c r="KF3" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="KF3" s="1" t="s">
+      <c r="KG3" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="KG3" s="1" t="s">
+      <c r="KH3" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="KH3" s="1" t="s">
+      <c r="KI3" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="KI3" s="1" t="s">
+      <c r="KJ3" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="KJ3" s="1" t="s">
+      <c r="KK3" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="KK3" s="1" t="s">
+      <c r="KL3" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="KL3" s="1" t="s">
+      <c r="KM3" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="KM3" s="1" t="s">
+      <c r="KN3" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="KN3" s="1" t="s">
+      <c r="KO3" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="KO3" s="1" t="s">
+      <c r="KP3" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="KP3" s="1" t="s">
+      <c r="KQ3" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="KQ3" s="1" t="s">
+      <c r="KR3" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="KR3" s="1" t="s">
+      <c r="KS3" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="KS3" s="1" t="s">
+      <c r="KT3" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="KT3" s="1" t="s">
+      <c r="KU3" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="KU3" s="1" t="s">
+      <c r="KV3" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="KV3" s="1" t="s">
+      <c r="KW3" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="KW3" s="1" t="s">
+      <c r="KX3" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="KX3" s="1" t="s">
+      <c r="KY3" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="KY3" s="1" t="s">
+      <c r="KZ3" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="KZ3" s="1" t="s">
+      <c r="LA3" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="LA3" s="1" t="s">
+      <c r="LB3" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="LB3" s="1" t="s">
+      <c r="LC3" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="LC3" s="1" t="s">
+      <c r="LD3" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="LD3" s="1" t="s">
+      <c r="LE3" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="LE3" s="1" t="s">
+      <c r="LF3" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="LF3" s="1" t="s">
+      <c r="LG3" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="LG3" s="1" t="s">
+      <c r="LH3" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="LH3" s="1" t="s">
+      <c r="LI3" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="LI3" s="1" t="s">
+      <c r="LJ3" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="LJ3" s="1" t="s">
+      <c r="LK3" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="LK3" s="1" t="s">
+      <c r="LL3" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="LL3" s="1" t="s">
+      <c r="LM3" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="LM3" s="1" t="s">
+      <c r="LN3" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="LN3" s="1" t="s">
+      <c r="LO3" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="LO3" s="1" t="s">
+      <c r="LP3" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="LP3" s="1" t="s">
+      <c r="LQ3" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="LQ3" s="1" t="s">
+      <c r="LR3" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="LR3" s="1" t="s">
+      <c r="LS3" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="LS3" s="1" t="s">
+      <c r="LT3" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="LT3" s="1" t="s">
+      <c r="LU3" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="LU3" s="1" t="s">
+      <c r="LV3" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="LV3" s="1" t="s">
+      <c r="LW3" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="LW3" s="1" t="s">
+      <c r="LX3" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="LX3" s="1" t="s">
+      <c r="LY3" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="LY3" s="1" t="s">
+      <c r="LZ3" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="LZ3" s="1" t="s">
+      <c r="MA3" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="MA3" s="1" t="s">
+      <c r="MB3" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="MB3" s="1" t="s">
+      <c r="MC3" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="MC3" s="1" t="s">
+      <c r="MD3" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="MD3" s="1" t="s">
+      <c r="ME3" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="ME3" s="1" t="s">
+      <c r="MF3" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="MF3" s="1" t="s">
+      <c r="MG3" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="MG3" s="1" t="s">
+      <c r="MH3" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="MH3" s="1" t="s">
+      <c r="MI3" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="MI3" s="1" t="s">
+      <c r="MJ3" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="MJ3" s="1" t="s">
+      <c r="MK3" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="MK3" s="1" t="s">
+      <c r="ML3" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="ML3" s="1" t="s">
+      <c r="MM3" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="MM3" s="1" t="s">
+      <c r="MN3" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="MN3" s="1" t="s">
+      <c r="MO3" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="MO3" s="1" t="s">
+      <c r="MP3" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="MP3" s="1" t="s">
+      <c r="MQ3" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="MQ3" s="1" t="s">
+      <c r="MR3" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="MR3" s="1" t="s">
+      <c r="MS3" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="MS3" s="1" t="s">
+      <c r="MT3" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="MT3" s="1" t="s">
+      <c r="MU3" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="MU3" s="1" t="s">
+      <c r="MV3" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="MV3" s="1" t="s">
+      <c r="MW3" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="MW3" s="1" t="s">
+      <c r="MX3" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="MX3" s="1" t="s">
+      <c r="MY3" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="MY3" s="1" t="s">
+      <c r="MZ3" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="MZ3" s="1" t="s">
+      <c r="NA3" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="NA3" s="1" t="s">
+      <c r="NB3" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="NB3" s="1" t="s">
+      <c r="NC3" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="NC3" s="1" t="s">
+      <c r="ND3" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="ND3" s="1" t="s">
+      <c r="NE3" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="NE3" s="1" t="s">
+      <c r="NF3" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="NF3" s="1" t="s">
+      <c r="NG3" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="NG3" s="1" t="s">
+      <c r="NH3" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="NH3" s="1" t="s">
+      <c r="NI3" s="1" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="NJ3" s="1"/>
       <c r="NK3" s="1"/>
       <c r="NL3" s="1"/>
     </row>
     <row r="4" spans="1:376" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B4" t="s">
         <v>378</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>379</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>380</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>381</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>382</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>383</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>384</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>385</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>386</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>387</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>388</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>389</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>390</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>391</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>392</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>393</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>394</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>395</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>396</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>397</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>398</v>
       </c>
-      <c r="V4" t="s">
+      <c r="W4" t="s">
         <v>399</v>
       </c>
-      <c r="W4" t="s">
+      <c r="X4" t="s">
         <v>400</v>
       </c>
-      <c r="X4" t="s">
+      <c r="Y4" t="s">
         <v>401</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>402</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
         <v>403</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="AB4" t="s">
         <v>404</v>
       </c>
-      <c r="AB4" t="s">
+      <c r="AC4" t="s">
         <v>405</v>
       </c>
-      <c r="AC4" t="s">
+      <c r="AD4" t="s">
         <v>406</v>
       </c>
-      <c r="AD4" t="s">
+      <c r="AE4" t="s">
         <v>407</v>
       </c>
-      <c r="AE4" t="s">
+      <c r="AF4" t="s">
         <v>408</v>
       </c>
-      <c r="AF4" t="s">
+      <c r="AG4" t="s">
         <v>409</v>
       </c>
-      <c r="AG4" t="s">
+      <c r="AH4" t="s">
         <v>410</v>
       </c>
-      <c r="AH4" t="s">
+      <c r="AI4" t="s">
         <v>411</v>
       </c>
-      <c r="AI4" t="s">
+      <c r="AJ4" t="s">
         <v>412</v>
       </c>
-      <c r="AJ4" t="s">
+      <c r="AK4" t="s">
         <v>413</v>
       </c>
-      <c r="AK4" t="s">
+      <c r="AL4" t="s">
         <v>414</v>
       </c>
-      <c r="AL4" t="s">
+      <c r="AM4" t="s">
         <v>415</v>
       </c>
-      <c r="AM4" t="s">
+      <c r="AN4" t="s">
         <v>416</v>
       </c>
-      <c r="AN4" t="s">
+      <c r="AO4" t="s">
         <v>417</v>
       </c>
-      <c r="AO4" t="s">
+      <c r="AP4" t="s">
         <v>418</v>
       </c>
-      <c r="AP4" t="s">
+      <c r="AQ4" t="s">
         <v>419</v>
       </c>
-      <c r="AQ4" t="s">
+      <c r="AR4" t="s">
         <v>420</v>
       </c>
-      <c r="AR4" t="s">
+      <c r="AS4" t="s">
         <v>421</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AT4" t="s">
         <v>422</v>
       </c>
-      <c r="AT4" t="s">
+      <c r="AU4" t="s">
         <v>423</v>
       </c>
-      <c r="AU4" t="s">
+      <c r="AV4" t="s">
         <v>424</v>
       </c>
-      <c r="AV4" t="s">
+      <c r="AW4" t="s">
         <v>425</v>
       </c>
-      <c r="AW4" t="s">
+      <c r="AX4" t="s">
         <v>426</v>
       </c>
-      <c r="AX4" t="s">
+      <c r="AY4" t="s">
         <v>427</v>
       </c>
-      <c r="AY4" t="s">
+      <c r="AZ4" t="s">
         <v>428</v>
       </c>
-      <c r="AZ4" t="s">
+      <c r="BA4" t="s">
         <v>429</v>
       </c>
-      <c r="BA4" t="s">
+      <c r="BB4" t="s">
         <v>430</v>
       </c>
-      <c r="BB4" t="s">
+      <c r="BC4" t="s">
         <v>431</v>
       </c>
-      <c r="BC4" t="s">
+      <c r="BD4" t="s">
         <v>432</v>
       </c>
-      <c r="BD4" t="s">
+      <c r="BE4" t="s">
         <v>433</v>
       </c>
-      <c r="BE4" t="s">
+      <c r="BF4" t="s">
         <v>434</v>
       </c>
-      <c r="BF4" t="s">
+      <c r="BG4" t="s">
         <v>435</v>
       </c>
-      <c r="BG4" t="s">
+      <c r="BH4" t="s">
         <v>436</v>
       </c>
-      <c r="BH4" t="s">
+      <c r="BI4" t="s">
         <v>437</v>
       </c>
-      <c r="BI4" t="s">
+      <c r="BJ4" t="s">
         <v>438</v>
       </c>
-      <c r="BJ4" t="s">
+      <c r="BK4" t="s">
         <v>439</v>
       </c>
-      <c r="BK4" t="s">
+      <c r="BL4" t="s">
         <v>440</v>
       </c>
-      <c r="BL4" t="s">
+      <c r="BM4" t="s">
         <v>441</v>
       </c>
-      <c r="BM4" t="s">
+      <c r="BN4" t="s">
         <v>442</v>
       </c>
-      <c r="BN4" t="s">
+      <c r="BO4" t="s">
         <v>443</v>
       </c>
-      <c r="BO4" t="s">
+      <c r="BP4" t="s">
         <v>444</v>
       </c>
-      <c r="BP4" t="s">
+      <c r="BQ4" t="s">
         <v>445</v>
       </c>
-      <c r="BQ4" t="s">
+      <c r="BR4" t="s">
         <v>446</v>
       </c>
-      <c r="BR4" t="s">
+      <c r="BS4" t="s">
         <v>447</v>
       </c>
-      <c r="BS4" t="s">
+      <c r="BT4" t="s">
         <v>448</v>
       </c>
-      <c r="BT4" t="s">
+      <c r="BU4" t="s">
         <v>449</v>
       </c>
-      <c r="BU4" t="s">
+      <c r="BV4" t="s">
         <v>450</v>
       </c>
-      <c r="BV4" t="s">
+      <c r="BW4" t="s">
         <v>451</v>
       </c>
-      <c r="BW4" t="s">
+      <c r="BX4" t="s">
         <v>452</v>
       </c>
-      <c r="BX4" t="s">
+      <c r="BY4" t="s">
         <v>453</v>
       </c>
-      <c r="BY4" t="s">
+      <c r="BZ4" t="s">
         <v>454</v>
       </c>
-      <c r="BZ4" t="s">
+      <c r="CA4" t="s">
         <v>455</v>
       </c>
-      <c r="CA4" t="s">
+      <c r="CB4" t="s">
         <v>456</v>
       </c>
-      <c r="CB4" t="s">
+      <c r="CC4" t="s">
         <v>457</v>
       </c>
-      <c r="CC4" t="s">
+      <c r="CD4" t="s">
         <v>458</v>
       </c>
-      <c r="CD4" t="s">
+      <c r="CE4" t="s">
         <v>459</v>
       </c>
-      <c r="CE4" t="s">
+      <c r="CF4" t="s">
         <v>460</v>
       </c>
-      <c r="CF4" t="s">
+      <c r="CG4" t="s">
         <v>461</v>
       </c>
-      <c r="CG4" t="s">
+      <c r="CH4" t="s">
         <v>462</v>
       </c>
-      <c r="CH4" t="s">
+      <c r="CI4" t="s">
         <v>463</v>
       </c>
-      <c r="CI4" t="s">
+      <c r="CJ4" t="s">
         <v>464</v>
       </c>
-      <c r="CJ4" t="s">
+      <c r="CK4" t="s">
         <v>465</v>
       </c>
-      <c r="CK4" t="s">
+      <c r="CL4" t="s">
         <v>466</v>
       </c>
-      <c r="CL4" t="s">
+      <c r="CM4" t="s">
         <v>467</v>
       </c>
-      <c r="CM4" t="s">
+      <c r="CN4" t="s">
         <v>468</v>
       </c>
-      <c r="CN4" t="s">
+      <c r="CO4" t="s">
         <v>469</v>
       </c>
-      <c r="CO4" t="s">
+      <c r="CP4" t="s">
         <v>470</v>
       </c>
-      <c r="CP4" t="s">
+      <c r="CQ4" t="s">
         <v>471</v>
       </c>
-      <c r="CQ4" t="s">
+      <c r="CR4" t="s">
         <v>472</v>
       </c>
-      <c r="CR4" t="s">
+      <c r="CS4" t="s">
         <v>473</v>
       </c>
-      <c r="CS4" t="s">
+      <c r="CT4" t="s">
         <v>474</v>
       </c>
-      <c r="CT4" t="s">
+      <c r="CU4" t="s">
         <v>475</v>
       </c>
-      <c r="CU4" t="s">
+      <c r="CV4" t="s">
         <v>476</v>
       </c>
-      <c r="CV4" t="s">
+      <c r="CW4" t="s">
         <v>477</v>
       </c>
-      <c r="CW4" t="s">
+      <c r="CX4" t="s">
         <v>478</v>
       </c>
-      <c r="CX4" t="s">
+      <c r="CY4" t="s">
         <v>479</v>
       </c>
-      <c r="CY4" t="s">
+      <c r="CZ4" t="s">
         <v>480</v>
       </c>
-      <c r="CZ4" t="s">
+      <c r="DA4" t="s">
         <v>481</v>
       </c>
-      <c r="DA4" t="s">
+      <c r="DB4" t="s">
         <v>482</v>
       </c>
-      <c r="DB4" t="s">
+      <c r="DC4" t="s">
         <v>483</v>
       </c>
-      <c r="DC4" t="s">
+      <c r="DD4" t="s">
         <v>484</v>
       </c>
-      <c r="DD4" t="s">
+      <c r="DE4" t="s">
         <v>485</v>
       </c>
-      <c r="DE4" t="s">
+      <c r="DF4" t="s">
         <v>486</v>
       </c>
-      <c r="DF4" t="s">
+      <c r="DG4" t="s">
         <v>487</v>
       </c>
-      <c r="DG4" t="s">
+      <c r="DH4" t="s">
         <v>488</v>
       </c>
-      <c r="DH4" t="s">
+      <c r="DI4" t="s">
         <v>489</v>
       </c>
-      <c r="DI4" t="s">
+      <c r="DJ4" t="s">
         <v>490</v>
       </c>
-      <c r="DJ4" t="s">
+      <c r="DK4" t="s">
         <v>491</v>
       </c>
-      <c r="DK4" t="s">
+      <c r="DL4" t="s">
         <v>492</v>
       </c>
-      <c r="DL4" t="s">
+      <c r="DM4" t="s">
         <v>493</v>
       </c>
-      <c r="DM4" t="s">
+      <c r="DN4" t="s">
         <v>494</v>
       </c>
-      <c r="DN4" t="s">
+      <c r="DO4" t="s">
         <v>495</v>
       </c>
-      <c r="DO4" t="s">
+      <c r="DP4" t="s">
         <v>496</v>
       </c>
-      <c r="DP4" t="s">
+      <c r="DQ4" t="s">
         <v>497</v>
       </c>
-      <c r="DQ4" t="s">
+      <c r="DR4" t="s">
         <v>498</v>
       </c>
-      <c r="DR4" t="s">
+      <c r="DS4" t="s">
         <v>499</v>
       </c>
-      <c r="DS4" t="s">
+      <c r="DT4" t="s">
         <v>500</v>
       </c>
-      <c r="DT4" t="s">
+      <c r="DU4" t="s">
         <v>501</v>
       </c>
-      <c r="DU4" t="s">
+      <c r="DV4" t="s">
         <v>502</v>
       </c>
-      <c r="DV4" t="s">
+      <c r="DW4" t="s">
         <v>503</v>
       </c>
-      <c r="DW4" t="s">
+      <c r="DX4" t="s">
         <v>504</v>
       </c>
-      <c r="DX4" t="s">
+      <c r="DY4" t="s">
         <v>505</v>
       </c>
-      <c r="DY4" t="s">
+      <c r="DZ4" t="s">
         <v>506</v>
       </c>
-      <c r="DZ4" t="s">
+      <c r="EA4" t="s">
         <v>507</v>
       </c>
-      <c r="EA4" t="s">
+      <c r="EB4" t="s">
         <v>508</v>
       </c>
-      <c r="EB4" t="s">
+      <c r="EC4" t="s">
         <v>509</v>
       </c>
-      <c r="EC4" t="s">
+      <c r="ED4" t="s">
         <v>510</v>
       </c>
-      <c r="ED4" t="s">
+      <c r="EE4" t="s">
         <v>511</v>
       </c>
-      <c r="EE4" t="s">
+      <c r="EF4" t="s">
         <v>512</v>
       </c>
-      <c r="EF4" t="s">
+      <c r="EG4" t="s">
         <v>513</v>
       </c>
-      <c r="EG4" t="s">
+      <c r="EH4" t="s">
         <v>514</v>
       </c>
-      <c r="EH4" t="s">
+      <c r="EI4" t="s">
         <v>515</v>
       </c>
-      <c r="EI4" t="s">
+      <c r="EJ4" t="s">
         <v>516</v>
       </c>
-      <c r="EJ4" t="s">
+      <c r="EK4" t="s">
         <v>517</v>
       </c>
-      <c r="EK4" t="s">
+      <c r="EL4" t="s">
         <v>518</v>
       </c>
-      <c r="EL4" t="s">
+      <c r="EM4" t="s">
         <v>519</v>
       </c>
-      <c r="EM4" t="s">
+      <c r="EN4" t="s">
         <v>520</v>
       </c>
-      <c r="EN4" t="s">
+      <c r="EO4" t="s">
         <v>521</v>
       </c>
-      <c r="EO4" t="s">
+      <c r="EP4" t="s">
         <v>522</v>
       </c>
-      <c r="EP4" t="s">
+      <c r="EQ4" t="s">
         <v>523</v>
       </c>
-      <c r="EQ4" t="s">
+      <c r="ER4" t="s">
         <v>524</v>
       </c>
-      <c r="ER4" t="s">
+      <c r="ES4" t="s">
         <v>525</v>
       </c>
-      <c r="ES4" t="s">
+      <c r="ET4" t="s">
         <v>526</v>
       </c>
-      <c r="ET4" t="s">
+      <c r="EU4" t="s">
         <v>527</v>
       </c>
-      <c r="EU4" t="s">
+      <c r="EV4" t="s">
         <v>528</v>
       </c>
-      <c r="EV4" t="s">
+      <c r="EW4" t="s">
         <v>529</v>
       </c>
-      <c r="EW4" t="s">
+      <c r="EX4" t="s">
         <v>530</v>
       </c>
-      <c r="EX4" t="s">
+      <c r="EY4" t="s">
         <v>531</v>
       </c>
-      <c r="EY4" t="s">
+      <c r="EZ4" t="s">
         <v>532</v>
       </c>
-      <c r="EZ4" t="s">
+      <c r="FA4" t="s">
         <v>533</v>
       </c>
-      <c r="FA4" t="s">
+      <c r="FB4" t="s">
         <v>534</v>
       </c>
-      <c r="FB4" t="s">
+      <c r="FC4" t="s">
         <v>535</v>
       </c>
-      <c r="FC4" t="s">
+      <c r="FD4" t="s">
         <v>536</v>
       </c>
-      <c r="FD4" t="s">
+      <c r="FE4" t="s">
         <v>537</v>
       </c>
-      <c r="FE4" t="s">
+      <c r="FF4" t="s">
         <v>538</v>
       </c>
-      <c r="FF4" t="s">
+      <c r="FG4" t="s">
         <v>539</v>
       </c>
-      <c r="FG4" t="s">
+      <c r="FH4" t="s">
         <v>540</v>
       </c>
-      <c r="FH4" t="s">
+      <c r="FI4" t="s">
         <v>541</v>
       </c>
-      <c r="FI4" t="s">
+      <c r="FJ4" t="s">
         <v>542</v>
       </c>
-      <c r="FJ4" t="s">
+      <c r="FK4" t="s">
         <v>543</v>
       </c>
-      <c r="FK4" t="s">
+      <c r="FL4" t="s">
         <v>544</v>
       </c>
-      <c r="FL4" t="s">
+      <c r="FM4" t="s">
         <v>545</v>
       </c>
-      <c r="FM4" t="s">
+      <c r="FN4" t="s">
         <v>546</v>
       </c>
-      <c r="FN4" t="s">
+      <c r="FO4" t="s">
         <v>547</v>
       </c>
-      <c r="FO4" t="s">
+      <c r="FP4" t="s">
         <v>548</v>
       </c>
-      <c r="FP4" t="s">
+      <c r="FQ4" t="s">
         <v>549</v>
       </c>
-      <c r="FQ4" t="s">
+      <c r="FR4" t="s">
         <v>550</v>
       </c>
-      <c r="FR4" t="s">
+      <c r="FS4" t="s">
         <v>551</v>
       </c>
-      <c r="FS4" t="s">
+      <c r="FT4" t="s">
         <v>552</v>
       </c>
-      <c r="FT4" t="s">
+      <c r="FU4" t="s">
         <v>553</v>
       </c>
-      <c r="FU4" t="s">
+      <c r="FV4" t="s">
         <v>554</v>
       </c>
-      <c r="FV4" t="s">
+      <c r="FW4" t="s">
         <v>555</v>
       </c>
-      <c r="FW4" t="s">
+      <c r="FX4" t="s">
         <v>556</v>
       </c>
-      <c r="FX4" t="s">
+      <c r="FY4" t="s">
         <v>557</v>
       </c>
-      <c r="FY4" t="s">
+      <c r="FZ4" t="s">
         <v>558</v>
       </c>
-      <c r="FZ4" t="s">
+      <c r="GA4" t="s">
         <v>559</v>
       </c>
-      <c r="GA4" t="s">
+      <c r="GB4" t="s">
         <v>560</v>
       </c>
-      <c r="GB4" t="s">
+      <c r="GC4" t="s">
         <v>561</v>
       </c>
-      <c r="GC4" t="s">
+      <c r="GD4" t="s">
         <v>562</v>
       </c>
-      <c r="GD4" t="s">
+      <c r="GE4" t="s">
         <v>563</v>
       </c>
-      <c r="GE4" t="s">
+      <c r="GF4" t="s">
         <v>564</v>
       </c>
-      <c r="GF4" t="s">
+      <c r="GG4" t="s">
         <v>565</v>
       </c>
-      <c r="GG4" t="s">
+      <c r="GH4" t="s">
         <v>566</v>
       </c>
-      <c r="GH4" t="s">
+      <c r="GI4" t="s">
         <v>567</v>
       </c>
-      <c r="GI4" t="s">
+      <c r="GJ4" t="s">
         <v>568</v>
       </c>
-      <c r="GJ4" t="s">
+      <c r="GK4" t="s">
         <v>569</v>
       </c>
-      <c r="GK4" t="s">
+      <c r="GL4" t="s">
         <v>570</v>
       </c>
-      <c r="GL4" t="s">
+      <c r="GM4" t="s">
         <v>571</v>
       </c>
-      <c r="GM4" t="s">
+      <c r="GN4" t="s">
         <v>572</v>
       </c>
-      <c r="GN4" t="s">
+      <c r="GO4" t="s">
         <v>573</v>
       </c>
-      <c r="GO4" t="s">
+      <c r="GP4" t="s">
         <v>574</v>
       </c>
-      <c r="GP4" t="s">
+      <c r="GQ4" t="s">
         <v>575</v>
       </c>
-      <c r="GQ4" t="s">
+      <c r="GR4" t="s">
         <v>576</v>
       </c>
-      <c r="GR4" t="s">
+      <c r="GS4" t="s">
         <v>577</v>
       </c>
-      <c r="GS4" t="s">
+      <c r="GT4" t="s">
         <v>578</v>
       </c>
-      <c r="GT4" t="s">
+      <c r="GU4" t="s">
         <v>579</v>
       </c>
-      <c r="GU4" t="s">
+      <c r="GV4" t="s">
         <v>580</v>
       </c>
-      <c r="GV4" t="s">
+      <c r="GW4" t="s">
         <v>581</v>
       </c>
-      <c r="GW4" t="s">
+      <c r="GX4" t="s">
         <v>582</v>
       </c>
-      <c r="GX4" t="s">
+      <c r="GY4" t="s">
         <v>583</v>
       </c>
-      <c r="GY4" t="s">
+      <c r="GZ4" t="s">
         <v>584</v>
       </c>
-      <c r="GZ4" t="s">
+      <c r="HA4" t="s">
         <v>585</v>
       </c>
-      <c r="HA4" t="s">
+      <c r="HB4" t="s">
         <v>586</v>
       </c>
-      <c r="HB4" t="s">
+      <c r="HC4" t="s">
         <v>587</v>
       </c>
-      <c r="HC4" t="s">
+      <c r="HD4" t="s">
         <v>588</v>
       </c>
-      <c r="HD4" t="s">
+      <c r="HE4" t="s">
         <v>589</v>
       </c>
-      <c r="HE4" t="s">
+      <c r="HF4" t="s">
         <v>590</v>
       </c>
-      <c r="HF4" t="s">
+      <c r="HG4" t="s">
         <v>591</v>
       </c>
-      <c r="HG4" t="s">
+      <c r="HH4" t="s">
         <v>592</v>
       </c>
-      <c r="HH4" t="s">
+      <c r="HI4" t="s">
         <v>593</v>
       </c>
-      <c r="HI4" t="s">
+      <c r="HJ4" t="s">
         <v>594</v>
       </c>
-      <c r="HJ4" t="s">
+      <c r="HK4" t="s">
         <v>595</v>
       </c>
-      <c r="HK4" t="s">
+      <c r="HL4" t="s">
         <v>596</v>
       </c>
-      <c r="HL4" t="s">
+      <c r="HM4" t="s">
         <v>597</v>
       </c>
-      <c r="HM4" t="s">
+      <c r="HN4" t="s">
         <v>598</v>
       </c>
-      <c r="HN4" t="s">
+      <c r="HO4" t="s">
         <v>599</v>
       </c>
-      <c r="HO4" t="s">
+      <c r="HP4" t="s">
         <v>600</v>
       </c>
-      <c r="HP4" t="s">
+      <c r="HQ4" t="s">
         <v>601</v>
       </c>
-      <c r="HQ4" t="s">
+      <c r="HR4" t="s">
         <v>602</v>
       </c>
-      <c r="HR4" t="s">
+      <c r="HS4" t="s">
         <v>603</v>
       </c>
-      <c r="HS4" t="s">
+      <c r="HT4" t="s">
         <v>604</v>
       </c>
-      <c r="HT4" t="s">
+      <c r="HU4" t="s">
         <v>605</v>
       </c>
-      <c r="HU4" t="s">
+      <c r="HV4" t="s">
         <v>606</v>
       </c>
-      <c r="HV4" t="s">
+      <c r="HW4" t="s">
         <v>607</v>
       </c>
-      <c r="HW4" t="s">
+      <c r="HX4" t="s">
         <v>608</v>
       </c>
-      <c r="HX4" t="s">
+      <c r="HY4" t="s">
         <v>609</v>
       </c>
-      <c r="HY4" t="s">
+      <c r="HZ4" t="s">
         <v>610</v>
       </c>
-      <c r="HZ4" t="s">
+      <c r="IA4" t="s">
         <v>611</v>
       </c>
-      <c r="IA4" t="s">
+      <c r="IB4" t="s">
         <v>612</v>
       </c>
-      <c r="IB4" t="s">
+      <c r="IC4" t="s">
         <v>613</v>
       </c>
-      <c r="IC4" t="s">
+      <c r="ID4" t="s">
         <v>614</v>
       </c>
-      <c r="ID4" t="s">
+      <c r="IE4" t="s">
         <v>615</v>
       </c>
-      <c r="IE4" t="s">
+      <c r="IF4" t="s">
         <v>616</v>
       </c>
-      <c r="IF4" t="s">
+      <c r="IG4" t="s">
         <v>617</v>
       </c>
-      <c r="IG4" t="s">
+      <c r="IH4" t="s">
         <v>618</v>
       </c>
-      <c r="IH4" t="s">
+      <c r="II4" t="s">
         <v>619</v>
       </c>
-      <c r="II4" t="s">
+      <c r="IJ4" t="s">
         <v>620</v>
       </c>
-      <c r="IJ4" t="s">
+      <c r="IK4" t="s">
         <v>621</v>
       </c>
-      <c r="IK4" t="s">
+      <c r="IL4" t="s">
         <v>622</v>
       </c>
-      <c r="IL4" t="s">
+      <c r="IM4" t="s">
         <v>623</v>
       </c>
-      <c r="IM4" t="s">
+      <c r="IN4" t="s">
         <v>624</v>
       </c>
-      <c r="IN4" t="s">
+      <c r="IO4" t="s">
         <v>625</v>
       </c>
-      <c r="IO4" t="s">
+      <c r="IP4" t="s">
         <v>626</v>
       </c>
-      <c r="IP4" t="s">
+      <c r="IQ4" t="s">
         <v>627</v>
       </c>
-      <c r="IQ4" t="s">
+      <c r="IR4" t="s">
         <v>628</v>
       </c>
-      <c r="IR4" t="s">
+      <c r="IS4" t="s">
         <v>629</v>
       </c>
-      <c r="IS4" t="s">
+      <c r="IT4" t="s">
         <v>630</v>
       </c>
-      <c r="IT4" t="s">
+      <c r="IU4" t="s">
         <v>631</v>
       </c>
-      <c r="IU4" t="s">
+      <c r="IV4" t="s">
         <v>632</v>
       </c>
-      <c r="IV4" t="s">
+      <c r="IW4" t="s">
         <v>633</v>
       </c>
-      <c r="IW4" t="s">
+      <c r="IX4" t="s">
         <v>634</v>
       </c>
-      <c r="IX4" t="s">
+      <c r="IY4" t="s">
         <v>635</v>
       </c>
-      <c r="IY4" t="s">
+      <c r="IZ4" t="s">
         <v>636</v>
       </c>
-      <c r="IZ4" t="s">
+      <c r="JA4" t="s">
         <v>637</v>
       </c>
-      <c r="JA4" t="s">
+      <c r="JB4" t="s">
         <v>638</v>
       </c>
-      <c r="JB4" t="s">
+      <c r="JC4" t="s">
         <v>639</v>
       </c>
-      <c r="JC4" t="s">
+      <c r="JD4" t="s">
         <v>640</v>
       </c>
-      <c r="JD4" t="s">
+      <c r="JE4" t="s">
         <v>641</v>
       </c>
-      <c r="JE4" t="s">
+      <c r="JF4" t="s">
         <v>642</v>
       </c>
-      <c r="JF4" t="s">
+      <c r="JG4" t="s">
         <v>643</v>
       </c>
-      <c r="JG4" t="s">
+      <c r="JH4" t="s">
         <v>644</v>
       </c>
-      <c r="JH4" t="s">
+      <c r="JI4" t="s">
         <v>645</v>
       </c>
-      <c r="JI4" t="s">
+      <c r="JJ4" t="s">
         <v>646</v>
       </c>
-      <c r="JJ4" t="s">
+      <c r="JK4" t="s">
         <v>647</v>
       </c>
-      <c r="JK4" t="s">
+      <c r="JL4" t="s">
         <v>648</v>
       </c>
-      <c r="JL4" t="s">
+      <c r="JM4" t="s">
         <v>649</v>
       </c>
-      <c r="JM4" t="s">
+      <c r="JN4" t="s">
         <v>650</v>
       </c>
-      <c r="JN4" t="s">
+      <c r="JO4" t="s">
         <v>651</v>
       </c>
-      <c r="JO4" t="s">
+      <c r="JP4" t="s">
         <v>652</v>
       </c>
-      <c r="JP4" t="s">
+      <c r="JQ4" t="s">
         <v>653</v>
       </c>
-      <c r="JQ4" t="s">
+      <c r="JR4" t="s">
         <v>654</v>
       </c>
-      <c r="JR4" t="s">
+      <c r="JS4" t="s">
         <v>655</v>
       </c>
-      <c r="JS4" t="s">
+      <c r="JT4" t="s">
         <v>656</v>
       </c>
-      <c r="JT4" t="s">
+      <c r="JU4" t="s">
         <v>657</v>
       </c>
-      <c r="JU4" t="s">
+      <c r="JV4" t="s">
         <v>658</v>
       </c>
-      <c r="JV4" t="s">
+      <c r="JW4" t="s">
         <v>659</v>
       </c>
-      <c r="JW4" t="s">
+      <c r="JX4" t="s">
         <v>660</v>
       </c>
-      <c r="JX4" t="s">
+      <c r="JY4" t="s">
         <v>661</v>
       </c>
-      <c r="JY4" t="s">
+      <c r="JZ4" t="s">
         <v>662</v>
       </c>
-      <c r="JZ4" t="s">
+      <c r="KA4" t="s">
         <v>663</v>
       </c>
-      <c r="KA4" t="s">
+      <c r="KB4" t="s">
         <v>664</v>
       </c>
-      <c r="KB4" t="s">
+      <c r="KC4" t="s">
         <v>665</v>
       </c>
-      <c r="KC4" t="s">
+      <c r="KD4" t="s">
         <v>666</v>
       </c>
-      <c r="KD4" t="s">
+      <c r="KE4" t="s">
         <v>667</v>
       </c>
-      <c r="KE4" t="s">
+      <c r="KF4" t="s">
         <v>668</v>
       </c>
-      <c r="KF4" t="s">
+      <c r="KG4" t="s">
         <v>669</v>
       </c>
-      <c r="KG4" t="s">
+      <c r="KH4" t="s">
         <v>670</v>
       </c>
-      <c r="KH4" t="s">
+      <c r="KI4" t="s">
         <v>671</v>
       </c>
-      <c r="KI4" t="s">
+      <c r="KJ4" t="s">
         <v>672</v>
       </c>
-      <c r="KJ4" t="s">
+      <c r="KK4" t="s">
         <v>673</v>
       </c>
-      <c r="KK4" t="s">
+      <c r="KL4" t="s">
         <v>674</v>
       </c>
-      <c r="KL4" t="s">
+      <c r="KM4" t="s">
         <v>675</v>
       </c>
-      <c r="KM4" t="s">
+      <c r="KN4" t="s">
         <v>676</v>
       </c>
-      <c r="KN4" t="s">
+      <c r="KO4" t="s">
         <v>677</v>
       </c>
-      <c r="KO4" t="s">
+      <c r="KP4" t="s">
         <v>678</v>
       </c>
-      <c r="KP4" t="s">
+      <c r="KQ4" t="s">
         <v>679</v>
       </c>
-      <c r="KQ4" t="s">
+      <c r="KR4" t="s">
         <v>680</v>
       </c>
-      <c r="KR4" t="s">
+      <c r="KS4" t="s">
         <v>681</v>
       </c>
-      <c r="KS4" t="s">
+      <c r="KT4" t="s">
         <v>682</v>
       </c>
-      <c r="KT4" t="s">
+      <c r="KU4" t="s">
         <v>683</v>
       </c>
-      <c r="KU4" t="s">
+      <c r="KV4" t="s">
         <v>684</v>
       </c>
-      <c r="KV4" t="s">
+      <c r="KW4" t="s">
         <v>685</v>
       </c>
-      <c r="KW4" t="s">
+      <c r="KX4" t="s">
         <v>686</v>
       </c>
-      <c r="KX4" t="s">
+      <c r="KY4" t="s">
         <v>687</v>
       </c>
-      <c r="KY4" t="s">
+      <c r="KZ4" t="s">
         <v>688</v>
       </c>
-      <c r="KZ4" t="s">
+      <c r="LA4" t="s">
         <v>689</v>
       </c>
-      <c r="LA4" t="s">
+      <c r="LB4" t="s">
         <v>690</v>
       </c>
-      <c r="LB4" t="s">
+      <c r="LC4" t="s">
         <v>691</v>
       </c>
-      <c r="LC4" t="s">
+      <c r="LD4" t="s">
         <v>692</v>
       </c>
-      <c r="LD4" t="s">
+      <c r="LE4" t="s">
         <v>693</v>
       </c>
-      <c r="LE4" t="s">
+      <c r="LF4" t="s">
         <v>694</v>
       </c>
-      <c r="LF4" t="s">
+      <c r="LG4" t="s">
         <v>695</v>
       </c>
-      <c r="LG4" t="s">
+      <c r="LH4" t="s">
         <v>696</v>
       </c>
-      <c r="LH4" t="s">
+      <c r="LI4" t="s">
         <v>697</v>
       </c>
-      <c r="LI4" t="s">
+      <c r="LJ4" t="s">
         <v>698</v>
       </c>
-      <c r="LJ4" t="s">
+      <c r="LK4" t="s">
         <v>699</v>
       </c>
-      <c r="LK4" t="s">
+      <c r="LL4" t="s">
         <v>700</v>
       </c>
-      <c r="LL4" t="s">
+      <c r="LM4" t="s">
         <v>701</v>
       </c>
-      <c r="LM4" t="s">
+      <c r="LN4" t="s">
         <v>702</v>
       </c>
-      <c r="LN4" t="s">
+      <c r="LO4" t="s">
         <v>703</v>
       </c>
-      <c r="LO4" t="s">
+      <c r="LP4" t="s">
         <v>704</v>
       </c>
-      <c r="LP4" t="s">
+      <c r="LQ4" t="s">
         <v>705</v>
       </c>
-      <c r="LQ4" t="s">
+      <c r="LR4" t="s">
         <v>706</v>
       </c>
-      <c r="LR4" t="s">
+      <c r="LS4" t="s">
         <v>707</v>
       </c>
-      <c r="LS4" t="s">
+      <c r="LT4" t="s">
         <v>708</v>
       </c>
-      <c r="LT4" t="s">
+      <c r="LU4" t="s">
         <v>709</v>
       </c>
-      <c r="LU4" t="s">
+      <c r="LV4" t="s">
         <v>710</v>
       </c>
-      <c r="LV4" t="s">
+      <c r="LW4" t="s">
         <v>711</v>
       </c>
-      <c r="LW4" t="s">
+      <c r="LX4" t="s">
         <v>712</v>
       </c>
-      <c r="LX4" t="s">
+      <c r="LY4" t="s">
         <v>713</v>
       </c>
-      <c r="LY4" t="s">
+      <c r="LZ4" t="s">
         <v>714</v>
       </c>
-      <c r="LZ4" t="s">
+      <c r="MA4" t="s">
         <v>715</v>
       </c>
-      <c r="MA4" t="s">
+      <c r="MB4" t="s">
         <v>716</v>
       </c>
-      <c r="MB4" t="s">
+      <c r="MC4" t="s">
         <v>717</v>
       </c>
-      <c r="MC4" t="s">
+      <c r="MD4" t="s">
         <v>718</v>
       </c>
-      <c r="MD4" t="s">
+      <c r="ME4" t="s">
         <v>719</v>
       </c>
-      <c r="ME4" t="s">
+      <c r="MF4" t="s">
         <v>720</v>
       </c>
-      <c r="MF4" t="s">
+      <c r="MG4" t="s">
         <v>721</v>
       </c>
-      <c r="MG4" t="s">
+      <c r="MH4" t="s">
         <v>722</v>
       </c>
-      <c r="MH4" t="s">
+      <c r="MI4" t="s">
         <v>723</v>
       </c>
-      <c r="MI4" t="s">
+      <c r="MJ4" t="s">
         <v>724</v>
       </c>
-      <c r="MJ4" t="s">
+      <c r="MK4" t="s">
         <v>725</v>
       </c>
-      <c r="MK4" t="s">
+      <c r="ML4" t="s">
         <v>726</v>
       </c>
-      <c r="ML4" t="s">
+      <c r="MM4" t="s">
         <v>727</v>
       </c>
-      <c r="MM4" t="s">
+      <c r="MN4" t="s">
         <v>728</v>
       </c>
-      <c r="MN4" t="s">
+      <c r="MO4" t="s">
         <v>729</v>
       </c>
-      <c r="MO4" t="s">
+      <c r="MP4" t="s">
         <v>730</v>
       </c>
-      <c r="MP4" t="s">
+      <c r="MQ4" t="s">
         <v>731</v>
       </c>
-      <c r="MQ4" t="s">
+      <c r="MR4" t="s">
         <v>732</v>
       </c>
-      <c r="MR4" t="s">
+      <c r="MS4" t="s">
         <v>733</v>
       </c>
-      <c r="MS4" t="s">
+      <c r="MT4" t="s">
         <v>734</v>
       </c>
-      <c r="MT4" t="s">
+      <c r="MU4" t="s">
         <v>735</v>
       </c>
-      <c r="MU4" t="s">
+      <c r="MV4" t="s">
         <v>736</v>
       </c>
-      <c r="MV4" t="s">
+      <c r="MW4" t="s">
         <v>737</v>
       </c>
-      <c r="MW4" t="s">
+      <c r="MX4" t="s">
         <v>738</v>
       </c>
-      <c r="MX4" t="s">
+      <c r="MY4" t="s">
         <v>739</v>
       </c>
-      <c r="MY4" t="s">
+      <c r="MZ4" t="s">
         <v>740</v>
       </c>
-      <c r="MZ4" t="s">
+      <c r="NA4" t="s">
         <v>741</v>
       </c>
-      <c r="NA4" t="s">
+      <c r="NB4" t="s">
         <v>742</v>
       </c>
-      <c r="NB4" t="s">
+      <c r="NC4" t="s">
         <v>743</v>
       </c>
-      <c r="NC4" t="s">
+      <c r="ND4" t="s">
         <v>744</v>
       </c>
-      <c r="ND4" t="s">
+      <c r="NE4" t="s">
         <v>745</v>
       </c>
-      <c r="NE4" t="s">
+      <c r="NF4" t="s">
         <v>746</v>
       </c>
-      <c r="NF4" t="s">
+      <c r="NG4" t="s">
         <v>747</v>
       </c>
-      <c r="NG4" t="s">
+      <c r="NH4" t="s">
         <v>748</v>
       </c>
-      <c r="NH4" t="s">
+      <c r="NI4" t="s">
         <v>749</v>
       </c>
-      <c r="NI4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="NJ4" t="s">
+        <v>750</v>
+      </c>
+      <c r="NK4" t="s">
+        <v>750</v>
+      </c>
+      <c r="NL4" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="5" spans="1:376" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>751</v>
       </c>
-      <c r="NK4" t="s">
-[...3 lines deleted...]
-        <v>751</v>
+      <c r="B5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C5" t="s">
+        <v>750</v>
+      </c>
+      <c r="D5" t="s">
+        <v>750</v>
+      </c>
+      <c r="E5" t="s">
+        <v>750</v>
+      </c>
+      <c r="F5" t="s">
+        <v>750</v>
+      </c>
+      <c r="G5" t="s">
+        <v>750</v>
+      </c>
+      <c r="H5" t="s">
+        <v>750</v>
+      </c>
+      <c r="I5" t="s">
+        <v>750</v>
+      </c>
+      <c r="J5" t="s">
+        <v>750</v>
+      </c>
+      <c r="K5" t="s">
+        <v>750</v>
+      </c>
+      <c r="L5" t="s">
+        <v>750</v>
+      </c>
+      <c r="M5" t="s">
+        <v>750</v>
+      </c>
+      <c r="N5" t="s">
+        <v>750</v>
+      </c>
+      <c r="O5" t="s">
+        <v>750</v>
+      </c>
+      <c r="P5" t="s">
+        <v>750</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>750</v>
+      </c>
+      <c r="R5" t="s">
+        <v>750</v>
+      </c>
+      <c r="S5" t="s">
+        <v>750</v>
+      </c>
+      <c r="T5" t="s">
+        <v>750</v>
+      </c>
+      <c r="U5" t="s">
+        <v>750</v>
+      </c>
+      <c r="V5" t="s">
+        <v>750</v>
+      </c>
+      <c r="W5" t="s">
+        <v>750</v>
+      </c>
+      <c r="X5" t="s">
+        <v>750</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>750</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="CZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="ED5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="ER5" t="s">
+        <v>750</v>
+      </c>
+      <c r="ES5" t="s">
+        <v>750</v>
+      </c>
+      <c r="ET5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="EZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="FZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="GZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="HZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="ID5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="II5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="IZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="JZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="KZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LL5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="LZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MD5" t="s">
+        <v>750</v>
+      </c>
+      <c r="ME5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MJ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="ML5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MM5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MN5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MO5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MP5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MQ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MS5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MT5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MU5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MV5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MW5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MX5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MY5" t="s">
+        <v>750</v>
+      </c>
+      <c r="MZ5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NA5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NB5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NC5" t="s">
+        <v>750</v>
+      </c>
+      <c r="ND5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NE5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NF5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NG5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NH5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NI5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NJ5" t="s">
+        <v>752</v>
+      </c>
+      <c r="NK5" t="s">
+        <v>750</v>
+      </c>
+      <c r="NL5" t="s">
+        <v>750</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:376" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>752</v>
+        <v>753</v>
+      </c>
+      <c r="B6" t="s">
+        <v>754</v>
+      </c>
+      <c r="C6" t="s">
+        <v>750</v>
+      </c>
+      <c r="D6" t="s">
+        <v>750</v>
+      </c>
+      <c r="E6" t="s">
+        <v>750</v>
+      </c>
+      <c r="F6" t="s">
+        <v>750</v>
+      </c>
+      <c r="G6" t="s">
+        <v>750</v>
+      </c>
+      <c r="H6" t="s">
+        <v>750</v>
+      </c>
+      <c r="I6" t="s">
+        <v>750</v>
+      </c>
+      <c r="J6" t="s">
+        <v>750</v>
+      </c>
+      <c r="K6" t="s">
+        <v>750</v>
+      </c>
+      <c r="L6" t="s">
+        <v>750</v>
+      </c>
+      <c r="M6" t="s">
+        <v>750</v>
+      </c>
+      <c r="N6" t="s">
+        <v>750</v>
+      </c>
+      <c r="O6" t="s">
+        <v>750</v>
+      </c>
+      <c r="P6" t="s">
+        <v>750</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>750</v>
+      </c>
+      <c r="R6" t="s">
+        <v>750</v>
+      </c>
+      <c r="S6" t="s">
+        <v>750</v>
+      </c>
+      <c r="T6" t="s">
+        <v>750</v>
+      </c>
+      <c r="U6" t="s">
+        <v>750</v>
+      </c>
+      <c r="V6" t="s">
+        <v>750</v>
+      </c>
+      <c r="W6" t="s">
+        <v>750</v>
+      </c>
+      <c r="X6" t="s">
+        <v>750</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>750</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="CZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="DZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="ED6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="ER6" t="s">
+        <v>750</v>
+      </c>
+      <c r="ES6" t="s">
+        <v>750</v>
+      </c>
+      <c r="ET6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="EZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="FZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="GZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="HZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="ID6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="II6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="IZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="JZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="KZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LL6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="LZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MD6" t="s">
+        <v>750</v>
+      </c>
+      <c r="ME6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MJ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="ML6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MM6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MN6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MO6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MP6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MQ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MR6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MS6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MT6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MU6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MV6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MW6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MX6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MY6" t="s">
+        <v>750</v>
+      </c>
+      <c r="MZ6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NA6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NB6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NC6" t="s">
+        <v>750</v>
+      </c>
+      <c r="ND6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NE6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NF6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NG6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NH6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NI6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NJ6" t="s">
+        <v>755</v>
+      </c>
+      <c r="NK6" t="s">
+        <v>750</v>
+      </c>
+      <c r="NL6" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="7" spans="1:376" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>756</v>
+      </c>
+      <c r="B7" t="s">
+        <v>757</v>
+      </c>
+      <c r="C7" t="s">
+        <v>750</v>
+      </c>
+      <c r="D7" t="s">
+        <v>750</v>
+      </c>
+      <c r="E7" t="s">
+        <v>750</v>
+      </c>
+      <c r="F7" t="s">
+        <v>750</v>
+      </c>
+      <c r="G7" t="s">
+        <v>750</v>
+      </c>
+      <c r="H7" t="s">
+        <v>750</v>
+      </c>
+      <c r="I7" t="s">
+        <v>750</v>
+      </c>
+      <c r="J7" t="s">
+        <v>750</v>
+      </c>
+      <c r="K7" t="s">
+        <v>750</v>
+      </c>
+      <c r="L7" t="s">
+        <v>750</v>
+      </c>
+      <c r="M7" t="s">
+        <v>750</v>
+      </c>
+      <c r="N7" t="s">
+        <v>750</v>
+      </c>
+      <c r="O7" t="s">
+        <v>750</v>
+      </c>
+      <c r="P7" t="s">
+        <v>750</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>750</v>
+      </c>
+      <c r="R7" t="s">
+        <v>750</v>
+      </c>
+      <c r="S7" t="s">
+        <v>750</v>
+      </c>
+      <c r="T7" t="s">
+        <v>750</v>
+      </c>
+      <c r="U7" t="s">
+        <v>750</v>
+      </c>
+      <c r="V7" t="s">
+        <v>750</v>
+      </c>
+      <c r="W7" t="s">
+        <v>750</v>
+      </c>
+      <c r="X7" t="s">
+        <v>750</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>750</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="DZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="ED7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="ER7" t="s">
+        <v>750</v>
+      </c>
+      <c r="ES7" t="s">
+        <v>750</v>
+      </c>
+      <c r="ET7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="EZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="FZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="GZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="HZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="ID7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="II7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="IZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="JZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="KZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LL7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="LZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MD7" t="s">
+        <v>750</v>
+      </c>
+      <c r="ME7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MJ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="ML7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MM7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MN7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MO7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MP7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MQ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MR7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MS7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MT7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MU7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MV7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MW7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MX7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MY7" t="s">
+        <v>750</v>
+      </c>
+      <c r="MZ7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NA7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NB7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NC7" t="s">
+        <v>750</v>
+      </c>
+      <c r="ND7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NE7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NF7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NG7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NH7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NI7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NJ7" t="s">
+        <v>758</v>
+      </c>
+      <c r="NK7" t="s">
+        <v>750</v>
+      </c>
+      <c r="NL7" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:NI1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="C2:NI2"/>
     <mergeCell ref="NJ1:NJ3"/>
     <mergeCell ref="NK1:NK3"/>
     <mergeCell ref="NL1:NL3"/>
     <mergeCell ref="B2:B3"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="NJ5" r:id="rId1" tooltip="JORT n° 101 du 19 décembre 2017, pp. 4281 et 4292. Article 43 : « 1) Est remplacé le taux de 18 % prévu au premier paragraphe de l'article 7 du code de la taxe sur la valeur ajoutée par le taux de 19 % ». Article 67 : application à compter du 1er janvier 2018 (§ 1) ; le relèvement ne s'applique ni aux marchandises importées dont les titres de transport, établis avant l'entrée en vigueur de la loi, justifient l'expédition directe vers la Tunisie (§ 2), ni aux montants payés jusqu'au 31 décembre 2018 au titre des marchés publics conclus avant le 1er janvier 2018 (§ 3). Édition arabe : https://www.pist.tn/jort/2017/2017A/Ja1012017.pdf"/>
+    <hyperlink ref="NJ6" r:id="rId2" tooltip="JORT n° 104 des 30-31 décembre 1997, pp. 2437 et 2443. Article 25 : le premier paragraphe de l'article 7 du code est remplacé — « Sont soumis à la taxe sur la valeur ajoutée au taux de 18 % les opérations portant sur les biens et les services non soumis à un autre taux ». Article 90 : dispositions applicables à compter du 1er janvier 1998, sans préjudice des articles 62 et 65. Édition arabe : https://www.pist.tn/jort/1997/1997A/Ja10497.pdf"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>taux_normal</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>