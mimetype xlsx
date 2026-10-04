--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -8,115 +8,169 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="accises" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="142">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Accises</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Produits du tabac (1)</t>
   </si>
   <si>
     <t>Boissons alcoolisées (2)</t>
   </si>
   <si>
     <t>Boissons non alcoolisées (3)</t>
   </si>
   <si>
     <t>Café et thé</t>
   </si>
   <si>
     <t>Produits cosmétiques et de beauté (4)</t>
   </si>
   <si>
+    <t>Produits pétroliers (5)</t>
+  </si>
+  <si>
     <t>Autres produits soumis aux accises</t>
   </si>
   <si>
     <t>Taux d'accise pour produits du tabac</t>
   </si>
   <si>
     <t>Liste des produits du tabac soumis aux accises</t>
   </si>
   <si>
     <t>Taux d'accise pour boissons alcoolisées</t>
   </si>
   <si>
     <t>Liste des boissons alcoolisées soumis aux accises</t>
   </si>
   <si>
     <t>Taux d'accise pour boissons non alcoolisées</t>
   </si>
   <si>
     <t>Liste des boissons non alcoolisées soumis aux accises</t>
   </si>
   <si>
     <t>10%</t>
   </si>
   <si>
     <t>25%</t>
   </si>
   <si>
     <t>Taux d'accise pour produits cosmétiques et de beauté</t>
   </si>
   <si>
     <t>Liste des produits cosmétiques et de beauté soumis aux accises</t>
   </si>
   <si>
+    <t>Droit de consommation - huiles brutes de pétrole ou de minéraux bitumineux (position 27-09) (6)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - essence super (position 27-10) (7)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - essence super sans plomb (position 27-10) (8)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - essence normale (position 27-10) (9)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - essence avion (kérosène, y compris carburéacteur) (position 27-10) (10)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - white spirit non dénaturé (position 27-10) (10)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - pétrole lampant (position 27-10) (11)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - gaz-oil (position 27-10) (12)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - fuel-oil domestique (position 27-10) (13)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - fuel-oil léger (position 27-10) (10)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - fuel-oil lourd (position 27-10) (14)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - huiles de graissage et lubrifiants (position 27-10) (10)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - huiles de vaseline et de paraffine (position 27-10) (10)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - autres (position 27-10) (10)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - propane et butane (position Ex 27-11) (15)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - propane et butane, bouteilles ≤ 13 kg (position Ex 27-11) (16)</t>
+  </si>
+  <si>
+    <t>Droit de consommation - propane et butane, en vrac ou bouteilles &gt; 13 kg (position Ex 27-11) (16)</t>
+  </si>
+  <si>
     <t>2%</t>
   </si>
   <si>
     <t>7%</t>
   </si>
   <si>
     <t>100%</t>
   </si>
   <si>
     <t>135%</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
@@ -220,50 +274,98 @@
   <si>
     <t>{"value":"legmi_fermente"}</t>
   </si>
   <si>
     <t>10 %</t>
   </si>
   <si>
     <t>{"value":"glace_thelja_gervais"}</t>
   </si>
   <si>
     <t>{"value":"autres_cafe"}</t>
   </si>
   <si>
     <t>{"value":"capsule_cafe"}</t>
   </si>
   <si>
     <t>{"value":"the_infusion"}</t>
   </si>
   <si>
     <t>{"value":"eau_de_cologne_eau_de_toilette_parfum_after_shave"}</t>
   </si>
   <si>
     <t>{"value":"produits_de_maquillage"}</t>
   </si>
   <si>
+    <t>0,4 DT/hl</t>
+  </si>
+  <si>
+    <t>23,6325 DT/hl</t>
+  </si>
+  <si>
+    <t>19,9615 DT/hl</t>
+  </si>
+  <si>
+    <t>21,8013 DT/hl</t>
+  </si>
+  <si>
+    <t>1,99 DT/hl</t>
+  </si>
+  <si>
+    <t>1,69 DT/hl</t>
+  </si>
+  <si>
+    <t>3,5404 DT/hl</t>
+  </si>
+  <si>
+    <t>5,8309 DT/hl</t>
+  </si>
+  <si>
+    <t>8,1904 DT/100 kg</t>
+  </si>
+  <si>
+    <t>3,9 DT/100 kg</t>
+  </si>
+  <si>
+    <t>2,0749 DT/100 kg</t>
+  </si>
+  <si>
+    <t>0,997 DT/100 kg</t>
+  </si>
+  <si>
+    <t>0,875 DT/hl</t>
+  </si>
+  <si>
+    <t>27,386 DT/tonne</t>
+  </si>
+  <si>
+    <t>8,256 DT/tonne</t>
+  </si>
+  <si>
+    <t>44,7 DT/tonne</t>
+  </si>
+  <si>
     <t>2,92191436 %</t>
   </si>
   <si>
     <t>{"value":"gasoil_pour_vehicule"}</t>
   </si>
   <si>
     <t>7,88118812 %</t>
   </si>
   <si>
     <t>{"value":"essence_melangee_pour_cyclomoteur"}</t>
   </si>
   <si>
     <t>{"value":"essence_pour_vehicule"}</t>
   </si>
   <si>
     <t>{"value":"autres_produits_sucres"}</t>
   </si>
   <si>
     <t>{"value":"autres_produits_sucres_non_indiques_ailleurs"}</t>
   </si>
   <si>
     <t>{"value":"bonbon"}</t>
   </si>
   <si>
     <t>{"value":"chocolat"}</t>
@@ -272,57 +374,148 @@
     <t>{"value":"confiture_et_compote_de_fruits"}</t>
   </si>
   <si>
     <t>{"value":"halkoum"}</t>
   </si>
   <si>
     <t>{"value":"halwa_chamia"}</t>
   </si>
   <si>
     <t>{"value":"maassel_chicha"}</t>
   </si>
   <si>
     <t>{"value":"shwing_gum"}</t>
   </si>
   <si>
     <t>{"value":"produits_a_base_d_ufs"}</t>
   </si>
   <si>
     <t>{"value":"liqueur"}</t>
   </si>
   <si>
     <t>{"value":"vape_recharge"}</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>22/04/1999</t>
+  </si>
+  <si>
+    <t>Décret n° 99-894 du 19 avril 1999, fixant le tarif du droit de consommation applicable aux produits pétroliers, JORT n° 33 du 23 avril 1999, p. 624-625 ; art. 2, applicable à compter du 22 avril 1999</t>
+  </si>
+  <si>
+    <t>05/02/1991</t>
+  </si>
+  <si>
+    <t>18,9456 DT/hl</t>
+  </si>
+  <si>
+    <t>16,4888 DT/hl</t>
+  </si>
+  <si>
+    <t>2,9839 DT/hl</t>
+  </si>
+  <si>
+    <t>4,7456 DT/hl</t>
+  </si>
+  <si>
+    <t>7,137 DT/100 kg</t>
+  </si>
+  <si>
+    <t>2,1836 DT/100 kg</t>
+  </si>
+  <si>
+    <t>Article premier du décret n° 91-550 du 20 avril 1991, portant modification du tableau annexé à la loi n° 88-62, JORT n° 29 du 30 avril 1991, p. 936 ; art. 2, applicable à partir du 5 février 1991</t>
+  </si>
+  <si>
+    <t>01/07/1988</t>
+  </si>
+  <si>
+    <t>15,228 DT/hl</t>
+  </si>
+  <si>
+    <t>14,63 DT/hl</t>
+  </si>
+  <si>
+    <t>1,125 DT/hl</t>
+  </si>
+  <si>
+    <t>2,887 DT/hl</t>
+  </si>
+  <si>
+    <t>4,972 DT/100 kg</t>
+  </si>
+  <si>
+    <t>1,719 DT/100 kg</t>
+  </si>
+  <si>
+    <t>6,235 DT/tonne</t>
+  </si>
+  <si>
+    <t>Tableau annexé à la loi n° 88-62 du 2 juin 1988, portant refonte de la réglementation relative aux droits de consommation, JORT n° 39 du 10 juin 1988, p. 849 ; applicable à compter du 1er juillet 1988 (décret n° 88-1109, art. 2)</t>
   </si>
   <si>
     <t xml:space="preserve">Paramètres des droits d'accise en Tunisie organisés par catégorie de produits.
 (1) Produits du tabac soumis à un taux d'accise de 135%.
 (2) Boissons alcoolisées soumis à un taux d'accise de 100%.
 (3) Boissons non alcoolisées soumis à un taux d'accise de 25%.
-(4) Produits cosmétiques et de beauté soumis à un taux d'accise de 25%.</t>
+(4) Produits cosmétiques et de beauté soumis à un taux d'accise de 25%.
+(5) Tarifs spécifiques : exprimés par unité de volume ou de masse, non en
+pourcentage de la valeur. Ils ne sont donc pas de même nature que les taux
+ad valorem des autres branches de `accises`, et ne peuvent pas être appliqués
+à une dépense sans une série de prix.
+Trois états datés sont versés : 1988 (loi n° 88-62), 1991 (décret n° 91-550)
+et 1999 (décret n° 99-894), chacun lu au Journal officiel. L'état consolidé de
+2023 n'est pas versé : sa date d'effet n'est pas établie. Les lignes dont la
+valeur a changé depuis 1999 le signalent dans leur propre documentation.
+Écartées faute d'état daté : le gaz-oil à teneur réduite en soufre et le gaz
+naturel carburant, tous deux nés après 1999.
+Source amont : precis/fr/fiscalite/tarifs/tarifs-releves-droits-consommation.csv
+du précis de la législation socio-fiscale, dont les valeurs sont vérifiées
+contre les tableaux publiés.
+(6) Tarif spécifique du droit de consommation sur la position 27-09.
+L'état consolidé de 2023 porte la même valeur : le tarif est resté nominalement inchangé depuis 1999.
+(7) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 23,632 D/hl, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(8) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 41,382 D/hl, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(9) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 21,801 D/hl, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(10) Tarif spécifique du droit de consommation sur la position 27-10.
+L'état consolidé de 2023 porte la même valeur : le tarif est resté nominalement inchangé depuis 1999.
+(11) Tarif spécifique du droit de consommation sur la position 27-10.
+L'état consolidé de 2023 n'a pas été vérifié pour cette ligne.
+(12) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 12,116 D/hl, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(13) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 8,190 D/100 kg, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(14) Tarif spécifique du droit de consommation sur la position 27-10.
+Attention - l'état consolidé de 2023 porte 2,074 D/100 kg, valeur différente de celle de 1999. La date d'effet de ce changement n'est pas établie : elle n'est donc pas versée ici, et la valeur de 1999 court au-delà de sa validité réelle.
+(15) Tarif spécifique du droit de consommation sur la position Ex 27-11.
+(16) Tarif spécifique du droit de consommation sur la position Ex 27-11.
+L'état consolidé de 2023 porte la même valeur : le tarif est resté nominalement inchangé depuis 1999.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -660,122 +853,143 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1999/1999F/Jo03399.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1991/1991F/Jo02991.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pist.tn/jort/1988/1988F/Jo03988.pdf" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AV8"/>
+  <dimension ref="A1:BM11"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:65" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
-      <c r="AT1" s="1" t="s">
+      <c r="AT1" s="1"/>
+      <c r="AU1" s="1"/>
+      <c r="AV1" s="1"/>
+      <c r="AW1" s="1"/>
+      <c r="AX1" s="1"/>
+      <c r="AY1" s="1"/>
+      <c r="AZ1" s="1"/>
+      <c r="BA1" s="1"/>
+      <c r="BB1" s="1"/>
+      <c r="BC1" s="1"/>
+      <c r="BD1" s="1"/>
+      <c r="BE1" s="1"/>
+      <c r="BF1" s="1"/>
+      <c r="BG1" s="1"/>
+      <c r="BH1" s="1"/>
+      <c r="BI1" s="1"/>
+      <c r="BJ1" s="1"/>
+      <c r="BK1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="AU1" s="1" t="s">
+      <c r="BL1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AV1" s="1" t="s">
+      <c r="BM1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:65" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="Q2" s="1"/>
@@ -785,540 +999,1309 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
-      <c r="AP2" s="1"/>
+      <c r="AP2" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="AQ2" s="1"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
       <c r="AT2" s="1"/>
       <c r="AU2" s="1"/>
       <c r="AV2" s="1"/>
+      <c r="AW2" s="1"/>
+      <c r="AX2" s="1"/>
+      <c r="AY2" s="1"/>
+      <c r="AZ2" s="1"/>
+      <c r="BA2" s="1"/>
+      <c r="BB2" s="1"/>
+      <c r="BC2" s="1"/>
+      <c r="BD2" s="1"/>
+      <c r="BE2" s="1"/>
+      <c r="BF2" s="1"/>
+      <c r="BG2" s="1"/>
+      <c r="BH2" s="1"/>
+      <c r="BI2" s="1"/>
+      <c r="BJ2" s="1"/>
+      <c r="BK2" s="1"/>
+      <c r="BL2" s="1"/>
+      <c r="BM2" s="1"/>
     </row>
-    <row r="3" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:65" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X3" s="1"/>
       <c r="Y3" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="Z3" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="Z3" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="AA3" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="AC3" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="AB3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AC3" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="AD3" s="1" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="AM3" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="AE3" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AJ3" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK3" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL3" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM3" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="AN3" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="AO3" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="AO3" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="AP3" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="AQ3" s="1"/>
       <c r="AR3" s="1" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="AS3" s="1"/>
       <c r="AT3" s="1"/>
-      <c r="AU3" s="1"/>
+      <c r="AU3" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="AV3" s="1"/>
+      <c r="AW3" s="1"/>
+      <c r="AX3" s="1"/>
+      <c r="AY3" s="1"/>
+      <c r="AZ3" s="1"/>
+      <c r="BA3" s="1"/>
+      <c r="BB3" s="1"/>
+      <c r="BC3" s="1"/>
+      <c r="BD3" s="1"/>
+      <c r="BE3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF3" s="1"/>
+      <c r="BG3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BH3" s="1"/>
+      <c r="BI3" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ3" s="1"/>
+      <c r="BK3" s="1"/>
+      <c r="BL3" s="1"/>
+      <c r="BM3" s="1"/>
     </row>
-    <row r="4" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:65" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="O4" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="S4" s="1" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="X4" s="1" t="s">
-        <v>26</v>
-[...12 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
-      <c r="AD4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4" s="1"/>
+      <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
-      <c r="AN4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AN4" s="1"/>
+      <c r="AO4" s="1"/>
       <c r="AP4" s="1" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="AQ4" s="1" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="AR4" s="1" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AS4" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="AT4" s="1"/>
-      <c r="AU4" s="1"/>
-      <c r="AV4" s="1"/>
+      <c r="AU4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AV4" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AW4" s="1"/>
+      <c r="AX4" s="1"/>
+      <c r="AY4" s="1"/>
+      <c r="AZ4" s="1"/>
+      <c r="BA4" s="1"/>
+      <c r="BB4" s="1"/>
+      <c r="BC4" s="1"/>
+      <c r="BD4" s="1"/>
+      <c r="BE4" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BF4" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="BG4" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="BH4" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="BI4" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="BJ4" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BK4" s="1"/>
+      <c r="BL4" s="1"/>
+      <c r="BM4" s="1"/>
     </row>
-    <row r="5" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:65" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="R5" s="1"/>
       <c r="S5" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="U5" s="1" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
-      <c r="Z5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5" s="1"/>
       <c r="AA5" s="1"/>
-      <c r="AB5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AB5" s="1"/>
+      <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
-      <c r="AE5" s="1" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="AE5" s="1"/>
+      <c r="AF5" s="1"/>
+      <c r="AG5" s="1"/>
+      <c r="AH5" s="1"/>
+      <c r="AI5" s="1"/>
+      <c r="AJ5" s="1"/>
+      <c r="AK5" s="1"/>
+      <c r="AL5" s="1"/>
+      <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
-      <c r="AO5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AO5" s="1"/>
       <c r="AP5" s="1"/>
       <c r="AQ5" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="AR5" s="1"/>
       <c r="AS5" s="1" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="AT5" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="AT5" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="AU5" s="1"/>
-      <c r="AV5" s="1"/>
+      <c r="AV5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AW5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AX5" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AY5" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AZ5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BA5" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="BB5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="BC5" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="BD5" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BE5" s="1"/>
+      <c r="BF5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="BG5" s="1"/>
+      <c r="BH5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="BI5" s="1"/>
+      <c r="BJ5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="BK5" s="1"/>
+      <c r="BL5" s="1"/>
+      <c r="BM5" s="1"/>
     </row>
-    <row r="6" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:65" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="G6" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="H6" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="J6" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="K6" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="L6" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="M6" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="N6" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="O6" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="Q6" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="R6" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="S6" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="T6" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="U6" t="s">
+        <v>85</v>
+      </c>
+      <c r="V6" t="s">
+        <v>73</v>
+      </c>
+      <c r="W6" t="s">
+        <v>86</v>
+      </c>
+      <c r="X6" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>107</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>109</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>113</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>73</v>
+      </c>
+      <c r="BF6" t="s">
+        <v>118</v>
+      </c>
+      <c r="BG6" t="s">
+        <v>71</v>
+      </c>
+      <c r="BH6" t="s">
+        <v>119</v>
+      </c>
+      <c r="BI6" t="s">
         <v>67</v>
       </c>
-      <c r="V6" t="s">
-[...78 lines deleted...]
-        <v>87</v>
+      <c r="BJ6" t="s">
+        <v>120</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>121</v>
+      </c>
+      <c r="BL6" t="s">
+        <v>121</v>
+      </c>
+      <c r="BM6" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:65" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E7" t="s">
+        <v>121</v>
+      </c>
+      <c r="F7" t="s">
+        <v>121</v>
+      </c>
+      <c r="G7" t="s">
+        <v>121</v>
+      </c>
+      <c r="H7" t="s">
+        <v>121</v>
+      </c>
+      <c r="I7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J7" t="s">
+        <v>121</v>
+      </c>
+      <c r="K7" t="s">
+        <v>121</v>
+      </c>
+      <c r="L7" t="s">
+        <v>121</v>
+      </c>
+      <c r="M7" t="s">
+        <v>121</v>
+      </c>
+      <c r="N7" t="s">
+        <v>121</v>
+      </c>
+      <c r="O7" t="s">
+        <v>121</v>
+      </c>
+      <c r="P7" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>121</v>
+      </c>
+      <c r="R7" t="s">
+        <v>121</v>
+      </c>
+      <c r="S7" t="s">
+        <v>121</v>
+      </c>
+      <c r="T7" t="s">
+        <v>121</v>
+      </c>
+      <c r="U7" t="s">
+        <v>121</v>
+      </c>
+      <c r="V7" t="s">
+        <v>121</v>
+      </c>
+      <c r="W7" t="s">
+        <v>121</v>
+      </c>
+      <c r="X7" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>123</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>121</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E8" t="s">
+        <v>121</v>
+      </c>
+      <c r="F8" t="s">
+        <v>121</v>
+      </c>
+      <c r="G8" t="s">
+        <v>121</v>
+      </c>
+      <c r="H8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I8" t="s">
+        <v>121</v>
+      </c>
+      <c r="J8" t="s">
+        <v>121</v>
+      </c>
+      <c r="K8" t="s">
+        <v>121</v>
+      </c>
+      <c r="L8" t="s">
+        <v>121</v>
+      </c>
+      <c r="M8" t="s">
+        <v>121</v>
+      </c>
+      <c r="N8" t="s">
+        <v>121</v>
+      </c>
+      <c r="O8" t="s">
+        <v>121</v>
+      </c>
+      <c r="P8" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>121</v>
+      </c>
+      <c r="R8" t="s">
+        <v>121</v>
+      </c>
+      <c r="S8" t="s">
+        <v>121</v>
+      </c>
+      <c r="T8" t="s">
+        <v>121</v>
+      </c>
+      <c r="U8" t="s">
+        <v>121</v>
+      </c>
+      <c r="V8" t="s">
+        <v>121</v>
+      </c>
+      <c r="W8" t="s">
+        <v>121</v>
+      </c>
+      <c r="X8" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y8" t="s">
         <v>88</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>121</v>
+      </c>
+      <c r="BM8" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>132</v>
+      </c>
+      <c r="B9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F9" t="s">
+        <v>121</v>
+      </c>
+      <c r="G9" t="s">
+        <v>121</v>
+      </c>
+      <c r="H9" t="s">
+        <v>121</v>
+      </c>
+      <c r="I9" t="s">
+        <v>121</v>
+      </c>
+      <c r="J9" t="s">
+        <v>121</v>
+      </c>
+      <c r="K9" t="s">
+        <v>121</v>
+      </c>
+      <c r="L9" t="s">
+        <v>121</v>
+      </c>
+      <c r="M9" t="s">
+        <v>121</v>
+      </c>
+      <c r="N9" t="s">
+        <v>121</v>
+      </c>
+      <c r="O9" t="s">
+        <v>121</v>
+      </c>
+      <c r="P9" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>121</v>
+      </c>
+      <c r="R9" t="s">
+        <v>121</v>
+      </c>
+      <c r="S9" t="s">
+        <v>121</v>
+      </c>
+      <c r="T9" t="s">
+        <v>121</v>
+      </c>
+      <c r="U9" t="s">
+        <v>121</v>
+      </c>
+      <c r="V9" t="s">
+        <v>121</v>
+      </c>
+      <c r="W9" t="s">
+        <v>121</v>
+      </c>
+      <c r="X9" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>121</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="50">
-    <mergeCell ref="B1:AS1"/>
+  <mergeCells count="68">
+    <mergeCell ref="B1:BJ1"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:O2"/>
     <mergeCell ref="P2:U2"/>
     <mergeCell ref="V2:X2"/>
-    <mergeCell ref="Y2:AS2"/>
-[...2 lines deleted...]
-    <mergeCell ref="AV1:AV5"/>
+    <mergeCell ref="Y2:AO2"/>
+    <mergeCell ref="AP2:BJ2"/>
+    <mergeCell ref="BK1:BK5"/>
+    <mergeCell ref="BL1:BL5"/>
+    <mergeCell ref="BM1:BM5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="W3:X3"/>
-    <mergeCell ref="Y3:Z3"/>
-[...2 lines deleted...]
-    <mergeCell ref="AN3:AO3"/>
     <mergeCell ref="AP3:AQ3"/>
-    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AR3:AT3"/>
+    <mergeCell ref="AU3:BD3"/>
+    <mergeCell ref="BE3:BF3"/>
+    <mergeCell ref="BG3:BH3"/>
+    <mergeCell ref="BI3:BJ3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="V3:V5"/>
-    <mergeCell ref="AB4:AC4"/>
-    <mergeCell ref="AE4:AM4"/>
+    <mergeCell ref="Y3:Y5"/>
+    <mergeCell ref="Z3:Z5"/>
+    <mergeCell ref="AA3:AA5"/>
+    <mergeCell ref="AB3:AB5"/>
+    <mergeCell ref="AC3:AC5"/>
+    <mergeCell ref="AD3:AD5"/>
+    <mergeCell ref="AE3:AE5"/>
+    <mergeCell ref="AF3:AF5"/>
+    <mergeCell ref="AG3:AG5"/>
+    <mergeCell ref="AH3:AH5"/>
+    <mergeCell ref="AI3:AI5"/>
+    <mergeCell ref="AJ3:AJ5"/>
+    <mergeCell ref="AK3:AK5"/>
+    <mergeCell ref="AL3:AL5"/>
+    <mergeCell ref="AM3:AM5"/>
+    <mergeCell ref="AN3:AN5"/>
+    <mergeCell ref="AO3:AO5"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AV4:BD4"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="X4:X5"/>
-    <mergeCell ref="Y4:Y5"/>
-[...2 lines deleted...]
-    <mergeCell ref="AN4:AN5"/>
     <mergeCell ref="AP4:AP5"/>
     <mergeCell ref="AR4:AR5"/>
+    <mergeCell ref="AU4:AU5"/>
+    <mergeCell ref="BE4:BE5"/>
+    <mergeCell ref="BG4:BG5"/>
+    <mergeCell ref="BI4:BI5"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="BK7" r:id="rId1"/>
+    <hyperlink ref="BK8" r:id="rId2"/>
+    <hyperlink ref="BK9" r:id="rId3"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>accises</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>