--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -196,65 +196,65 @@
   <si>
     <t>0,312 DT/m3</t>
   </si>
   <si>
     <t>0,355 DT/m3</t>
   </si>
   <si>
     <t xml:space="preserve">Tarifs et subventions pour l'électricité et le gaz en Tunisie.
 (1) Tarifs de l'électricité en Tunisie avec structure progressive par tranches de consommation.
 Les paramètres incluent :
 - Tarifs par tranche de consommation
 - Coût fixe mensuel
 - Réduction pour faible puissance
 - Taxe FTE (Fonds de Transition Énergétique)
 (2) Tarifs progressifs de l'électricité en Tunisie.
 Structure du barème :
 - threshold: Seuil de consommation mensuelle en kWh/mois
 - amount: Tarif applicable en millimes par kWh
 Le tarif applicable à une consommation est déterminé par la tranche
 dans laquelle elle se situe (tarification par paliers).
 (3) Coût fixe mensuel appliqué à la facture d'électricité en Tunisie.
 Ce montant est facturé indépendamment de la consommation.
 (4) Réduction appliquée sur la facture d'électricité pour les installations de faible puissance.
 Cette réduction est déduite du montant total de la facture.
 (5) Taxe pour le Fonds de Transition Énergétique appliquée sur la consommation d'électricité.
-Cette taxe ne s'applique PAS si la consommation mensuelle est inférieure ou égale à 100 kWh.
+Cette taxe ne s'applique pas si la consommation mensuelle est inférieure ou égale à 100 kWh.
 Pour les consommations supérieures à 100 kWh, la taxe de 5 millimes/kWh s'applique
 sur l'intégralité de la consommation.
 (6) Tarifs progressifs du gaz naturel en Tunisie.
 Structure du barème :
 - threshold: Seuil de consommation mensuelle en m³/mois
 - amount: Tarif applicable en millimes par m³
 Le tarif applicable à une consommation est déterminé par la tranche
 dans laquelle elle se situe (tarification par paliers).
 (7) Coût fixe mensuel appliqué à la facture de gaz naturel en Tunisie.
 Ce montant est facturé indépendamment de la consommation.
 (8) Réduction appliquée sur la facture de gaz pour les installations de faible puissance.
 Cette réduction est déduite du montant total de la facture.
 (9) Taxe pour le Fonds de Transition Énergétique appliquée sur la consommation de gaz naturel.
-Cette taxe ne s'applique PAS si la consommation mensuelle est inférieure ou égale à 30 m³.
+Cette taxe ne s'applique pas si la consommation mensuelle est inférieure ou égale à 30 m³.
 Pour les consommations supérieures à 30 m³, la taxe de 11,875 millimes/m³ s'applique
 sur l'intégralité de la consommation.
 Mise à jour au 1er janvier 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>