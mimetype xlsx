--- v0 (2026-07-27)
+++ v1 (2026-10-23)
@@ -35,51 +35,51 @@
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Taxe FTE (Fonds de Transition Énergétique) pour le gaz</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>11,875 millimes/m³</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Taxe pour le Fonds de Transition Énergétique appliquée sur la consommation de gaz naturel.
-Cette taxe ne s'applique PAS si la consommation mensuelle est inférieure ou égale à 30 m³.
+Cette taxe ne s'applique pas si la consommation mensuelle est inférieure ou égale à 30 m³.
 Pour les consommations supérieures à 30 m³, la taxe de 11,875 millimes/m³ s'applique
 sur l'intégralité de la consommation.
 Mise à jour au 1er janvier 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>