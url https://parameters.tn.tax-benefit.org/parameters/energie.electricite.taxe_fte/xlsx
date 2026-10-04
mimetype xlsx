--- v0 (2026-05-20)
+++ v1 (2026-10-04)
@@ -35,51 +35,51 @@
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Taxe FTE (Fonds de Transition Énergétique) pour l'électricité</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>5 millimes/kWh</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Taxe pour le Fonds de Transition Énergétique appliquée sur la consommation d'électricité.
-Cette taxe ne s'applique PAS si la consommation mensuelle est inférieure ou égale à 100 kWh.
+Cette taxe ne s'applique pas si la consommation mensuelle est inférieure ou égale à 100 kWh.
 Pour les consommations supérieures à 100 kWh, la taxe de 5 millimes/kWh s'applique
 sur l'intégralité de la consommation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>